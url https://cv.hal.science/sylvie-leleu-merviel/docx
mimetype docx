--- v0 (2026-03-21)
+++ v1 (2026-04-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Leleu-Merviel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer la vie des laboratoires. Le cas de DeVisu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.14350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceci n’est pas une « Organisation » : quelle épistémologie pour le bazaar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La communication des organisations en contexte de numérisation généralisée au prisme des disciplines et des épistémologies, Vol. 20 (1), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.201.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien à la culture renouvelé par les mobilités informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1 | 2ème semestre), pp.183-221. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.7651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nudge comme incitation aux mobilités alternatives, une analyse technopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lissarrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1 | 2ème semestre), pp.69-109. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.7394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intrapreneuriat à l’interpreneuriat : mise en tension informationnelle entre sécurité et transversalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.11-28. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.192.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience pédagogique d’individualisation de parcours : retour d’expérience des étudiants sur les Modules Polytechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.63-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infologie et design informationnel. Une cartographie du domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tablette au musée versus le musée dans la tablette : promenade virtuelle, visite augmentée ou jeu sérieux patrimonial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.105-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la trace mémorielle à sa médiatisation : l’exemple du parcours patrimonial évolutif de la Fosse d’Arenberg à Wallers (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.69-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signifiance canalisée par l'horizon de pertinence, des saisies aux agrégats via les données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.107-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet captivant et apaisant de la médiation par tablette au musée : mesures physiologiques et motivationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sparrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Études de communication. langages, information, médiations, 46, pp.87-108. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.6565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée pour tous : un dispositif de découverte dans les murs et son évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.115-139. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures féminines des sciences de l’information et de la documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Kounakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces, information et construits de sens. 65 Déploiement de la trace visuelle de la rétention indicielle à l’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (1), pp.65-88. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2013.1086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité des musées : de la conception pour les enfants sourds au design for all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Kounakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Handicap et Communication, 36, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséo : un visio-guide interactif à l'épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Kounakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (2), pp.25-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification des JT français contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1(7)), pp.107-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et confiance au secours de la refonte du système d'information d'une entreprise de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Piloter l'entreprise à l'ère du numérique, 6 (4), pp.77 - 110. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.6.4.77-110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montages culinaires, la partition du légume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 164, pp.53-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’infra-conceptuel à des données à horizon de pertinence focalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.171-184. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission de la mémoire de la Shoah : une médiation scénique de restitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (2), pp.53-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QUALITY AWARENESS APPROACH FOR THE INDUSTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (3), pp.779-784. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la numérisation et de la mise en réseau sur le concept de document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECTS OF COGNITIVELY DESIGNED HOME PAGES WITH READER'S PRIOR KNOWLEDGE ON THE WEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Anceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Information Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (1), pp.849-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a quality-led multimedia approach for interpersonal communication training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Multimedia and Hypermedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (2), pp.185-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Script creation for the design of lesson plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (1), pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la navigation à la scénation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (3), pp.97-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles écritures de théâtre Le texte est tout le problème…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nouvelles écritures, 5 (1-2), pp.33-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et place du non-verbal dans la rationalisation des projets multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18, pp.481-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de création en multimédia : marier l'expérience de l'audiovisuel et la rigueur de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue CIRCAV (Centre interdisciplinaire de recherche sur la communication audio-visuelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.31 à 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’évaluation en multimédia : vers un espace de classification des procédés d’interactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15, pp.143-163. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.2194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle de programme pour la conception de document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1 (1), p. 79 à 101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une classification des procédés d'interactivité par niveaux corrélés aux données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale Hypertextes Hypermédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1 (2-3-4), pp.367-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration optique d’une maquette synthétique dans une scène réelle filmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tréherne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de CFAO et d'informatique graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 11 (5), pp.567-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habillage de surfaces bi-paramétriques à l’aide de textures planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de CFAO et d'informatique graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (5), pp.499-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habillage de surfaces 3D quelconques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de CFAO et d'Infographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 7 (4), pp.419-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation de déformations pour l’animation en synthèse d’images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de CFAO et d'Infographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 1 (3), pp.75-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LivXD et inclusion : designer les émotions, entre approches scientifiques et pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Meet UX-IA. Les émotions sont-elles des données comme les autres ? Enjeux de la coopération entre les équipes créatives et les IA génératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabCom Meet UX, Apr 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil et analyse des besoins et des attentes des étudiants : quelle formation souhaitent-ils pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 14 : Digitalisation des pratiques en éducation : risques, valeurs et opportunités,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Bonfils; Emilie Remond; Mariam Gawish; Luc Massou, Oct 2024, Caire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir l’expérience par projection métaphorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'expérience : un enjeu pour les SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LERASS, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques et stratégies de publication et valorisation des travaux SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des attentes d’hybridation à l’ère post-covid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International TICEMED 13 - Hybridation des formations : de la continuité à l’innovation pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imsic (Université de Toulon et Aix Marseille Universités); Crem (Université de Lorraine); Département de Communication, Médias, Culture, (Université Panteion); Association internationale Ticemed, Oct 2022, Athènes (Université Panteion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence hypermédiatique du témoin disparu. Une expérimentation auprès des visiteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valenciennes (Nord), France. pp.235-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction sonore comme dispositif muséal immersif : le cas du parcours sonore à destination du jeune public au Musée National de la Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel et naturel à l'ère post-numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur des Arts et Métiers de Tataouine, Nov 2023, Tataouine, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse croisée des perceptions sur l’approche par compétences. Le cas des licences professionnelles préludisées à l’Université Polytechnique Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité(s) vers et dans l'enseignement supérieur - Égalisup - Colloque International, 2ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CREAD, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer la vie avec Ben le koala : du design for all au design du care. Le cas des enfants avec TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Taisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H2PTM'23, Oct 2023, Valenciennes, France. pp.304-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de la tromperie, du faux, du mensonge et de la manipulation dans les médiations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Arcanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRILCQ, Université du Québec à Montréal, Nov 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA est-elle un recours ou une menace pour l’éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée internationale de l’IA en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARLANCO Université IBN ZOHR Agadir, Mar 2023, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du numérique pour la préservation, la valorisation et la transmission du patrimoine minier des Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un patrimoine pour l'avenir, une science pour le patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation des sciences du patrimoine, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience médiatique, design de dispositifs et saisie de l’expérience par les traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Perception, Représentations, Image, Son, Musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PRISM, May 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et évaluation de l’expérience, des méthodes pour recueillir l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CERIC-LERASS, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et tracés des émotions et ressentis dans les espaces numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études La circulation des émotions et des affects dans les réseaux sociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CIMEOS, Dec 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se parler malgré la mort. Infollusions spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires ARCANES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRILCQ, Université du Québec à Montréal, Nov 2022, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte les conceptualisations de la musique pour sa préservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « ANTONY : Préservation collaborative pour la musique avec électronique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le numérique élargit et diversifie les publics de la culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique interdisciplinaire « Les publics de la culture à l’ère du numérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FABrICC, Université de Poitiers, Dec 2021, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémomines. Conversion de traces mémorielles en médiations numériques : le cas de la mémoire minière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Numérique et patrimoine. Enjeux et questions actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de la recherche (ANR); Joint Programming Initiative on Cultural Heritage (JPI CH), Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet MémoMines : préservation du patrimoine minier du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Le corpus audiovisuel : Quelles approches ? Quels usages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper Heritage. Numérique et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIS6, HyperHeritage International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arenberg Creative Mine. Un projet, un lieu, un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonio tra materiale e immateriale traccia/simbolo/trasmissione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Firenze, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et publication des sciences : débats autour de l’objet livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Symposium sur la Communication et la Publication des Sciences (SCPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Djerba, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques jalons et repères dans la numérisation des patrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « SFR Numérique et Patrimoine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Louvre Lens, Oct 2019, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on outiller l’imaginaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Imagination, imaginaire et images des (big) data »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lille, Jan 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arenberg Creative Mine, l’expérience d’un site de transfert de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Expérience »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire IMSIC, Apr 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d’Yves Jeanneret : une chasse et une traque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Au carrefour des sciences. Une journée autour d’Yves Jeanneret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Nationales Paris (site de Pierrefitte sur Seine), Mar 2017, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperHeritage as UXD – User eXperience Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIS4, HyperHeritage International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jenin, Palestinian Territories</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluri-, inter- et transdisciplinarité : comme la tarte Tatin ou le tournedos Rossini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de marketing, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation Du Workflow Audiovisuel, Quel Impact Sur Le Spectateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYM: Toward a New Tool in User's Mood Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmoVis 2016, ACM IUI 2016 Workshop on Emotion and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sonoma, United States. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYM: Toward a New Tool in User's Mood Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmoVis 2016, ACM IUI 2016 Workshop on Emotion and Visualization, Sonoma, CA, USA, March 10, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, SONOMA, United States. pp.23-28, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp10304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tablette au musée ou le musée dans la tablette : promenade virtuelle versus visite augmentée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces, qualité de vie et situations de handicaps, Journée d’échanges consacrée aux situations de handicaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESHS Nord de France, Apr 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lictions et sens dans l’expérience muséale : capter le bricolage du réel pour faire corps avec le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sémiotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Luxembourg, Luxembourg. pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible needle, digital haystack: tangible interfaces for reusing media content organized by similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Brouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2014 - 8th International Conference on Tangible, Embedded and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Munich, Germany. pp.37-38, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2540930.2540983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablettes au musée : promenade virtuelle ou visite augmentée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectateur, un promeneur augmenté, Journées GIS H2H-Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAM Paris, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerner les besoins informationnels des populations africaines concernant le sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidik Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAIS/ACSI 2007 35ème congrès annuel de l’Association Canadienne des Sciences de l’Information, Partage de l’information dans un monde fragmenté. Franchir les frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Canadienne des Sciences de l’Information, May 2007, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29173/cais196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre et évaluation d’une médiation numérique accessible aux enfants sourds au Musée du Quai Branly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTP Visual Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jan 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations numériques dans les parcours muséographiques et impacts sur les publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces, information et construits de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIA – Atelier « Traces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus informationnel et faire-sens visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTP Visual Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, May 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizon of relevance in the informational process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO EPICIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes au développement du journalisme en ligne en Afrique sub-saharienne : cas du Burkina Faso, de la Côte d’Ivoire et du Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidik Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Bruxelles, Belgique. pp.207-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About multiculturalism in terms of informational aspects, views and glances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Intelligence and Interoperability for an Open Source E- learning Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souâd El Harrassi Carpon El Harrassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International conference on Information Systems and Economic Intelligence (SIIE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sousse, Tunisia. pp.374-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations universitaires françaises et métiers de l’audiovisuel : licences et masters professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPNEF-AV – Commission Paritaire Nationale Emploi-Formation, audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une appréhension de l’information qui n’élude pas la question du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les instruments d’organisation des connaissances à l’ère du Web sémantique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO France – International Society for Knowledge Organisation, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessin technique et émergence de sens. Apport de la complexité dans une médiation d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité’2010, 2ème colloque international francophone sur la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens aux interstices, émergence de reliances complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone "Complexité 2010"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lille, France. http://www.trigone.univ-lille1.fr/complexite2010/programme/B2.4-T_Leleu.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et activités : courses poursuites cinématographiques et conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rusinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janick Naveteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Ergonomie et Informatique Avancee Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Biarritz, France. pp.52-58, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868650.1868659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique subsaharienne : les implications de l’arrivée de la télémédecine dans les systèmes de santé nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidik Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS’2010, 78ème colloque international ACFAS, « Mutations des systèmes de santé et Communication entre organisations, professionnels, patients et Société civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2010, Montréal, Canada. pp.83-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information et Communication. Aujourd’hui, demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale des assises des Sciences de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des Sciences et de l’Industrie de Paris, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermédias et art numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM’09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communauté des SIC face aux enjeux institutionnels actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Mar 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles : lieux et moments de partage au gré du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Famille, lieu de solidarité &amp; lien social »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palais des Congrès de Paris, Mar 2009, Paris, France. pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ch’tis confortent la prédominance de la situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La communication situationnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice, May 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information crée-t-elle de l’intelligence ou l’inverse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIIE’2008, Systèmes d’Information et Intelligence Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche à la réalisation…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Les services à la personne : participer autrement à l’émergence d’une économie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du Sida sur les changements des pratiques médiatiques en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidik Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2007, Challenges and Uses of ICT. Media and information diffusion: towards an open society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Athènes, Greece. pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montages culinaires…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIAC 2007, Biennale Internationale des Arts Culinaires, Forum « Les voies du goût »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC, diasporas africaines et participation à la vie démocratique dans les pays d’origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidik Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2007, Challenges and Uses of ICT. Media and information diffusion: towards an open society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Athènes, Grèce. pp.382-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle contribution des TIC à la démocratisation des pays en développement ? Exemple de l’Afrique de l’Ouest francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidik Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2007, Challenges and Uses of ICT. Media and information diffusion: towards an open society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Athènes, Grèce. pp.388-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi je persiste à ignorer la sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les pratiques sémiotiques en communication »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dijon, Jun 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception Cognitive De Plan De Site Correlee a La Connaissance Prealable Des Lecteurs Pour La Recherche D'Informations Sur Le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shazia Mughal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 Canadian Conference on Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Ottawa, Canada. pp.1367-1371, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE.2006.277400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historien Jacques Cassar au plus près de la vraie Camille Claudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Jacques Cassar et Camille Claudel, histoire d’une découverte »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris 8, Nov 2006, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimenter l’ingénieur d’aujourd’hui : dépositaire du génie, maître du processus, garant de la qualité, passeur de créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International « Formation, recherche et métiers des Technologies de l’Information et de la Communication »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study on the recall of site map of home pages on the World Wide Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shazia Yasin Mughal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Anceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th WSEAS Int. Conf. on Applied Informatics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Malta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La solidarité numérique internationale : quelle coopération pour quels projets concrets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Net 2005 « L’économie de la connaissance : nouveau moteur de la compétitivité et de l’emploi ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lille Grand Palais, Dec 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies d’apprentissage : exercer l’intelligence émotionnelle des professionnels grâce à la fiction numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International « La recherche en multimédia et son impact sur le processus d’apprentissage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does technology transform dialog ? Transposing face-to-face interviews into e-mail interviews in qualitative investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA 2005, World Conference on Educational Multimedia, Hypermedia &amp; Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Montréal, Canada. pp.858-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poser le cadre : une référence visible, lisible, sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Forum « Viewing and Vision. Sharing progress in vision »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the user-learning, for better or for worse ? A reflection on the existing training framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-ITHET 2003, 4th International Conference on Information Technology Based Higher Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2003, Marrakech, Morocco. pp.726-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering Emotional Intelligence in using a Multimedia-Based Fiction: New Strategies for Professional Skills Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA 2003, World Conference on Educational Multimedia, Hypermedia &amp; Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Honolulu, United States. pp.3271-3274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Skills Training for Social and Behavioral Competence: A Corporate Case Study in using a Fictional Video Script for interactive &amp;quot;learning by viewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-LEARN 2002, World Conference on E-Learning in Corporate, Government, Healthcare, &amp; Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montréal, Canada. pp.561-566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de création de documents multimédia. Présentation de la scénistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes rencontres de la CST (Commission Supérieure Technique de l'audiovisuel) « Objectif qualité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum des Images de Paris, Mar 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scenistic approach to designing personalized second language learning tracks : a quality-based method to SLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Crevits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2002, Creating Virtual Language Learning Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Davis, United States. pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Pedagogic Scenarios to Optimize Pluri-Media Resources: The Contribution of the Scenistic Approach to Designing Skills-Based Learning Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITE 2002, Society for Information Technology and Teacher Education International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Nashville, United States. pp.964-968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment résoudre la paradoxale équation de la qualité en production ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes rencontres de la CST (Commission Supérieure Technique de l'audiovisuel) « Objectif qualité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum des Images de Paris, Mar 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUE POURRAIT ATTENDRE L'USAGER DES DOCUMENTS VIRTUELS PERSONNALISABLES ? UNE TENTATIVE D'APPROCHE TERMINOLOGIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DVP 2002, Documents Virtuels Personnalisables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Brest, France. pp.157-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCRIPTING A LESSON: A METHOD TO ASSIST THE DESIGNING OF PERSONALIZED LEARNING ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITE 2001, Society for Information Technology and Teacher Education International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Orlando, United States. pp.1111-1116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche holistique en recherche d'information contextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NîmesTIC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier volonté de créativité et obligations industrielles de qualité : exigence réaliste ou utopie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Métiers émergents liés aux TIC »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles de Gaulle Lille 3, Apr 2001, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie par le projet en nouvelles images : écritures, techniques et créations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel Gens d’Images : « À la frontière de l’image fixe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts de Valenciennes, Mar 2001, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tagging the interactive quality of Learning Objects in CALL: the role of metadata in assessing multimedia for educational purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCI 2000, 4th World Multiconference on Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Orlando, United States. pp.456-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art dans l’œuvre d’art : l’expression dans les lieux de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Internationales « Arts, Sciences et Technologies »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New learning at school : an evaluation of pupils’ needs and demands with the Concept Engineering Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vieville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Conference on open learning and distance education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la conception en multimédia : organisation du processus de coproduction contre suprématie de la liberté créatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Coproduction de la qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Toulouse, France. p. 185 à 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la correction et la prévention des erreurs méthodologiques dans le cycle de vie d'applications multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO-IA'98, Ergonomie et Informatique Avancée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France. p. 59 à 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'art dans le contexte professionnel de l'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Symposium International L'Ingénieur et l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Techniques de pointe pour la valorisation du patrimoine : le concept de visite guidée virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondes réels et virtuels 92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Montpellier, France. pp.279-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynastique : vers une nouvelle approche du concept système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mambueni Mayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Cyndinics 92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1992, Nice, France. pp.283-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About separating spatial and temporal criteria for synthesis of motion in computer animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Eurographic's 1986</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1986, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la résolution analogique de l'écoulement de chaleur en régime transitoire à travers une paroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès I.A.S.T.E.D. AI'83</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASTED, Mar 1983, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of invariant functions to continuous non-linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Zambettakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès I.A.S.T.E.D. AMS' 82</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASTED, Jul 1982, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of polynomial basis for descriptions of continuous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès I.A.S.T.E.D. MECO'82</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASTED, Sep 1982, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of modelling and simulation to analysis and synthesis of non linear processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Identification and Control, 1st I.A.S.T.E.D. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASTED, Feb 1981, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Homme-trace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Galinon-Mélénec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. 2021, 9782271132987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme-trace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Galinon-Mélénec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 387 p., 2021, 978-2-271-13298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From UXD to LivXD. Living eXperience Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE - Wiley, 2019, 9781786304155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'UXD au LivXD. Design des expériences de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2018, 9781784055240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informational Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd, 278 p., 2018, 9781786302472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traque informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 234 p., 2017, Série Traces, 978-1-78405-292-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. 2014, 978-1784050078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en design. Processus de conception, écriture et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 338 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectiver l’humain ? Volume 1 : Qualification, quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. Lavoisier, 250 p., 2008, 978-2-7462-1553-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création numérique : écritures – expériences interactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. Lavoisier, 297 p., 2005, 2-7462-1130-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception en communication. Méthodologie qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hermès, 202 p., 1997, 2-86601-631-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction sonore comme dispositif muséal immersif : le cas du parcours sonore à destination du jeune public au Musée National de la Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Production. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europia Production, 2024, 979-10-90094-70-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des perceptions relatives à l’enseignement et aux activités pédagogiques mises à distance. Le cas des licences professionnelles préludisées à l’Université Polytechnique Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Lorraine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation des formations : innovation ou continuité pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de mineurs, de témoignages en médiations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Université de Lorraine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Témoignage, mémoire et histoire. Mélanges offerts à Jacques Walter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.301-318, 2023, 978-2-38451-020-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pastille culinaire comme motivation à l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sensible, passion sémiotique en communication. Dialogues avec Jean-Jacques Boutaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.183-193, 2022, 978-2-36441-446-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver, valoriser et transmettre le patrimoine minier des Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrard, Louise; Farge, Odile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus audiovisuels. Quelles approches ? Quels usages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition des Archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-112, 2022, Plidam, 978-2-8130-0379-9. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du tracé musical à la trace d’expérience musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme-trace : La trace, du sensible au social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Edition, pp.17-62, 2021, 978-2-271-13298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse critique des traces de parcours oculaires restituées par l'outil d'eye-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Ben Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Trémeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS EDITIONS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme-trace. La trace, du sensible au social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome V, CNRS EDITIONS, pp.93-124, 2021, Série L'Homme-trace, 978-2-271-13298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From UXD (User eXperience Design) to LivXD (Living eXperience Design) : Towards the concept of experiences of life and their design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From UXD to LivXD. Living eXperience Design.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE - Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-26, 2019, 9781786304155. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119612254.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’UXD (User eXperience Design) au LivXD (Living eXperience design) : vers le concept d’expériences de vie et leur design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’UXD au LivXD. Design des expériences de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.9-32, 2018, 978-1-78405-524-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beyaert-Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des recherches en sciences de l’information et de la communication, publié par la Conférence des directeurs d’équipes en SIC (DirSic), pp. 143-154.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body-tracking : la traque du corps, des saisies aux traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des traces du corps au corps-trace. Tome 4 de la série L’Homme-Trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.69-84, 2017, 978-2-271-11417-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la multiculturalité en termes de divergence de points de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils, Philippe Dumas, Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE &amp; multiculturalités. Usages, publics et dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, PUN - Editions Universitaires de Lorraine, pp.19-28, 2015, Questions de communication. Série actes 29, 978-2-8143-0264-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans d’hypertexte, du livre fragmenté à l’humain traçant-tracé hyperdocumenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les objets hypertextuels. Pratiques et usages hypermédiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.53-76, 2015, 978-1-78405-096-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pattern, médiateur du faire-sens visuel. Une approche par les images bistables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A perte de vue. Les nouveaux paradigmes du visuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du réel, pp.313-326, 2015, 978-2-84066-505-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la trace d’interaction à la communication numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inscriptions corporelles et techniques. Tome 3 de la série L’Homme-Trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-229, 2015, 978-2-271-08324-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarizing CADastre Exquisse: A Crossover between Snoezeling in Hospitals/Domes, and Authoring/Experiencing Soundful Comic Strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sabato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MultiMedia Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8326, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-33, 2014, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04117-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Information Construing : Bistability as a Revealer of Mediating Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theories of Information, Communication and Knowledge: A Multidisciplinary Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.237-265, 2014, 9789400769724. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6973-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarizing Metropolitan Views: FlanoGraphing the Urban Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MultiMedia Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8326, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-21, 2014, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04117-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design comme espace infocommunicationnel de représentation du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Mugur-Schächter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en design. Processus de conception, écriture et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.17-30, 2013, 978-1-78405-007-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario littéraire, partition scénique ou programme dramatique : où va le texte théâtral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature théâtrale entre le livre et la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L’entretemps, pp.93-110, 2013, 978-2-35539-166-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some revisions on the concept of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1-32, 2010, 978-1-84821-168-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode EBAHIE : écoute des besoins et attentes et leur hiérarchisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectiver l’humain ? Volume 1. Qualification, quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.67-95, 2008, 978-2-7462-1553-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et mesure en sciences humaines. Exigence réaliste ou utopie scientiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectiver l’humain ? Volume 1. Qualification, quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.15-29, 2008, 978-2-7462-1553-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques révisions du concept d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problématiques émergentes dans les sciences de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.25-56, 2008, Traité des sciences et techniques de l'information, 978-2-7462-2110-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinamica della relazione tra la città e l’abitante : elaborazione del modello sistemico del processo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verso un disegno urbano sostenibile (vers un dessein urbain durable)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Nicola Longobardi Editore, pp.93-110, 2008, 978-88-8090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sens comme une attraction lictionnelle entre fragments rhapsodiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camille Claudel. De la vie à l’œuvre, regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.139-152, 2008, 978-2-296-05787-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EBAHIE comme outil d’aide à la décision pour le Musée de l’Espace de Kourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectiver l’humain ? Volume 1. Qualification, quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 2008, 978-2-7462-1553-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence en jeu : en quête de l'autre dans les hypermédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborer, échanger, inventer, expériences de réseaux. H2PTM'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.123-135, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized Systems Validation in the Pharmaceutical Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shazia Yasin Mughal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Informatics in Healthcare and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.23-34, 2006, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59140-982-3.ch004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux essais d’écriture littéraire interactive. Entretiens comparés : Balpe, Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création numérique : écritures - expériences interactives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.289-294, 2005, 2-7462-1130-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation du document numérique d’acquisition de connaissances comme jeu de (re-)construction : rendre compte de l’expérience des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias. Créer, jouer, échanger : expériences en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.307-323, 2005, 2-7462-1244-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurer la conception des documents numériques grâce à la scénistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création numérique : écritures - expériences interactives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.129-158, 2005, Traité des Sciences et Techniques de l'Information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure du Aha. De la fulgurance comme une percolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créer, jouer, échanger, expériences de réseaux. H2PTM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.59-76, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relevance of percolation theory to the acquisition of human skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IIIS Editor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EISTA 2004. Volume II: Education and Training Systems, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIIS Editor, pp.391-395, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les désarrois des &amp;quot;Maîtres du sens&amp;quot; à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias. Créer du sens à l'ère numérique. H2PTM'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.17-34, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation de représentation. Dispositif de co-production sémantique pour l’écriture de traces audiovisuelles respectueuses du fait théâtral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias : nouvelles écritures, nouveaux langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.184-203, 2001, 2-7462-0341-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of visual form perception. Experimental research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias : nouvelles écritures, nouveaux langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.351-362, 2001, 2-7462-0341-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04460683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formats de scénarios : méthodes et outils pour l’écriture interactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias et internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.159-183, 1999, 2-7462-0061-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de déclinaison polyptyque pour la convergence du processus de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les autoroutes de l’information. Un produit de la convergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université du Québec, pp.277-298, 1995, 2-7605-0806-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la conception des hyperdocuments narratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Arts de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, pp.43-63, 1994, 0760 5641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d’études – bilan du projet ANR Mémomines (ANR-16-CE38-0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum DocNum - présentation des textes et commentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de fin du projet ANR MémoMines. Conservation numérique de patrimoines culturels en voie de disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR, Agence Nationale de la Recherche. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armer chacun dans la guerre de l'information. Etat d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Spillebout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assemblée Nationale, Commission des affaires culturelles et de l'éducation. 2023, 106 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOMMA: Museum MOtion & Mood MApping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Meyer-Chemenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Mons (UMONS). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet 2013-2015 « Design for all et contenus culturels : évaluation de dispositifs de médiation visuelle pour tous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dalbavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gellereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille 3. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scénistique: méthodologie pour la conception de documents en media multiples suivant une approche qualité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris VIII Vincennes-Saint Denis, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00660099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet ANR Mémomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Trémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien en reviviscence stimulée du pianiste Thomas Taquet lors d'une répétition de l'Ensemble Vocal Michel Piquemal (EVMP), Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01883368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien en reviviscence stimulée du chef de choeur lors d'une répétition de l'Ensemble Vocal Michel Piquemal (EVMP), Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution Projet Blue-Bot #1 : Table ronde introductive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deledicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Bellegarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Detève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REMIND : entretiens en reviviscence ou rappel stimulé, description de la méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01899947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien en rappel stimulé de chanteurs lors d'une répétition de l'Ensemble Vocal Michel Piquemal (EVMP), Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId337"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Leleu-Merviel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer la vie des laboratoires. Le cas de DeVisu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.14350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien à la culture renouvelé par les mobilités informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1 | 2ème semestre), pp.183-221. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.7651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceci n’est pas une « Organisation » : quelle épistémologie pour le bazaar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La communication des organisations en contexte de numérisation généralisée au prisme des disciplines et des épistémologies, Vol. 20 (1), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.201.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nudge comme incitation aux mobilités alternatives, une analyse technopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lissarrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1 | 2ème semestre), pp.69-109. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.7394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intrapreneuriat à l’interpreneuriat : mise en tension informationnelle entre sécurité et transversalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.11-28. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.192.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience pédagogique d’individualisation de parcours : retour d’expérience des étudiants sur les Modules Polytechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.63-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infologie et design informationnel. Une cartographie du domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tablette au musée versus le musée dans la tablette : promenade virtuelle, visite augmentée ou jeu sérieux patrimonial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.105-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la trace mémorielle à sa médiatisation : l’exemple du parcours patrimonial évolutif de la Fosse d’Arenberg à Wallers (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.69-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signifiance canalisée par l'horizon de pertinence, des saisies aux agrégats via les données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.107-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet captivant et apaisant de la médiation par tablette au musée : mesures physiologiques et motivationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sparrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Études de communication. langages, information, médiations, 46, pp.87-108. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.6565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée pour tous : un dispositif de découverte dans les murs et son évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.115-139. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures féminines des sciences de l’information et de la documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Kounakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces, information et construits de sens. 65 Déploiement de la trace visuelle de la rétention indicielle à l’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (1), pp.65-88. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2013.1086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité des musées : de la conception pour les enfants sourds au design for all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Kounakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Handicap et Communication, 36, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséo : un visio-guide interactif à l'épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Kounakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (2), pp.25-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification des JT français contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1(7)), pp.107-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montages culinaires, la partition du légume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 164, pp.53-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’infra-conceptuel à des données à horizon de pertinence focalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.171-184. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et confiance au secours de la refonte du système d'information d'une entreprise de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Piloter l'entreprise à l'ère du numérique, 6 (4), pp.77 - 110. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.6.4.77-110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission de la mémoire de la Shoah : une médiation scénique de restitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (2), pp.53-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QUALITY AWARENESS APPROACH FOR THE INDUSTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (3), pp.779-784. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la numérisation et de la mise en réseau sur le concept de document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECTS OF COGNITIVELY DESIGNED HOME PAGES WITH READER'S PRIOR KNOWLEDGE ON THE WEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Anceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Information Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (1), pp.849-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a quality-led multimedia approach for interpersonal communication training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Multimedia and Hypermedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (2), pp.185-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Script creation for the design of lesson plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (1), pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la navigation à la scénation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (3), pp.97-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles écritures de théâtre Le texte est tout le problème…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nouvelles écritures, 5 (1-2), pp.33-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et place du non-verbal dans la rationalisation des projets multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18, pp.481-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de création en multimédia : marier l'expérience de l'audiovisuel et la rigueur de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue CIRCAV (Centre interdisciplinaire de recherche sur la communication audio-visuelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.31 à 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’évaluation en multimédia : vers un espace de classification des procédés d’interactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15, pp.143-163. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.2194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle de programme pour la conception de document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1 (1), p. 79 à 101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une classification des procédés d'interactivité par niveaux corrélés aux données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale Hypertextes Hypermédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1 (2-3-4), pp.367-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration optique d’une maquette synthétique dans une scène réelle filmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tréherne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de CFAO et d'informatique graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 11 (5), pp.567-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habillage de surfaces bi-paramétriques à l’aide de textures planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de CFAO et d'informatique graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (5), pp.499-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habillage de surfaces 3D quelconques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de CFAO et d'Infographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 7 (4), pp.419-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation de déformations pour l’animation en synthèse d’images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de CFAO et d'Infographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 1 (3), pp.75-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LivXD et inclusion : designer les émotions, entre approches scientifiques et pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Meet UX-IA. Les émotions sont-elles des données comme les autres ? Enjeux de la coopération entre les équipes créatives et les IA génératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabCom Meet UX, Apr 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil et analyse des besoins et des attentes des étudiants : quelle formation souhaitent-ils pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 14 : Digitalisation des pratiques en éducation : risques, valeurs et opportunités,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Bonfils; Emilie Remond; Mariam Gawish; Luc Massou, Oct 2024, Caire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir l’expérience par projection métaphorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'expérience : un enjeu pour les SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LERASS, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques et stratégies de publication et valorisation des travaux SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des attentes d’hybridation à l’ère post-covid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International TICEMED 13 - Hybridation des formations : de la continuité à l’innovation pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imsic (Université de Toulon et Aix Marseille Universités); Crem (Université de Lorraine); Département de Communication, Médias, Culture, (Université Panteion); Association internationale Ticemed, Oct 2022, Athènes (Université Panteion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence hypermédiatique du témoin disparu. Une expérimentation auprès des visiteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valenciennes (Nord), France. pp.235-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction sonore comme dispositif muséal immersif : le cas du parcours sonore à destination du jeune public au Musée National de la Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel et naturel à l'ère post-numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur des Arts et Métiers de Tataouine, Nov 2023, Tataouine, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse croisée des perceptions sur l’approche par compétences. Le cas des licences professionnelles préludisées à l’Université Polytechnique Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité(s) vers et dans l'enseignement supérieur - Égalisup - Colloque International, 2ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CREAD, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer la vie avec Ben le koala : du design for all au design du care. Le cas des enfants avec TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Taisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H2PTM'23, Oct 2023, Valenciennes, France. pp.304-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de la tromperie, du faux, du mensonge et de la manipulation dans les médiations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Arcanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRILCQ, Université du Québec à Montréal, Nov 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA est-elle un recours ou une menace pour l’éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée internationale de l’IA en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARLANCO Université IBN ZOHR Agadir, Mar 2023, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du numérique pour la préservation, la valorisation et la transmission du patrimoine minier des Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un patrimoine pour l'avenir, une science pour le patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation des sciences du patrimoine, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience médiatique, design de dispositifs et saisie de l’expérience par les traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Perception, Représentations, Image, Son, Musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PRISM, May 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et évaluation de l’expérience, des méthodes pour recueillir l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CERIC-LERASS, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et tracés des émotions et ressentis dans les espaces numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études La circulation des émotions et des affects dans les réseaux sociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CIMEOS, Dec 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se parler malgré la mort. Infollusions spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires ARCANES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRILCQ, Université du Québec à Montréal, Nov 2022, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémomines. Conversion de traces mémorielles en médiations numériques : le cas de la mémoire minière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Numérique et patrimoine. Enjeux et questions actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de la recherche (ANR); Joint Programming Initiative on Cultural Heritage (JPI CH), Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte les conceptualisations de la musique pour sa préservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « ANTONY : Préservation collaborative pour la musique avec électronique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le numérique élargit et diversifie les publics de la culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique interdisciplinaire « Les publics de la culture à l’ère du numérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FABrICC, Université de Poitiers, Dec 2021, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet MémoMines : préservation du patrimoine minier du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Le corpus audiovisuel : Quelles approches ? Quels usages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et publication des sciences : débats autour de l’objet livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Symposium sur la Communication et la Publication des Sciences (SCPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Djerba, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arenberg Creative Mine. Un projet, un lieu, un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonio tra materiale e immateriale traccia/simbolo/trasmissione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Firenze, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper Heritage. Numérique et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIS6, HyperHeritage International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques jalons et repères dans la numérisation des patrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « SFR Numérique et Patrimoine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Louvre Lens, Oct 2019, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on outiller l’imaginaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Imagination, imaginaire et images des (big) data »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lille, Jan 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arenberg Creative Mine, l’expérience d’un site de transfert de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Expérience »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire IMSIC, Apr 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d’Yves Jeanneret : une chasse et une traque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Au carrefour des sciences. Une journée autour d’Yves Jeanneret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Nationales Paris (site de Pierrefitte sur Seine), Mar 2017, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperHeritage as UXD – User eXperience Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIS4, HyperHeritage International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jenin, Palestinian Territories</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluri-, inter- et transdisciplinarité : comme la tarte Tatin ou le tournedos Rossini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de marketing, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation Du Workflow Audiovisuel, Quel Impact Sur Le Spectateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYM: Toward a New Tool in User's Mood Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmoVis 2016, ACM IUI 2016 Workshop on Emotion and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sonoma, United States. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYM: Toward a New Tool in User's Mood Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmoVis 2016, ACM IUI 2016 Workshop on Emotion and Visualization, Sonoma, CA, USA, March 10, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, SONOMA, United States. pp.23-28, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp10304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tablette au musée ou le musée dans la tablette : promenade virtuelle versus visite augmentée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces, qualité de vie et situations de handicaps, Journée d’échanges consacrée aux situations de handicaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESHS Nord de France, Apr 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lictions et sens dans l’expérience muséale : capter le bricolage du réel pour faire corps avec le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sémiotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Luxembourg, Luxembourg. pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible needle, digital haystack: tangible interfaces for reusing media content organized by similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Brouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2014 - 8th International Conference on Tangible, Embedded and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Munich, Germany. pp.37-38, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2540930.2540983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablettes au musée : promenade virtuelle ou visite augmentée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectateur, un promeneur augmenté, Journées GIS H2H-Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAM Paris, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerner les besoins informationnels des populations africaines concernant le sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidik Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAIS/ACSI 2007 35ème congrès annuel de l’Association Canadienne des Sciences de l’Information, Partage de l’information dans un monde fragmenté. Franchir les frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Canadienne des Sciences de l’Information, May 2007, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29173/cais196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre et évaluation d’une médiation numérique accessible aux enfants sourds au Musée du Quai Branly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTP Visual Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jan 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations numériques dans les parcours muséographiques et impacts sur les publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces, information et construits de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIA – Atelier « Traces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus informationnel et faire-sens visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTP Visual Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, May 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizon of relevance in the informational process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO EPICIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes au développement du journalisme en ligne en Afrique sub-saharienne : cas du Burkina Faso, de la Côte d’Ivoire et du Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidik Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Bruxelles, Belgique. pp.207-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About multiculturalism in terms of informational aspects, views and glances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Intelligence and Interoperability for an Open Source E- learning Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souâd El Harrassi Carpon El Harrassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International conference on Information Systems and Economic Intelligence (SIIE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sousse, Tunisia. pp.374-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations universitaires françaises et métiers de l’audiovisuel : licences et masters professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPNEF-AV – Commission Paritaire Nationale Emploi-Formation, audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une appréhension de l’information qui n’élude pas la question du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les instruments d’organisation des connaissances à l’ère du Web sémantique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO France – International Society for Knowledge Organisation, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessin technique et émergence de sens. Apport de la complexité dans une médiation d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité’2010, 2ème colloque international francophone sur la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens aux interstices, émergence de reliances complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone "Complexité 2010"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lille, France. http://www.trigone.univ-lille1.fr/complexite2010/programme/B2.4-T_Leleu.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et activités : courses poursuites cinématographiques et conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rusinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janick Naveteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Ergonomie et Informatique Avancee Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Biarritz, France. pp.52-58, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868650.1868659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique subsaharienne : les implications de l’arrivée de la télémédecine dans les systèmes de santé nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidik Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS’2010, 78ème colloque international ACFAS, « Mutations des systèmes de santé et Communication entre organisations, professionnels, patients et Société civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2010, Montréal, Canada. pp.83-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information et Communication. Aujourd’hui, demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale des assises des Sciences de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des Sciences et de l’Industrie de Paris, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermédias et art numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM’09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communauté des SIC face aux enjeux institutionnels actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Mar 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles : lieux et moments de partage au gré du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Famille, lieu de solidarité &amp; lien social »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palais des Congrès de Paris, Mar 2009, Paris, France. pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ch’tis confortent la prédominance de la situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La communication situationnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice, May 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information crée-t-elle de l’intelligence ou l’inverse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIIE’2008, Systèmes d’Information et Intelligence Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche à la réalisation…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Les services à la personne : participer autrement à l’émergence d’une économie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du Sida sur les changements des pratiques médiatiques en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidik Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2007, Challenges and Uses of ICT. Media and information diffusion: towards an open society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Athènes, Greece. pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montages culinaires…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIAC 2007, Biennale Internationale des Arts Culinaires, Forum « Les voies du goût »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC, diasporas africaines et participation à la vie démocratique dans les pays d’origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidik Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2007, Challenges and Uses of ICT. Media and information diffusion: towards an open society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Athènes, Grèce. pp.382-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi je persiste à ignorer la sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les pratiques sémiotiques en communication »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dijon, Jun 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle contribution des TIC à la démocratisation des pays en développement ? Exemple de l’Afrique de l’Ouest francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidik Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2007, Challenges and Uses of ICT. Media and information diffusion: towards an open society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Athènes, Grèce. pp.388-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception Cognitive De Plan De Site Correlee a La Connaissance Prealable Des Lecteurs Pour La Recherche D'Informations Sur Le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shazia Mughal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 Canadian Conference on Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Ottawa, Canada. pp.1367-1371, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE.2006.277400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historien Jacques Cassar au plus près de la vraie Camille Claudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Jacques Cassar et Camille Claudel, histoire d’une découverte »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris 8, Nov 2006, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimenter l’ingénieur d’aujourd’hui : dépositaire du génie, maître du processus, garant de la qualité, passeur de créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International « Formation, recherche et métiers des Technologies de l’Information et de la Communication »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study on the recall of site map of home pages on the World Wide Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shazia Yasin Mughal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Anceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th WSEAS Int. Conf. on Applied Informatics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Malta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La solidarité numérique internationale : quelle coopération pour quels projets concrets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Net 2005 « L’économie de la connaissance : nouveau moteur de la compétitivité et de l’emploi ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lille Grand Palais, Dec 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies d’apprentissage : exercer l’intelligence émotionnelle des professionnels grâce à la fiction numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International « La recherche en multimédia et son impact sur le processus d’apprentissage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does technology transform dialog ? Transposing face-to-face interviews into e-mail interviews in qualitative investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA 2005, World Conference on Educational Multimedia, Hypermedia &amp; Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Montréal, Canada. pp.858-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poser le cadre : une référence visible, lisible, sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Forum « Viewing and Vision. Sharing progress in vision »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the user-learning, for better or for worse ? A reflection on the existing training framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-ITHET 2003, 4th International Conference on Information Technology Based Higher Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2003, Marrakech, Morocco. pp.726-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering Emotional Intelligence in using a Multimedia-Based Fiction: New Strategies for Professional Skills Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA 2003, World Conference on Educational Multimedia, Hypermedia &amp; Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Honolulu, United States. pp.3271-3274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Skills Training for Social and Behavioral Competence: A Corporate Case Study in using a Fictional Video Script for interactive &amp;quot;learning by viewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-LEARN 2002, World Conference on E-Learning in Corporate, Government, Healthcare, &amp; Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montréal, Canada. pp.561-566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scenistic approach to designing personalized second language learning tracks : a quality-based method to SLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Crevits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2002, Creating Virtual Language Learning Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Davis, United States. pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de création de documents multimédia. Présentation de la scénistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes rencontres de la CST (Commission Supérieure Technique de l'audiovisuel) « Objectif qualité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum des Images de Paris, Mar 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Pedagogic Scenarios to Optimize Pluri-Media Resources: The Contribution of the Scenistic Approach to Designing Skills-Based Learning Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITE 2002, Society for Information Technology and Teacher Education International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Nashville, United States. pp.964-968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment résoudre la paradoxale équation de la qualité en production ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes rencontres de la CST (Commission Supérieure Technique de l'audiovisuel) « Objectif qualité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum des Images de Paris, Mar 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUE POURRAIT ATTENDRE L'USAGER DES DOCUMENTS VIRTUELS PERSONNALISABLES ? UNE TENTATIVE D'APPROCHE TERMINOLOGIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DVP 2002, Documents Virtuels Personnalisables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Brest, France. pp.157-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCRIPTING A LESSON: A METHOD TO ASSIST THE DESIGNING OF PERSONALIZED LEARNING ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITE 2001, Society for Information Technology and Teacher Education International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Orlando, United States. pp.1111-1116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche holistique en recherche d'information contextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NîmesTIC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier volonté de créativité et obligations industrielles de qualité : exigence réaliste ou utopie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Métiers émergents liés aux TIC »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles de Gaulle Lille 3, Apr 2001, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie par le projet en nouvelles images : écritures, techniques et créations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel Gens d’Images : « À la frontière de l’image fixe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts de Valenciennes, Mar 2001, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tagging the interactive quality of Learning Objects in CALL: the role of metadata in assessing multimedia for educational purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCI 2000, 4th World Multiconference on Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Orlando, United States. pp.456-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art dans l’œuvre d’art : l’expression dans les lieux de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Internationales « Arts, Sciences et Technologies »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New learning at school : an evaluation of pupils’ needs and demands with the Concept Engineering Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vieville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Conference on open learning and distance education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la conception en multimédia : organisation du processus de coproduction contre suprématie de la liberté créatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Coproduction de la qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Toulouse, France. p. 185 à 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la correction et la prévention des erreurs méthodologiques dans le cycle de vie d'applications multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO-IA'98, Ergonomie et Informatique Avancée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France. p. 59 à 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'art dans le contexte professionnel de l'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Symposium International L'Ingénieur et l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Techniques de pointe pour la valorisation du patrimoine : le concept de visite guidée virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondes réels et virtuels 92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Montpellier, France. pp.279-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynastique : vers une nouvelle approche du concept système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mambueni Mayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Cyndinics 92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1992, Nice, France. pp.283-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About separating spatial and temporal criteria for synthesis of motion in computer animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Eurographic's 1986</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1986, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la résolution analogique de l'écoulement de chaleur en régime transitoire à travers une paroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès I.A.S.T.E.D. AI'83</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASTED, Mar 1983, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of invariant functions to continuous non-linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Zambettakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès I.A.S.T.E.D. AMS' 82</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASTED, Jul 1982, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of polynomial basis for descriptions of continuous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès I.A.S.T.E.D. MECO'82</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASTED, Sep 1982, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of modelling and simulation to analysis and synthesis of non linear processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Identification and Control, 1st I.A.S.T.E.D. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASTED, Feb 1981, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Homme-trace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Galinon-Mélénec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. 2021, 9782271132987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme-trace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Galinon-Mélénec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 387 p., 2021, 978-2-271-13298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From UXD to LivXD. Living eXperience Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE - Wiley, 2019, 9781786304155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'UXD au LivXD. Design des expériences de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2018, 9781784055240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informational Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd, 278 p., 2018, 9781786302472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traque informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 234 p., 2017, Série Traces, 978-1-78405-292-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. 2014, 978-1784050078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en design. Processus de conception, écriture et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 338 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectiver l’humain ? Volume 1 : Qualification, quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. Lavoisier, 250 p., 2008, 978-2-7462-1553-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création numérique : écritures – expériences interactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. Lavoisier, 297 p., 2005, 2-7462-1130-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception en communication. Méthodologie qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hermès, 202 p., 1997, 2-86601-631-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction sonore comme dispositif muséal immersif : le cas du parcours sonore à destination du jeune public au Musée National de la Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Production. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europia Production, 2024, 979-10-90094-70-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des perceptions relatives à l’enseignement et aux activités pédagogiques mises à distance. Le cas des licences professionnelles préludisées à l’Université Polytechnique Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Lorraine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation des formations : innovation ou continuité pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de mineurs, de témoignages en médiations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Université de Lorraine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Témoignage, mémoire et histoire. Mélanges offerts à Jacques Walter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.301-318, 2023, 978-2-38451-020-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pastille culinaire comme motivation à l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sensible, passion sémiotique en communication. Dialogues avec Jean-Jacques Boutaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.183-193, 2022, 978-2-36441-446-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver, valoriser et transmettre le patrimoine minier des Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrard, Louise; Farge, Odile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus audiovisuels. Quelles approches ? Quels usages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition des Archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-112, 2022, Plidam, 978-2-8130-0379-9. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du tracé musical à la trace d’expérience musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme-trace : La trace, du sensible au social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Edition, pp.17-62, 2021, 978-2-271-13298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse critique des traces de parcours oculaires restituées par l'outil d'eye-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Ben Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Trémeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS EDITIONS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme-trace. La trace, du sensible au social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome V, CNRS EDITIONS, pp.93-124, 2021, Série L'Homme-trace, 978-2-271-13298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From UXD (User eXperience Design) to LivXD (Living eXperience Design) : Towards the concept of experiences of life and their design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From UXD to LivXD. Living eXperience Design.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE - Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-26, 2019, 9781786304155. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119612254.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’UXD (User eXperience Design) au LivXD (Living eXperience design) : vers le concept d’expériences de vie et leur design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’UXD au LivXD. Design des expériences de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.9-32, 2018, 978-1-78405-524-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beyaert-Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des recherches en sciences de l’information et de la communication, publié par la Conférence des directeurs d’équipes en SIC (DirSic), pp. 143-154.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body-tracking : la traque du corps, des saisies aux traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des traces du corps au corps-trace. Tome 4 de la série L’Homme-Trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.69-84, 2017, 978-2-271-11417-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans d’hypertexte, du livre fragmenté à l’humain traçant-tracé hyperdocumenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les objets hypertextuels. Pratiques et usages hypermédiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.53-76, 2015, 978-1-78405-096-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la multiculturalité en termes de divergence de points de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils, Philippe Dumas, Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE &amp; multiculturalités. Usages, publics et dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, PUN - Editions Universitaires de Lorraine, pp.19-28, 2015, Questions de communication. Série actes 29, 978-2-8143-0264-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pattern, médiateur du faire-sens visuel. Une approche par les images bistables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A perte de vue. Les nouveaux paradigmes du visuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du réel, pp.313-326, 2015, 978-2-84066-505-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la trace d’interaction à la communication numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inscriptions corporelles et techniques. Tome 3 de la série L’Homme-Trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-229, 2015, 978-2-271-08324-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarizing CADastre Exquisse: A Crossover between Snoezeling in Hospitals/Domes, and Authoring/Experiencing Soundful Comic Strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sabato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MultiMedia Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8326, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-33, 2014, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04117-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Information Construing : Bistability as a Revealer of Mediating Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theories of Information, Communication and Knowledge: A Multidisciplinary Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.237-265, 2014, 9789400769724. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6973-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarizing Metropolitan Views: FlanoGraphing the Urban Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MultiMedia Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8326, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-21, 2014, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04117-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design comme espace infocommunicationnel de représentation du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Mugur-Schächter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en design. Processus de conception, écriture et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.17-30, 2013, 978-1-78405-007-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario littéraire, partition scénique ou programme dramatique : où va le texte théâtral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature théâtrale entre le livre et la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L’entretemps, pp.93-110, 2013, 978-2-35539-166-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some revisions on the concept of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1-32, 2010, 978-1-84821-168-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode EBAHIE : écoute des besoins et attentes et leur hiérarchisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectiver l’humain ? Volume 1. Qualification, quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.67-95, 2008, 978-2-7462-1553-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et mesure en sciences humaines. Exigence réaliste ou utopie scientiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectiver l’humain ? Volume 1. Qualification, quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.15-29, 2008, 978-2-7462-1553-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques révisions du concept d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problématiques émergentes dans les sciences de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.25-56, 2008, Traité des sciences et techniques de l'information, 978-2-7462-2110-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinamica della relazione tra la città e l’abitante : elaborazione del modello sistemico del processo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verso un disegno urbano sostenibile (vers un dessein urbain durable)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Nicola Longobardi Editore, pp.93-110, 2008, 978-88-8090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sens comme une attraction lictionnelle entre fragments rhapsodiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camille Claudel. De la vie à l’œuvre, regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.139-152, 2008, 978-2-296-05787-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EBAHIE comme outil d’aide à la décision pour le Musée de l’Espace de Kourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectiver l’humain ? Volume 1. Qualification, quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 2008, 978-2-7462-1553-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence en jeu : en quête de l'autre dans les hypermédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborer, échanger, inventer, expériences de réseaux. H2PTM'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.123-135, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized Systems Validation in the Pharmaceutical Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shazia Yasin Mughal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Informatics in Healthcare and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.23-34, 2006, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59140-982-3.ch004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation du document numérique d’acquisition de connaissances comme jeu de (re-)construction : rendre compte de l’expérience des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias. Créer, jouer, échanger : expériences en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.307-323, 2005, 2-7462-1244-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux essais d’écriture littéraire interactive. Entretiens comparés : Balpe, Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création numérique : écritures - expériences interactives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.289-294, 2005, 2-7462-1130-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurer la conception des documents numériques grâce à la scénistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création numérique : écritures - expériences interactives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.129-158, 2005, Traité des Sciences et Techniques de l'Information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure du Aha. De la fulgurance comme une percolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créer, jouer, échanger, expériences de réseaux. H2PTM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.59-76, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relevance of percolation theory to the acquisition of human skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IIIS Editor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EISTA 2004. Volume II: Education and Training Systems, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIIS Editor, pp.391-395, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les désarrois des &amp;quot;Maîtres du sens&amp;quot; à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias. Créer du sens à l'ère numérique. H2PTM'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.17-34, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation de représentation. Dispositif de co-production sémantique pour l’écriture de traces audiovisuelles respectueuses du fait théâtral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias : nouvelles écritures, nouveaux langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.184-203, 2001, 2-7462-0341-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of visual form perception. Experimental research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias : nouvelles écritures, nouveaux langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.351-362, 2001, 2-7462-0341-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04460683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formats de scénarios : méthodes et outils pour l’écriture interactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias et internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.159-183, 1999, 2-7462-0061-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de déclinaison polyptyque pour la convergence du processus de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les autoroutes de l’information. Un produit de la convergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université du Québec, pp.277-298, 1995, 2-7605-0806-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la conception des hyperdocuments narratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Arts de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, pp.43-63, 1994, 0760 5641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d’études – bilan du projet ANR Mémomines (ANR-16-CE38-0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum DocNum - présentation des textes et commentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de fin du projet ANR MémoMines. Conservation numérique de patrimoines culturels en voie de disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR, Agence Nationale de la Recherche. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armer chacun dans la guerre de l'information. Etat d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Spillebout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assemblée Nationale, Commission des affaires culturelles et de l'éducation. 2023, 106 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet 2013-2015 « Design for all et contenus culturels : évaluation de dispositifs de médiation visuelle pour tous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dalbavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gellereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille 3. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOMMA: Museum MOtion & Mood MApping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Meyer-Chemenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Mons (UMONS). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scénistique: méthodologie pour la conception de documents en media multiples suivant une approche qualité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris VIII Vincennes-Saint Denis, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00660099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet ANR Mémomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Trémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien en reviviscence stimulée du pianiste Thomas Taquet lors d'une répétition de l'Ensemble Vocal Michel Piquemal (EVMP), Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01883368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien en reviviscence stimulée du chef de choeur lors d'une répétition de l'Ensemble Vocal Michel Piquemal (EVMP), Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution Projet Blue-Bot #1 : Table ronde introductive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deledicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Bellegarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Detève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REMIND : entretiens en reviviscence ou rappel stimulé, description de la méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01899947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien en rappel stimulé de chanteurs lors d'une répétition de l'Ensemble Vocal Michel Piquemal (EVMP), Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId337"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105973v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14350" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218382v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Astier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0085" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210471v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubuis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lardeur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.7651" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lissarrague" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.7394" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028658v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.192.0011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marescot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bougenies" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540314v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510899v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sparrow" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6565" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184845v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Houriez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Houriez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.343" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QF2W23HV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.898" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03267045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houriez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houriez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Kounakou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2013.1086" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Useille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186210v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachimi Abba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.6.4.77-110" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-L0P31XSM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186234v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.420" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467744v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631621v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Hussain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00383" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vi&#233;ville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630082v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verclytte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laubin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2194" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526512v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guntz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tr&#233;herne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427875v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Zreik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629453v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629412v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596821v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982101v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mathieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525127v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Taisne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511888v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822013v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511901v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511878v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683644v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683720v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542156v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683649v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683663v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683723v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683725v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683667v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162706v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010628v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Yvart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194867v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp10304" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729992v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frisson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rocca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dutoit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Brouzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2540930.2540983" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194821v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seidik Abba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/cais196" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683742v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00841345v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683751v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683749v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648233v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648260v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#226;d El Harrassi Carpon El Harrassi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683752v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683753v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648266v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526508v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186226v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupuy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casiez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rusinek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868659" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648244v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683754v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683681v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683758v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683756v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683759v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683687v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683760v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659226v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683691v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659217v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659224v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683762v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194829v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Mughal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2006.277400" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683764v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683694v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186251v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Yasin Mughal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683765v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683701v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659240v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683704v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659245v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659249v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659254v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683769v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659265v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Crevits" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659270v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vieville" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683766v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659261v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659274v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03350596v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683770v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683713v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659487v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Laudati" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Boulekbache-Mazouz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659493v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526518v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526515v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659278v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659280v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659284v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mambueni Mayata" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659288v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leleu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659301v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Zambettakis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659294v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659304v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merviel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459010v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Galinon-M&#233;l&#233;nec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588384v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133512v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133517v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03230133v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588362v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459099v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588423v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588429v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588438v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588410v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801355v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504476v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210464v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826779v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466407v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813003799" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5703" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588452v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264839v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Ben Khaled" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tr&#233;meau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380013v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626119v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021769v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626144v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186078v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628692v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628702v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628668v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648218v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sabato" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Giraudet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delattre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desnos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-04117-9_3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04117-9_3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03274869v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6973-1_10" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648208v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacobs" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Jacobs" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-04117-9_2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04117-9_2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631595v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mugur-Sch&#228;chter" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659539v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631599v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659564v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659555v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695777v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631611v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659546v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659577v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466433v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouchez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631636v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-982-3.ch004" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659620v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659599v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mineur" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466434v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466430v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467742v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467743v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659640v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460683v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desombre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Malvache" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659644v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628740v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629387v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965820v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001099v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Augier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotte" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210700v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072759v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Spillebout" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780942v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Meyer-Chemenska" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01701631v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dalbavie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660099v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03259552v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poulain" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Tr&#233;meau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01883368v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119091v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722779v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deledicq" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Bellegarde" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Det&#232;ve" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01899947v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119087v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105973v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14350" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210471v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lardeur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.7651" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Astier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lissarrague" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.7394" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028658v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.192.0011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marescot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bougenies" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540314v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510899v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sparrow" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6565" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184845v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Houriez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Houriez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.343" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QF2W23HV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.898" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03267045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houriez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houriez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Kounakou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2013.1086" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Useille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.420" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachimi Abba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.6.4.77-110" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-L0P31XSM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467744v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631621v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Hussain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00383" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vi&#233;ville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630082v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verclytte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laubin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2194" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526512v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guntz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tr&#233;herne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427875v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Zreik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629453v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629412v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596821v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982101v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mathieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525127v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Taisne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511888v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822013v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511901v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511878v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683720v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683649v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683723v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683725v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683667v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162706v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010628v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Yvart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194867v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp10304" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729992v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frisson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rocca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dutoit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Brouzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2540930.2540983" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194821v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seidik Abba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/cais196" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683742v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00841345v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683751v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683749v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648233v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648260v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#226;d El Harrassi Carpon El Harrassi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683752v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683753v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648266v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526508v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186226v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupuy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casiez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rusinek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868659" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648244v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683754v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683681v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683758v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683756v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683759v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683687v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683760v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659226v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683691v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659217v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683762v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659224v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194829v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Mughal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2006.277400" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683764v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683694v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186251v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Yasin Mughal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683765v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683701v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659240v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683704v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659245v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659249v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659254v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659265v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Crevits" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683769v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659270v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vieville" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683766v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659261v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659274v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03350596v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683770v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683713v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659487v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Laudati" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Boulekbache-Mazouz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659493v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526518v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526515v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659278v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659280v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659284v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mambueni Mayata" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659288v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leleu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659301v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Zambettakis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659294v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659304v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merviel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459010v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Galinon-M&#233;l&#233;nec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588384v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133512v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133517v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03230133v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588362v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459099v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588423v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588429v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588438v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588410v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801355v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504476v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210464v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826779v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466407v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813003799" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5703" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588452v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264839v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Ben Khaled" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tr&#233;meau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380013v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626119v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021769v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626144v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628692v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186078v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628702v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628668v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648218v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sabato" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Giraudet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delattre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desnos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-04117-9_3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04117-9_3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03274869v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6973-1_10" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648208v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacobs" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Jacobs" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-04117-9_2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04117-9_2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631595v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mugur-Sch&#228;chter" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659539v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631599v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659564v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659555v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695777v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631611v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659546v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659577v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466433v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouchez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631636v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-982-3.ch004" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659599v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mineur" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659620v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466434v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466430v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467742v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467743v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659640v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460683v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desombre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Malvache" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659644v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628740v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629387v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965820v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001099v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Augier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotte" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210700v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072759v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Spillebout" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01701631v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dalbavie" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780942v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Meyer-Chemenska" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660099v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03259552v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poulain" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Tr&#233;meau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01883368v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119091v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722779v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deledicq" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Bellegarde" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Det&#232;ve" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01899947v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119087v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>