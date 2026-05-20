--- v1 (2026-04-28)
+++ v2 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Leleu-Merviel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer la vie des laboratoires. Le cas de DeVisu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.14350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien à la culture renouvelé par les mobilités informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1 | 2ème semestre), pp.183-221. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.7651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceci n’est pas une « Organisation » : quelle épistémologie pour le bazaar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La communication des organisations en contexte de numérisation généralisée au prisme des disciplines et des épistémologies, Vol. 20 (1), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.201.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nudge comme incitation aux mobilités alternatives, une analyse technopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lissarrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1 | 2ème semestre), pp.69-109. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.7394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intrapreneuriat à l’interpreneuriat : mise en tension informationnelle entre sécurité et transversalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.11-28. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.192.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience pédagogique d’individualisation de parcours : retour d’expérience des étudiants sur les Modules Polytechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.63-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infologie et design informationnel. Une cartographie du domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tablette au musée versus le musée dans la tablette : promenade virtuelle, visite augmentée ou jeu sérieux patrimonial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.105-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la trace mémorielle à sa médiatisation : l’exemple du parcours patrimonial évolutif de la Fosse d’Arenberg à Wallers (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.69-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signifiance canalisée par l'horizon de pertinence, des saisies aux agrégats via les données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.107-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet captivant et apaisant de la médiation par tablette au musée : mesures physiologiques et motivationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sparrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Études de communication. langages, information, médiations, 46, pp.87-108. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.6565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée pour tous : un dispositif de découverte dans les murs et son évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.115-139. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures féminines des sciences de l’information et de la documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Kounakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces, information et construits de sens. 65 Déploiement de la trace visuelle de la rétention indicielle à l’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (1), pp.65-88. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2013.1086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité des musées : de la conception pour les enfants sourds au design for all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Kounakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Handicap et Communication, 36, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséo : un visio-guide interactif à l'épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Kounakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (2), pp.25-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification des JT français contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1(7)), pp.107-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montages culinaires, la partition du légume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 164, pp.53-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’infra-conceptuel à des données à horizon de pertinence focalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.171-184. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et confiance au secours de la refonte du système d'information d'une entreprise de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Piloter l'entreprise à l'ère du numérique, 6 (4), pp.77 - 110. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.6.4.77-110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission de la mémoire de la Shoah : une médiation scénique de restitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (2), pp.53-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QUALITY AWARENESS APPROACH FOR THE INDUSTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (3), pp.779-784. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la numérisation et de la mise en réseau sur le concept de document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECTS OF COGNITIVELY DESIGNED HOME PAGES WITH READER'S PRIOR KNOWLEDGE ON THE WEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Anceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Information Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (1), pp.849-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a quality-led multimedia approach for interpersonal communication training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Multimedia and Hypermedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (2), pp.185-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Script creation for the design of lesson plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (1), pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la navigation à la scénation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (3), pp.97-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles écritures de théâtre Le texte est tout le problème…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nouvelles écritures, 5 (1-2), pp.33-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et place du non-verbal dans la rationalisation des projets multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18, pp.481-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de création en multimédia : marier l'expérience de l'audiovisuel et la rigueur de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue CIRCAV (Centre interdisciplinaire de recherche sur la communication audio-visuelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.31 à 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’évaluation en multimédia : vers un espace de classification des procédés d’interactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15, pp.143-163. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.2194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle de programme pour la conception de document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1 (1), p. 79 à 101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une classification des procédés d'interactivité par niveaux corrélés aux données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale Hypertextes Hypermédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1 (2-3-4), pp.367-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration optique d’une maquette synthétique dans une scène réelle filmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tréherne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de CFAO et d'informatique graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 11 (5), pp.567-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habillage de surfaces bi-paramétriques à l’aide de textures planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de CFAO et d'informatique graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (5), pp.499-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habillage de surfaces 3D quelconques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de CFAO et d'Infographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 7 (4), pp.419-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation de déformations pour l’animation en synthèse d’images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de CFAO et d'Infographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 1 (3), pp.75-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LivXD et inclusion : designer les émotions, entre approches scientifiques et pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Meet UX-IA. Les émotions sont-elles des données comme les autres ? Enjeux de la coopération entre les équipes créatives et les IA génératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabCom Meet UX, Apr 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil et analyse des besoins et des attentes des étudiants : quelle formation souhaitent-ils pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 14 : Digitalisation des pratiques en éducation : risques, valeurs et opportunités,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Bonfils; Emilie Remond; Mariam Gawish; Luc Massou, Oct 2024, Caire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir l’expérience par projection métaphorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'expérience : un enjeu pour les SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LERASS, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques et stratégies de publication et valorisation des travaux SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des attentes d’hybridation à l’ère post-covid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International TICEMED 13 - Hybridation des formations : de la continuité à l’innovation pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imsic (Université de Toulon et Aix Marseille Universités); Crem (Université de Lorraine); Département de Communication, Médias, Culture, (Université Panteion); Association internationale Ticemed, Oct 2022, Athènes (Université Panteion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence hypermédiatique du témoin disparu. Une expérimentation auprès des visiteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valenciennes (Nord), France. pp.235-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction sonore comme dispositif muséal immersif : le cas du parcours sonore à destination du jeune public au Musée National de la Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel et naturel à l'ère post-numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur des Arts et Métiers de Tataouine, Nov 2023, Tataouine, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse croisée des perceptions sur l’approche par compétences. Le cas des licences professionnelles préludisées à l’Université Polytechnique Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité(s) vers et dans l'enseignement supérieur - Égalisup - Colloque International, 2ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CREAD, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer la vie avec Ben le koala : du design for all au design du care. Le cas des enfants avec TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Taisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H2PTM'23, Oct 2023, Valenciennes, France. pp.304-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de la tromperie, du faux, du mensonge et de la manipulation dans les médiations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Arcanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRILCQ, Université du Québec à Montréal, Nov 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA est-elle un recours ou une menace pour l’éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée internationale de l’IA en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARLANCO Université IBN ZOHR Agadir, Mar 2023, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du numérique pour la préservation, la valorisation et la transmission du patrimoine minier des Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un patrimoine pour l'avenir, une science pour le patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation des sciences du patrimoine, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience médiatique, design de dispositifs et saisie de l’expérience par les traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Perception, Représentations, Image, Son, Musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PRISM, May 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et évaluation de l’expérience, des méthodes pour recueillir l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CERIC-LERASS, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et tracés des émotions et ressentis dans les espaces numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études La circulation des émotions et des affects dans les réseaux sociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CIMEOS, Dec 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se parler malgré la mort. Infollusions spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires ARCANES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRILCQ, Université du Québec à Montréal, Nov 2022, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémomines. Conversion de traces mémorielles en médiations numériques : le cas de la mémoire minière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Numérique et patrimoine. Enjeux et questions actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de la recherche (ANR); Joint Programming Initiative on Cultural Heritage (JPI CH), Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte les conceptualisations de la musique pour sa préservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « ANTONY : Préservation collaborative pour la musique avec électronique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le numérique élargit et diversifie les publics de la culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique interdisciplinaire « Les publics de la culture à l’ère du numérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FABrICC, Université de Poitiers, Dec 2021, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet MémoMines : préservation du patrimoine minier du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Le corpus audiovisuel : Quelles approches ? Quels usages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et publication des sciences : débats autour de l’objet livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Symposium sur la Communication et la Publication des Sciences (SCPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Djerba, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arenberg Creative Mine. Un projet, un lieu, un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonio tra materiale e immateriale traccia/simbolo/trasmissione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Firenze, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper Heritage. Numérique et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIS6, HyperHeritage International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques jalons et repères dans la numérisation des patrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « SFR Numérique et Patrimoine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Louvre Lens, Oct 2019, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on outiller l’imaginaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Imagination, imaginaire et images des (big) data »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lille, Jan 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arenberg Creative Mine, l’expérience d’un site de transfert de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Expérience »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire IMSIC, Apr 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d’Yves Jeanneret : une chasse et une traque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Au carrefour des sciences. Une journée autour d’Yves Jeanneret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Nationales Paris (site de Pierrefitte sur Seine), Mar 2017, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperHeritage as UXD – User eXperience Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIS4, HyperHeritage International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jenin, Palestinian Territories</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluri-, inter- et transdisciplinarité : comme la tarte Tatin ou le tournedos Rossini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de marketing, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation Du Workflow Audiovisuel, Quel Impact Sur Le Spectateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYM: Toward a New Tool in User's Mood Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmoVis 2016, ACM IUI 2016 Workshop on Emotion and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sonoma, United States. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYM: Toward a New Tool in User's Mood Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmoVis 2016, ACM IUI 2016 Workshop on Emotion and Visualization, Sonoma, CA, USA, March 10, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, SONOMA, United States. pp.23-28, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp10304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tablette au musée ou le musée dans la tablette : promenade virtuelle versus visite augmentée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces, qualité de vie et situations de handicaps, Journée d’échanges consacrée aux situations de handicaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESHS Nord de France, Apr 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lictions et sens dans l’expérience muséale : capter le bricolage du réel pour faire corps avec le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sémiotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Luxembourg, Luxembourg. pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible needle, digital haystack: tangible interfaces for reusing media content organized by similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Brouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2014 - 8th International Conference on Tangible, Embedded and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Munich, Germany. pp.37-38, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2540930.2540983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablettes au musée : promenade virtuelle ou visite augmentée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectateur, un promeneur augmenté, Journées GIS H2H-Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAM Paris, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerner les besoins informationnels des populations africaines concernant le sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidik Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAIS/ACSI 2007 35ème congrès annuel de l’Association Canadienne des Sciences de l’Information, Partage de l’information dans un monde fragmenté. Franchir les frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Canadienne des Sciences de l’Information, May 2007, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29173/cais196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre et évaluation d’une médiation numérique accessible aux enfants sourds au Musée du Quai Branly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTP Visual Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jan 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations numériques dans les parcours muséographiques et impacts sur les publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces, information et construits de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIA – Atelier « Traces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus informationnel et faire-sens visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTP Visual Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, May 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizon of relevance in the informational process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO EPICIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes au développement du journalisme en ligne en Afrique sub-saharienne : cas du Burkina Faso, de la Côte d’Ivoire et du Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidik Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Bruxelles, Belgique. pp.207-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About multiculturalism in terms of informational aspects, views and glances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Intelligence and Interoperability for an Open Source E- learning Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souâd El Harrassi Carpon El Harrassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International conference on Information Systems and Economic Intelligence (SIIE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sousse, Tunisia. pp.374-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations universitaires françaises et métiers de l’audiovisuel : licences et masters professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPNEF-AV – Commission Paritaire Nationale Emploi-Formation, audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une appréhension de l’information qui n’élude pas la question du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les instruments d’organisation des connaissances à l’ère du Web sémantique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO France – International Society for Knowledge Organisation, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessin technique et émergence de sens. Apport de la complexité dans une médiation d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité’2010, 2ème colloque international francophone sur la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens aux interstices, émergence de reliances complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone "Complexité 2010"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lille, France. http://www.trigone.univ-lille1.fr/complexite2010/programme/B2.4-T_Leleu.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et activités : courses poursuites cinématographiques et conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rusinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janick Naveteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Ergonomie et Informatique Avancee Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Biarritz, France. pp.52-58, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868650.1868659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique subsaharienne : les implications de l’arrivée de la télémédecine dans les systèmes de santé nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidik Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS’2010, 78ème colloque international ACFAS, « Mutations des systèmes de santé et Communication entre organisations, professionnels, patients et Société civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2010, Montréal, Canada. pp.83-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information et Communication. Aujourd’hui, demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale des assises des Sciences de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des Sciences et de l’Industrie de Paris, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermédias et art numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM’09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communauté des SIC face aux enjeux institutionnels actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Mar 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles : lieux et moments de partage au gré du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Famille, lieu de solidarité &amp; lien social »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palais des Congrès de Paris, Mar 2009, Paris, France. pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ch’tis confortent la prédominance de la situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La communication situationnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice, May 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information crée-t-elle de l’intelligence ou l’inverse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIIE’2008, Systèmes d’Information et Intelligence Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche à la réalisation…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Les services à la personne : participer autrement à l’émergence d’une économie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du Sida sur les changements des pratiques médiatiques en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidik Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2007, Challenges and Uses of ICT. Media and information diffusion: towards an open society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Athènes, Greece. pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montages culinaires…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIAC 2007, Biennale Internationale des Arts Culinaires, Forum « Les voies du goût »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC, diasporas africaines et participation à la vie démocratique dans les pays d’origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidik Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2007, Challenges and Uses of ICT. Media and information diffusion: towards an open society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Athènes, Grèce. pp.382-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi je persiste à ignorer la sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les pratiques sémiotiques en communication »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dijon, Jun 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle contribution des TIC à la démocratisation des pays en développement ? Exemple de l’Afrique de l’Ouest francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidik Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2007, Challenges and Uses of ICT. Media and information diffusion: towards an open society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Athènes, Grèce. pp.388-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception Cognitive De Plan De Site Correlee a La Connaissance Prealable Des Lecteurs Pour La Recherche D'Informations Sur Le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shazia Mughal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 Canadian Conference on Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Ottawa, Canada. pp.1367-1371, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE.2006.277400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historien Jacques Cassar au plus près de la vraie Camille Claudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Jacques Cassar et Camille Claudel, histoire d’une découverte »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris 8, Nov 2006, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimenter l’ingénieur d’aujourd’hui : dépositaire du génie, maître du processus, garant de la qualité, passeur de créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International « Formation, recherche et métiers des Technologies de l’Information et de la Communication »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study on the recall of site map of home pages on the World Wide Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shazia Yasin Mughal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Anceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th WSEAS Int. Conf. on Applied Informatics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Malta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La solidarité numérique internationale : quelle coopération pour quels projets concrets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Net 2005 « L’économie de la connaissance : nouveau moteur de la compétitivité et de l’emploi ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lille Grand Palais, Dec 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies d’apprentissage : exercer l’intelligence émotionnelle des professionnels grâce à la fiction numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International « La recherche en multimédia et son impact sur le processus d’apprentissage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does technology transform dialog ? Transposing face-to-face interviews into e-mail interviews in qualitative investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA 2005, World Conference on Educational Multimedia, Hypermedia &amp; Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Montréal, Canada. pp.858-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poser le cadre : une référence visible, lisible, sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Forum « Viewing and Vision. Sharing progress in vision »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the user-learning, for better or for worse ? A reflection on the existing training framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-ITHET 2003, 4th International Conference on Information Technology Based Higher Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2003, Marrakech, Morocco. pp.726-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering Emotional Intelligence in using a Multimedia-Based Fiction: New Strategies for Professional Skills Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA 2003, World Conference on Educational Multimedia, Hypermedia &amp; Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Honolulu, United States. pp.3271-3274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Skills Training for Social and Behavioral Competence: A Corporate Case Study in using a Fictional Video Script for interactive &amp;quot;learning by viewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-LEARN 2002, World Conference on E-Learning in Corporate, Government, Healthcare, &amp; Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montréal, Canada. pp.561-566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scenistic approach to designing personalized second language learning tracks : a quality-based method to SLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Crevits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2002, Creating Virtual Language Learning Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Davis, United States. pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de création de documents multimédia. Présentation de la scénistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes rencontres de la CST (Commission Supérieure Technique de l'audiovisuel) « Objectif qualité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum des Images de Paris, Mar 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Pedagogic Scenarios to Optimize Pluri-Media Resources: The Contribution of the Scenistic Approach to Designing Skills-Based Learning Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITE 2002, Society for Information Technology and Teacher Education International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Nashville, United States. pp.964-968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment résoudre la paradoxale équation de la qualité en production ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes rencontres de la CST (Commission Supérieure Technique de l'audiovisuel) « Objectif qualité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum des Images de Paris, Mar 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUE POURRAIT ATTENDRE L'USAGER DES DOCUMENTS VIRTUELS PERSONNALISABLES ? UNE TENTATIVE D'APPROCHE TERMINOLOGIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DVP 2002, Documents Virtuels Personnalisables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Brest, France. pp.157-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCRIPTING A LESSON: A METHOD TO ASSIST THE DESIGNING OF PERSONALIZED LEARNING ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITE 2001, Society for Information Technology and Teacher Education International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Orlando, United States. pp.1111-1116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche holistique en recherche d'information contextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NîmesTIC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier volonté de créativité et obligations industrielles de qualité : exigence réaliste ou utopie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Métiers émergents liés aux TIC »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles de Gaulle Lille 3, Apr 2001, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie par le projet en nouvelles images : écritures, techniques et créations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel Gens d’Images : « À la frontière de l’image fixe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts de Valenciennes, Mar 2001, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tagging the interactive quality of Learning Objects in CALL: the role of metadata in assessing multimedia for educational purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCI 2000, 4th World Multiconference on Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Orlando, United States. pp.456-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art dans l’œuvre d’art : l’expression dans les lieux de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Internationales « Arts, Sciences et Technologies »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New learning at school : an evaluation of pupils’ needs and demands with the Concept Engineering Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vieville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Conference on open learning and distance education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la conception en multimédia : organisation du processus de coproduction contre suprématie de la liberté créatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Coproduction de la qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Toulouse, France. p. 185 à 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la correction et la prévention des erreurs méthodologiques dans le cycle de vie d'applications multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO-IA'98, Ergonomie et Informatique Avancée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France. p. 59 à 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'art dans le contexte professionnel de l'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Symposium International L'Ingénieur et l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Techniques de pointe pour la valorisation du patrimoine : le concept de visite guidée virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondes réels et virtuels 92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Montpellier, France. pp.279-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynastique : vers une nouvelle approche du concept système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mambueni Mayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Cyndinics 92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1992, Nice, France. pp.283-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About separating spatial and temporal criteria for synthesis of motion in computer animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Eurographic's 1986</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1986, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la résolution analogique de l'écoulement de chaleur en régime transitoire à travers une paroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès I.A.S.T.E.D. AI'83</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASTED, Mar 1983, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of invariant functions to continuous non-linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Zambettakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès I.A.S.T.E.D. AMS' 82</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASTED, Jul 1982, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of polynomial basis for descriptions of continuous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès I.A.S.T.E.D. MECO'82</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASTED, Sep 1982, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of modelling and simulation to analysis and synthesis of non linear processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Identification and Control, 1st I.A.S.T.E.D. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASTED, Feb 1981, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Homme-trace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Galinon-Mélénec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. 2021, 9782271132987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme-trace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Galinon-Mélénec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 387 p., 2021, 978-2-271-13298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From UXD to LivXD. Living eXperience Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE - Wiley, 2019, 9781786304155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'UXD au LivXD. Design des expériences de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2018, 9781784055240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informational Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd, 278 p., 2018, 9781786302472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traque informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 234 p., 2017, Série Traces, 978-1-78405-292-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. 2014, 978-1784050078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en design. Processus de conception, écriture et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 338 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectiver l’humain ? Volume 1 : Qualification, quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. Lavoisier, 250 p., 2008, 978-2-7462-1553-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création numérique : écritures – expériences interactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. Lavoisier, 297 p., 2005, 2-7462-1130-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception en communication. Méthodologie qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hermès, 202 p., 1997, 2-86601-631-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction sonore comme dispositif muséal immersif : le cas du parcours sonore à destination du jeune public au Musée National de la Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Production. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europia Production, 2024, 979-10-90094-70-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des perceptions relatives à l’enseignement et aux activités pédagogiques mises à distance. Le cas des licences professionnelles préludisées à l’Université Polytechnique Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Lorraine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation des formations : innovation ou continuité pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de mineurs, de témoignages en médiations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Université de Lorraine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Témoignage, mémoire et histoire. Mélanges offerts à Jacques Walter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.301-318, 2023, 978-2-38451-020-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pastille culinaire comme motivation à l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sensible, passion sémiotique en communication. Dialogues avec Jean-Jacques Boutaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.183-193, 2022, 978-2-36441-446-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver, valoriser et transmettre le patrimoine minier des Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrard, Louise; Farge, Odile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus audiovisuels. Quelles approches ? Quels usages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition des Archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-112, 2022, Plidam, 978-2-8130-0379-9. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du tracé musical à la trace d’expérience musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme-trace : La trace, du sensible au social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Edition, pp.17-62, 2021, 978-2-271-13298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse critique des traces de parcours oculaires restituées par l'outil d'eye-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Ben Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Trémeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS EDITIONS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme-trace. La trace, du sensible au social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome V, CNRS EDITIONS, pp.93-124, 2021, Série L'Homme-trace, 978-2-271-13298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From UXD (User eXperience Design) to LivXD (Living eXperience Design) : Towards the concept of experiences of life and their design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From UXD to LivXD. Living eXperience Design.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE - Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-26, 2019, 9781786304155. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119612254.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’UXD (User eXperience Design) au LivXD (Living eXperience design) : vers le concept d’expériences de vie et leur design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’UXD au LivXD. Design des expériences de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.9-32, 2018, 978-1-78405-524-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beyaert-Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des recherches en sciences de l’information et de la communication, publié par la Conférence des directeurs d’équipes en SIC (DirSic), pp. 143-154.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body-tracking : la traque du corps, des saisies aux traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des traces du corps au corps-trace. Tome 4 de la série L’Homme-Trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.69-84, 2017, 978-2-271-11417-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans d’hypertexte, du livre fragmenté à l’humain traçant-tracé hyperdocumenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les objets hypertextuels. Pratiques et usages hypermédiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.53-76, 2015, 978-1-78405-096-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la multiculturalité en termes de divergence de points de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils, Philippe Dumas, Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE &amp; multiculturalités. Usages, publics et dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, PUN - Editions Universitaires de Lorraine, pp.19-28, 2015, Questions de communication. Série actes 29, 978-2-8143-0264-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pattern, médiateur du faire-sens visuel. Une approche par les images bistables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A perte de vue. Les nouveaux paradigmes du visuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du réel, pp.313-326, 2015, 978-2-84066-505-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la trace d’interaction à la communication numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inscriptions corporelles et techniques. Tome 3 de la série L’Homme-Trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-229, 2015, 978-2-271-08324-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarizing CADastre Exquisse: A Crossover between Snoezeling in Hospitals/Domes, and Authoring/Experiencing Soundful Comic Strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sabato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MultiMedia Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8326, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-33, 2014, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04117-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Information Construing : Bistability as a Revealer of Mediating Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theories of Information, Communication and Knowledge: A Multidisciplinary Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.237-265, 2014, 9789400769724. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6973-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarizing Metropolitan Views: FlanoGraphing the Urban Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MultiMedia Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8326, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-21, 2014, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04117-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design comme espace infocommunicationnel de représentation du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Mugur-Schächter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en design. Processus de conception, écriture et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.17-30, 2013, 978-1-78405-007-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario littéraire, partition scénique ou programme dramatique : où va le texte théâtral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature théâtrale entre le livre et la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L’entretemps, pp.93-110, 2013, 978-2-35539-166-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some revisions on the concept of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1-32, 2010, 978-1-84821-168-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode EBAHIE : écoute des besoins et attentes et leur hiérarchisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectiver l’humain ? Volume 1. Qualification, quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.67-95, 2008, 978-2-7462-1553-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et mesure en sciences humaines. Exigence réaliste ou utopie scientiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectiver l’humain ? Volume 1. Qualification, quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.15-29, 2008, 978-2-7462-1553-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques révisions du concept d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problématiques émergentes dans les sciences de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.25-56, 2008, Traité des sciences et techniques de l'information, 978-2-7462-2110-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinamica della relazione tra la città e l’abitante : elaborazione del modello sistemico del processo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verso un disegno urbano sostenibile (vers un dessein urbain durable)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Nicola Longobardi Editore, pp.93-110, 2008, 978-88-8090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sens comme une attraction lictionnelle entre fragments rhapsodiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camille Claudel. De la vie à l’œuvre, regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.139-152, 2008, 978-2-296-05787-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EBAHIE comme outil d’aide à la décision pour le Musée de l’Espace de Kourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectiver l’humain ? Volume 1. Qualification, quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 2008, 978-2-7462-1553-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence en jeu : en quête de l'autre dans les hypermédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborer, échanger, inventer, expériences de réseaux. H2PTM'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.123-135, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized Systems Validation in the Pharmaceutical Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shazia Yasin Mughal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Informatics in Healthcare and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.23-34, 2006, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59140-982-3.ch004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation du document numérique d’acquisition de connaissances comme jeu de (re-)construction : rendre compte de l’expérience des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias. Créer, jouer, échanger : expériences en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.307-323, 2005, 2-7462-1244-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux essais d’écriture littéraire interactive. Entretiens comparés : Balpe, Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création numérique : écritures - expériences interactives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.289-294, 2005, 2-7462-1130-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurer la conception des documents numériques grâce à la scénistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création numérique : écritures - expériences interactives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.129-158, 2005, Traité des Sciences et Techniques de l'Information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure du Aha. De la fulgurance comme une percolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créer, jouer, échanger, expériences de réseaux. H2PTM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.59-76, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relevance of percolation theory to the acquisition of human skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IIIS Editor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EISTA 2004. Volume II: Education and Training Systems, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIIS Editor, pp.391-395, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les désarrois des &amp;quot;Maîtres du sens&amp;quot; à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias. Créer du sens à l'ère numérique. H2PTM'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.17-34, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation de représentation. Dispositif de co-production sémantique pour l’écriture de traces audiovisuelles respectueuses du fait théâtral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias : nouvelles écritures, nouveaux langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.184-203, 2001, 2-7462-0341-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of visual form perception. Experimental research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias : nouvelles écritures, nouveaux langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.351-362, 2001, 2-7462-0341-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04460683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formats de scénarios : méthodes et outils pour l’écriture interactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias et internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.159-183, 1999, 2-7462-0061-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de déclinaison polyptyque pour la convergence du processus de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les autoroutes de l’information. Un produit de la convergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université du Québec, pp.277-298, 1995, 2-7605-0806-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la conception des hyperdocuments narratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Arts de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, pp.43-63, 1994, 0760 5641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d’études – bilan du projet ANR Mémomines (ANR-16-CE38-0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum DocNum - présentation des textes et commentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de fin du projet ANR MémoMines. Conservation numérique de patrimoines culturels en voie de disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR, Agence Nationale de la Recherche. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armer chacun dans la guerre de l'information. Etat d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Spillebout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assemblée Nationale, Commission des affaires culturelles et de l'éducation. 2023, 106 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet 2013-2015 « Design for all et contenus culturels : évaluation de dispositifs de médiation visuelle pour tous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dalbavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gellereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille 3. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOMMA: Museum MOtion & Mood MApping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Meyer-Chemenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Mons (UMONS). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scénistique: méthodologie pour la conception de documents en media multiples suivant une approche qualité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris VIII Vincennes-Saint Denis, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00660099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet ANR Mémomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Trémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien en reviviscence stimulée du pianiste Thomas Taquet lors d'une répétition de l'Ensemble Vocal Michel Piquemal (EVMP), Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01883368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien en reviviscence stimulée du chef de choeur lors d'une répétition de l'Ensemble Vocal Michel Piquemal (EVMP), Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution Projet Blue-Bot #1 : Table ronde introductive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deledicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Bellegarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Detève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REMIND : entretiens en reviviscence ou rappel stimulé, description de la méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01899947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien en rappel stimulé de chanteurs lors d'une répétition de l'Ensemble Vocal Michel Piquemal (EVMP), Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId337"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Leleu-Merviel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien à la culture renouvelé par les mobilités informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1 | 2ème semestre), pp.183-221. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.7651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer la vie des laboratoires. Le cas de DeVisu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.14350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceci n’est pas une « Organisation » : quelle épistémologie pour le bazaar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La communication des organisations en contexte de numérisation généralisée au prisme des disciplines et des épistémologies, Vol. 20 (1), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.201.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nudge comme incitation aux mobilités alternatives, une analyse technopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lissarrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1 | 2ème semestre), pp.69-109. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.7394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intrapreneuriat à l’interpreneuriat : mise en tension informationnelle entre sécurité et transversalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.11-28. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.192.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience pédagogique d’individualisation de parcours : retour d’expérience des étudiants sur les Modules Polytechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.63-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infologie et design informationnel. Une cartographie du domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tablette au musée versus le musée dans la tablette : promenade virtuelle, visite augmentée ou jeu sérieux patrimonial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.105-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la trace mémorielle à sa médiatisation : l’exemple du parcours patrimonial évolutif de la Fosse d’Arenberg à Wallers (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.69-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signifiance canalisée par l'horizon de pertinence, des saisies aux agrégats via les données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.107-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet captivant et apaisant de la médiation par tablette au musée : mesures physiologiques et motivationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sparrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Études de communication. langages, information, médiations, 46, pp.87-108. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.6565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée pour tous : un dispositif de découverte dans les murs et son évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.115-139. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures féminines des sciences de l’information et de la documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité des musées : de la conception pour les enfants sourds au design for all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Kounakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Handicap et Communication, 36, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Kounakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces, information et construits de sens. 65 Déploiement de la trace visuelle de la rétention indicielle à l’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (1), pp.65-88. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2013.1086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséo : un visio-guide interactif à l'épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Kounakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (2), pp.25-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification des JT français contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1(7)), pp.107-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montages culinaires, la partition du légume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 164, pp.53-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’infra-conceptuel à des données à horizon de pertinence focalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.171-184. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et confiance au secours de la refonte du système d'information d'une entreprise de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Piloter l'entreprise à l'ère du numérique, 6 (4), pp.77 - 110. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.6.4.77-110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission de la mémoire de la Shoah : une médiation scénique de restitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (2), pp.53-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QUALITY AWARENESS APPROACH FOR THE INDUSTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (3), pp.779-784. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060517-3-FR-2903.00383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECTS OF COGNITIVELY DESIGNED HOME PAGES WITH READER'S PRIOR KNOWLEDGE ON THE WEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Anceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Information Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (1), pp.849-854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la numérisation et de la mise en réseau sur le concept de document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a quality-led multimedia approach for interpersonal communication training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Multimedia and Hypermedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (2), pp.185-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Script creation for the design of lesson plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viéville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (1), pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la navigation à la scénation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (3), pp.97-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles écritures de théâtre Le texte est tout le problème…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nouvelles écritures, 5 (1-2), pp.33-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et place du non-verbal dans la rationalisation des projets multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18, pp.481-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de création en multimédia : marier l'expérience de l'audiovisuel et la rigueur de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue CIRCAV (Centre interdisciplinaire de recherche sur la communication audio-visuelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.31 à 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’évaluation en multimédia : vers un espace de classification des procédés d’interactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15, pp.143-163. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.2194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une classification des procédés d'interactivité par niveaux corrélés aux données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale Hypertextes Hypermédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1 (2-3-4), pp.367-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle de programme pour la conception de document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1 (1), p. 79 à 101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration optique d’une maquette synthétique dans une scène réelle filmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tréherne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de CFAO et d'informatique graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 11 (5), pp.567-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habillage de surfaces bi-paramétriques à l’aide de textures planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de CFAO et d'informatique graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (5), pp.499-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habillage de surfaces 3D quelconques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de CFAO et d'Infographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 7 (4), pp.419-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation de déformations pour l’animation en synthèse d’images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de CFAO et d'Infographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 1 (3), pp.75-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LivXD et inclusion : designer les émotions, entre approches scientifiques et pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Meet UX-IA. Les émotions sont-elles des données comme les autres ? Enjeux de la coopération entre les équipes créatives et les IA génératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabCom Meet UX, Apr 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil et analyse des besoins et des attentes des étudiants : quelle formation souhaitent-ils pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 14 : Digitalisation des pratiques en éducation : risques, valeurs et opportunités,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Bonfils; Emilie Remond; Mariam Gawish; Luc Massou, Oct 2024, Caire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueillir l’expérience par projection métaphorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'expérience : un enjeu pour les SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LERASS, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des attentes d’hybridation à l’ère post-covid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International TICEMED 13 - Hybridation des formations : de la continuité à l’innovation pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imsic (Université de Toulon et Aix Marseille Universités); Crem (Université de Lorraine); Département de Communication, Médias, Culture, (Université Panteion); Association internationale Ticemed, Oct 2022, Athènes (Université Panteion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques et stratégies de publication et valorisation des travaux SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence hypermédiatique du témoin disparu. Une expérimentation auprès des visiteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valenciennes (Nord), France. pp.235-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction sonore comme dispositif muséal immersif : le cas du parcours sonore à destination du jeune public au Musée National de la Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel et naturel à l'ère post-numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur des Arts et Métiers de Tataouine, Nov 2023, Tataouine, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse croisée des perceptions sur l’approche par compétences. Le cas des licences professionnelles préludisées à l’Université Polytechnique Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égalité(s) vers et dans l'enseignement supérieur - Égalisup - Colloque International, 2ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CREAD, Jul 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer la vie avec Ben le koala : du design for all au design du care. Le cas des enfants avec TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Taisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H2PTM'23, Oct 2023, Valenciennes, France. pp.304-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de la tromperie, du faux, du mensonge et de la manipulation dans les médiations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Arcanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRILCQ, Université du Québec à Montréal, Nov 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA est-elle un recours ou une menace pour l’éducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée internationale de l’IA en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARLANCO Université IBN ZOHR Agadir, Mar 2023, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et évaluation de l’expérience, des méthodes pour recueillir l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CERIC-LERASS, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du numérique pour la préservation, la valorisation et la transmission du patrimoine minier des Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un patrimoine pour l'avenir, une science pour le patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation des sciences du patrimoine, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience médiatique, design de dispositifs et saisie de l’expérience par les traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Perception, Représentations, Image, Son, Musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PRISM, May 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces et tracés des émotions et ressentis dans les espaces numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études La circulation des émotions et des affects dans les réseaux sociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CIMEOS, Dec 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se parler malgré la mort. Infollusions spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires ARCANES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRILCQ, Université du Québec à Montréal, Nov 2022, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémomines. Conversion de traces mémorielles en médiations numériques : le cas de la mémoire minière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Numérique et patrimoine. Enjeux et questions actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de la recherche (ANR); Joint Programming Initiative on Cultural Heritage (JPI CH), Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte les conceptualisations de la musique pour sa préservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « ANTONY : Préservation collaborative pour la musique avec électronique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le numérique élargit et diversifie les publics de la culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique interdisciplinaire « Les publics de la culture à l’ère du numérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FABrICC, Université de Poitiers, Dec 2021, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on outiller l’imaginaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Imagination, imaginaire et images des (big) data »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lille, Jan 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques jalons et repères dans la numérisation des patrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « SFR Numérique et Patrimoine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Louvre Lens, Oct 2019, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et publication des sciences : débats autour de l’objet livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Symposium sur la Communication et la Publication des Sciences (SCPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Djerba, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet MémoMines : préservation du patrimoine minier du Nord de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Le corpus audiovisuel : Quelles approches ? Quels usages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arenberg Creative Mine. Un projet, un lieu, un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonio tra materiale e immateriale traccia/simbolo/trasmissione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Firenze, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper Heritage. Numérique et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIS6, HyperHeritage International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arenberg Creative Mine, l’expérience d’un site de transfert de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Expérience »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire IMSIC, Apr 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d’Yves Jeanneret : une chasse et une traque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Au carrefour des sciences. Une journée autour d’Yves Jeanneret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Nationales Paris (site de Pierrefitte sur Seine), Mar 2017, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperHeritage as UXD – User eXperience Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIS4, HyperHeritage International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jenin, Palestinian Territories</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluri-, inter- et transdisciplinarité : comme la tarte Tatin ou le tournedos Rossini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de marketing, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tablette au musée ou le musée dans la tablette : promenade virtuelle versus visite augmentée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces, qualité de vie et situations de handicaps, Journée d’échanges consacrée aux situations de handicaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESHS Nord de France, Apr 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYM: Toward a New Tool in User's Mood Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmoVis 2016, ACM IUI 2016 Workshop on Emotion and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Sonoma, United States. pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation Du Workflow Audiovisuel, Quel Impact Sur Le Spectateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYM: Toward a New Tool in User's Mood Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmoVis 2016, ACM IUI 2016 Workshop on Emotion and Visualization, Sonoma, CA, USA, March 10, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, SONOMA, United States. pp.23-28, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp10304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lictions et sens dans l’expérience muséale : capter le bricolage du réel pour faire corps avec le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sémiotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Luxembourg, Luxembourg. pp.71-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablettes au musée : promenade virtuelle ou visite augmentée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectateur, un promeneur augmenté, Journées GIS H2H-Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAM Paris, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible needle, digital haystack: tangible interfaces for reusing media content organized by similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Brouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2014 - 8th International Conference on Tangible, Embedded and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Munich, Germany. pp.37-38, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2540930.2540983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerner les besoins informationnels des populations africaines concernant le sida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidik Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAIS/ACSI 2007 35ème congrès annuel de l’Association Canadienne des Sciences de l’Information, Partage de l’information dans un monde fragmenté. Franchir les frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Canadienne des Sciences de l’Information, May 2007, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29173/cais196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre et évaluation d’une médiation numérique accessible aux enfants sourds au Musée du Quai Branly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTP Visual Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jan 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations numériques dans les parcours muséographiques et impacts sur les publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About multiculturalism in terms of informational aspects, views and glances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus informationnel et faire-sens visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTP Visual Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, May 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces, information et construits de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIA – Atelier « Traces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizon of relevance in the informational process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO EPICIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes au développement du journalisme en ligne en Afrique sub-saharienne : cas du Burkina Faso, de la Côte d’Ivoire et du Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidik Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Bruxelles, Belgique. pp.207-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique subsaharienne : les implications de l’arrivée de la télémédecine dans les systèmes de santé nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidik Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS’2010, 78ème colloque international ACFAS, « Mutations des systèmes de santé et Communication entre organisations, professionnels, patients et Société civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2010, Montréal, Canada. pp.83-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une appréhension de l’information qui n’élude pas la question du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les instruments d’organisation des connaissances à l’ère du Web sémantique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO France – International Society for Knowledge Organisation, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations universitaires françaises et métiers de l’audiovisuel : licences et masters professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPNEF-AV – Commission Paritaire Nationale Emploi-Formation, audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Intelligence and Interoperability for an Open Source E- learning Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souâd El Harrassi Carpon El Harrassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International conference on Information Systems and Economic Intelligence (SIIE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sousse, Tunisia. pp.374-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessin technique et émergence de sens. Apport de la complexité dans une médiation d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité’2010, 2ème colloque international francophone sur la complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens aux interstices, émergence de reliances complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone "Complexité 2010"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lille, France. http://www.trigone.univ-lille1.fr/complexite2010/programme/B2.4-T_Leleu.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et activités : courses poursuites cinématographiques et conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rusinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janick Naveteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Ergonomie et Informatique Avancee Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Biarritz, France. pp.52-58, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868650.1868659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles : lieux et moments de partage au gré du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Famille, lieu de solidarité &amp; lien social »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palais des Congrès de Paris, Mar 2009, Paris, France. pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypermédias et art numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM’09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information et Communication. Aujourd’hui, demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale des assises des Sciences de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des Sciences et de l’Industrie de Paris, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communauté des SIC face aux enjeux institutionnels actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Mar 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ch’tis confortent la prédominance de la situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La communication situationnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice, May 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information crée-t-elle de l’intelligence ou l’inverse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIIE’2008, Systèmes d’Information et Intelligence Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle contribution des TIC à la démocratisation des pays en développement ? Exemple de l’Afrique de l’Ouest francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidik Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2007, Challenges and Uses of ICT. Media and information diffusion: towards an open society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Athènes, Grèce. pp.388-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi je persiste à ignorer la sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les pratiques sémiotiques en communication »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dijon, Jun 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche à la réalisation…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Les services à la personne : participer autrement à l’émergence d’une économie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du Sida sur les changements des pratiques médiatiques en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidik Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2007, Challenges and Uses of ICT. Media and information diffusion: towards an open society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Athènes, Greece. pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montages culinaires…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIAC 2007, Biennale Internationale des Arts Culinaires, Forum « Les voies du goût »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC, diasporas africaines et participation à la vie démocratique dans les pays d’origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seidik Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2007, Challenges and Uses of ICT. Media and information diffusion: towards an open society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Athènes, Grèce. pp.382-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimenter l’ingénieur d’aujourd’hui : dépositaire du génie, maître du processus, garant de la qualité, passeur de créativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International « Formation, recherche et métiers des Technologies de l’Information et de la Communication »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception Cognitive De Plan De Site Correlee a La Connaissance Prealable Des Lecteurs Pour La Recherche D'Informations Sur Le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shazia Mughal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 Canadian Conference on Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Ottawa, Canada. pp.1367-1371, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE.2006.277400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historien Jacques Cassar au plus près de la vraie Camille Claudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Jacques Cassar et Camille Claudel, histoire d’une découverte »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris 8, Nov 2006, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does technology transform dialog ? Transposing face-to-face interviews into e-mail interviews in qualitative investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA 2005, World Conference on Educational Multimedia, Hypermedia &amp; Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Montréal, Canada. pp.858-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La solidarité numérique internationale : quelle coopération pour quels projets concrets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Net 2005 « L’économie de la connaissance : nouveau moteur de la compétitivité et de l’emploi ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lille Grand Palais, Dec 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study on the recall of site map of home pages on the World Wide Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shazia Yasin Mughal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Anceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th WSEAS Int. Conf. on Applied Informatics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Malta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies d’apprentissage : exercer l’intelligence émotionnelle des professionnels grâce à la fiction numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International « La recherche en multimédia et son impact sur le processus d’apprentissage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poser le cadre : une référence visible, lisible, sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Forum « Viewing and Vision. Sharing progress in vision »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering Emotional Intelligence in using a Multimedia-Based Fiction: New Strategies for Professional Skills Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ED-MEDIA 2003, World Conference on Educational Multimedia, Hypermedia &amp; Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Honolulu, United States. pp.3271-3274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the user-learning, for better or for worse ? A reflection on the existing training framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-ITHET 2003, 4th International Conference on Information Technology Based Higher Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2003, Marrakech, Morocco. pp.726-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUE POURRAIT ATTENDRE L'USAGER DES DOCUMENTS VIRTUELS PERSONNALISABLES ? UNE TENTATIVE D'APPROCHE TERMINOLOGIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DVP 2002, Documents Virtuels Personnalisables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Brest, France. pp.157-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment résoudre la paradoxale équation de la qualité en production ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes rencontres de la CST (Commission Supérieure Technique de l'audiovisuel) « Objectif qualité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum des Images de Paris, Mar 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Pedagogic Scenarios to Optimize Pluri-Media Resources: The Contribution of the Scenistic Approach to Designing Skills-Based Learning Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITE 2002, Society for Information Technology and Teacher Education International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Nashville, United States. pp.964-968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scenistic approach to designing personalized second language learning tracks : a quality-based method to SLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Crevits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2002, Creating Virtual Language Learning Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Davis, United States. pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Skills Training for Social and Behavioral Competence: A Corporate Case Study in using a Fictional Video Script for interactive &amp;quot;learning by viewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-LEARN 2002, World Conference on E-Learning in Corporate, Government, Healthcare, &amp; Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montréal, Canada. pp.561-566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de création de documents multimédia. Présentation de la scénistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes rencontres de la CST (Commission Supérieure Technique de l'audiovisuel) « Objectif qualité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum des Images de Paris, Mar 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCRIPTING A LESSON: A METHOD TO ASSIST THE DESIGNING OF PERSONALIZED LEARNING ENVIRONMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITE 2001, Society for Information Technology and Teacher Education International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Orlando, United States. pp.1111-1116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche holistique en recherche d'information contextuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NîmesTIC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier volonté de créativité et obligations industrielles de qualité : exigence réaliste ou utopie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Métiers émergents liés aux TIC »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Charles de Gaulle Lille 3, Apr 2001, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie par le projet en nouvelles images : écritures, techniques et créations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel Gens d’Images : « À la frontière de l’image fixe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts de Valenciennes, Mar 2001, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tagging the interactive quality of Learning Objects in CALL: the role of metadata in assessing multimedia for educational purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCI 2000, 4th World Multiconference on Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Orlando, United States. pp.456-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art dans l’œuvre d’art : l’expression dans les lieux de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Internationales « Arts, Sciences et Technologies »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New learning at school : an evaluation of pupils’ needs and demands with the Concept Engineering Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vieville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Conference on open learning and distance education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la correction et la prévention des erreurs méthodologiques dans le cycle de vie d'applications multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO-IA'98, Ergonomie et Informatique Avancée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France. p. 59 à 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la conception en multimédia : organisation du processus de coproduction contre suprématie de la liberté créatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Coproduction de la qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Toulouse, France. p. 185 à 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'art dans le contexte professionnel de l'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Symposium International L'Ingénieur et l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Techniques de pointe pour la valorisation du patrimoine : le concept de visite guidée virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondes réels et virtuels 92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Montpellier, France. pp.279-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynastique : vers une nouvelle approche du concept système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mambueni Mayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Cyndinics 92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1992, Nice, France. pp.283-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About separating spatial and temporal criteria for synthesis of motion in computer animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Eurographic's 1986</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1986, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la résolution analogique de l'écoulement de chaleur en régime transitoire à travers une paroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès I.A.S.T.E.D. AI'83</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASTED, Mar 1983, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of polynomial basis for descriptions of continuous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès I.A.S.T.E.D. MECO'82</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASTED, Sep 1982, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of invariant functions to continuous non-linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Zambettakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès I.A.S.T.E.D. AMS' 82</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASTED, Jul 1982, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of modelling and simulation to analysis and synthesis of non linear processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Identification and Control, 1st I.A.S.T.E.D. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASTED, Feb 1981, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme-trace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Galinon-Mélénec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 387 p., 2021, 978-2-271-13298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Homme-trace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Galinon-Mélénec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. 2021, 9782271132987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From UXD to LivXD. Living eXperience Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE - Wiley, 2019, 9781786304155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informational Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd, 278 p., 2018, 9781786302472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'UXD au LivXD. Design des expériences de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2018, 9781784055240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traque informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 234 p., 2017, Série Traces, 978-1-78405-292-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. 2014, 978-1784050078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en design. Processus de conception, écriture et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Boulekbache-Mazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 338 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectiver l’humain ? Volume 1 : Qualification, quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. Lavoisier, 250 p., 2008, 978-2-7462-1553-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création numérique : écritures – expériences interactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. Lavoisier, 297 p., 2005, 2-7462-1130-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception en communication. Méthodologie qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Hermès, 202 p., 1997, 2-86601-631-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des perceptions relatives à l’enseignement et aux activités pédagogiques mises à distance. Le cas des licences professionnelles préludisées à l’Université Polytechnique Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Marescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Lorraine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation des formations : innovation ou continuité pédagogique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction sonore comme dispositif muséal immersif : le cas du parcours sonore à destination du jeune public au Musée National de la Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Production. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europia Production, 2024, 979-10-90094-70-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de mineurs, de témoignages en médiations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Université de Lorraine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Témoignage, mémoire et histoire. Mélanges offerts à Jacques Walter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.301-318, 2023, 978-2-38451-020-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pastille culinaire comme motivation à l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sensible, passion sémiotique en communication. Dialogues avec Jean-Jacques Boutaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.183-193, 2022, 978-2-36441-446-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver, valoriser et transmettre le patrimoine minier des Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrard, Louise; Farge, Odile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus audiovisuels. Quelles approches ? Quels usages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition des Archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-112, 2022, Plidam, 978-2-8130-0379-9. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du tracé musical à la trace d’expérience musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme-trace : La trace, du sensible au social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Edition, pp.17-62, 2021, 978-2-271-13298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse critique des traces de parcours oculaires restituées par l'outil d'eye-tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Ben Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Trémeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS EDITIONS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme-trace. La trace, du sensible au social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome V, CNRS EDITIONS, pp.93-124, 2021, Série L'Homme-trace, 978-2-271-13298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From UXD (User eXperience Design) to LivXD (Living eXperience Design) : Towards the concept of experiences of life and their design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From UXD to LivXD. Living eXperience Design.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE - Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-26, 2019, 9781786304155. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119612254.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beyaert-Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des recherches en sciences de l’information et de la communication, publié par la Conférence des directeurs d’équipes en SIC (DirSic), pp. 143-154.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’UXD (User eXperience Design) au LivXD (Living eXperience design) : vers le concept d’expériences de vie et leur design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’UXD au LivXD. Design des expériences de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.9-32, 2018, 978-1-78405-524-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body-tracking : la traque du corps, des saisies aux traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des traces du corps au corps-trace. Tome 4 de la série L’Homme-Trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.69-84, 2017, 978-2-271-11417-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la trace d’interaction à la communication numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inscriptions corporelles et techniques. Tome 3 de la série L’Homme-Trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-229, 2015, 978-2-271-08324-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans d’hypertexte, du livre fragmenté à l’humain traçant-tracé hyperdocumenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les objets hypertextuels. Pratiques et usages hypermédiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.53-76, 2015, 978-1-78405-096-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la multiculturalité en termes de divergence de points de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils, Philippe Dumas, Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE &amp; multiculturalités. Usages, publics et dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, PUN - Editions Universitaires de Lorraine, pp.19-28, 2015, Questions de communication. Série actes 29, 978-2-8143-0264-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pattern, médiateur du faire-sens visuel. Une approche par les images bistables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A perte de vue. Les nouveaux paradigmes du visuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du réel, pp.313-326, 2015, 978-2-84066-505-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Information Construing : Bistability as a Revealer of Mediating Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theories of Information, Communication and Knowledge: A Multidisciplinary Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.237-265, 2014, 9789400769724. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6973-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarizing CADastre Exquisse: A Crossover between Snoezeling in Hospitals/Domes, and Authoring/Experiencing Soundful Comic Strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sabato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MultiMedia Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8326, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-33, 2014, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04117-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarizing Metropolitan Views: FlanoGraphing the Urban Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Anne Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Frisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MultiMedia Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8326, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-21, 2014, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04117-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario littéraire, partition scénique ou programme dramatique : où va le texte théâtral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature théâtrale entre le livre et la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L’entretemps, pp.93-110, 2013, 978-2-35539-166-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design comme espace infocommunicationnel de représentation du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Mugur-Schächter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en design. Processus de conception, écriture et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.17-30, 2013, 978-1-78405-007-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some revisions on the concept of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1-32, 2010, 978-1-84821-168-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinamica della relazione tra la città e l’abitante : elaborazione del modello sistemico del processo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verso un disegno urbano sostenibile (vers un dessein urbain durable)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Nicola Longobardi Editore, pp.93-110, 2008, 978-88-8090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques révisions du concept d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problématiques émergentes dans les sciences de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.25-56, 2008, Traité des sciences et techniques de l'information, 978-2-7462-2110-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode EBAHIE : écoute des besoins et attentes et leur hiérarchisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectiver l’humain ? Volume 1. Qualification, quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.67-95, 2008, 978-2-7462-1553-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et mesure en sciences humaines. Exigence réaliste ou utopie scientiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectiver l’humain ? Volume 1. Qualification, quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.15-29, 2008, 978-2-7462-1553-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sens comme une attraction lictionnelle entre fragments rhapsodiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camille Claudel. De la vie à l’œuvre, regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.139-152, 2008, 978-2-296-05787-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EBAHIE comme outil d’aide à la décision pour le Musée de l’Espace de Kourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vieville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectiver l’humain ? Volume 1. Qualification, quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 2008, 978-2-7462-1553-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence en jeu : en quête de l'autre dans les hypermédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborer, échanger, inventer, expériences de réseaux. H2PTM'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.123-135, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized Systems Validation in the Pharmaceutical Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shazia Yasin Mughal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Informatics in Healthcare and Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.23-34, 2006, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59140-982-3.ch004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation du document numérique d’acquisition de connaissances comme jeu de (re-)construction : rendre compte de l’expérience des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias. Créer, jouer, échanger : expériences en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.307-323, 2005, 2-7462-1244-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux essais d’écriture littéraire interactive. Entretiens comparés : Balpe, Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création numérique : écritures - expériences interactives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.289-294, 2005, 2-7462-1130-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurer la conception des documents numériques grâce à la scénistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création numérique : écritures - expériences interactives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.129-158, 2005, Traité des Sciences et Techniques de l'Information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure du Aha. De la fulgurance comme une percolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créer, jouer, échanger, expériences de réseaux. H2PTM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.59-76, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relevance of percolation theory to the acquisition of human skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IIIS Editor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EISTA 2004. Volume II: Education and Training Systems, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIIS Editor, pp.391-395, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les désarrois des &amp;quot;Maîtres du sens&amp;quot; à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias. Créer du sens à l'ère numérique. H2PTM'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.17-34, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation de représentation. Dispositif de co-production sémantique pour l’écriture de traces audiovisuelles respectueuses du fait théâtral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias : nouvelles écritures, nouveaux langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.184-203, 2001, 2-7462-0341-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of visual form perception. Experimental research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Malvache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias : nouvelles écritures, nouveaux langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.351-362, 2001, 2-7462-0341-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04460683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formats de scénarios : méthodes et outils pour l’écriture interactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias et internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.159-183, 1999, 2-7462-0061-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de déclinaison polyptyque pour la convergence du processus de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les autoroutes de l’information. Un produit de la convergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université du Québec, pp.277-298, 1995, 2-7605-0806-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la conception des hyperdocuments narratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Arts de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, pp.43-63, 1994, 0760 5641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d’études – bilan du projet ANR Mémomines (ANR-16-CE38-0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum DocNum - présentation des textes et commentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de fin du projet ANR MémoMines. Conservation numérique de patrimoines culturels en voie de disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR, Agence Nationale de la Recherche. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armer chacun dans la guerre de l'information. Etat d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Spillebout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assemblée Nationale, Commission des affaires culturelles et de l'éducation. 2023, 106 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet 2013-2015 « Design for all et contenus culturels : évaluation de dispositifs de médiation visuelle pour tous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bougenies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dalbavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gellereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille 3. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOMMA: Museum MOtion & Mood MApping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Delestage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Meyer-Chemenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Yvart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Mons (UMONS). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scénistique: méthodologie pour la conception de documents en media multiples suivant une approche qualité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris VIII Vincennes-Saint Denis, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00660099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet ANR Mémomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Trémeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien en rappel stimulé de chanteurs lors d'une répétition de l'Ensemble Vocal Michel Piquemal (EVMP), Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien en reviviscence stimulée du chef de choeur lors d'une répétition de l'Ensemble Vocal Michel Piquemal (EVMP), Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien en reviviscence stimulée du pianiste Thomas Taquet lors d'une répétition de l'Ensemble Vocal Michel Piquemal (EVMP), Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01883368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution Projet Blue-Bot #1 : Table ronde introductive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deledicq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Bellegarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Detève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REMIND : entretiens en reviviscence ou rappel stimulé, description de la méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01899947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId337"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105973v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14350" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210471v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lardeur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.7651" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Astier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lissarrague" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.7394" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028658v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.192.0011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marescot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bougenies" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540314v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510899v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sparrow" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6565" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184845v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Houriez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Houriez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.343" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QF2W23HV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.898" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03267045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houriez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houriez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Kounakou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2013.1086" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Useille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.420" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachimi Abba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.6.4.77-110" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-L0P31XSM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467744v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631621v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Hussain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00383" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vi&#233;ville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630082v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verclytte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laubin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2194" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526512v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guntz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tr&#233;herne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427875v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Zreik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629453v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629412v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596821v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982101v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mathieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525127v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Taisne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511888v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822013v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511901v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511878v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683720v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683649v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683723v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683725v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683667v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162706v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010628v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Yvart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194867v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp10304" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729992v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frisson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rocca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dutoit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Brouzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2540930.2540983" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194821v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seidik Abba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/cais196" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683742v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00841345v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683751v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683749v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648233v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648260v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#226;d El Harrassi Carpon El Harrassi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683752v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683753v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648266v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526508v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186226v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupuy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casiez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rusinek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868659" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648244v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683754v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683681v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683758v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683756v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683759v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683687v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683760v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659226v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683691v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659217v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683762v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659224v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194829v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Mughal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2006.277400" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683764v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683694v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186251v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Yasin Mughal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683765v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683701v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659240v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683704v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659245v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659249v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659254v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659265v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Crevits" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683769v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659270v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vieville" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683766v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659261v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659274v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03350596v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683770v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683713v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659487v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Laudati" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Boulekbache-Mazouz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659493v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526518v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526515v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659278v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659280v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659284v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mambueni Mayata" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659288v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leleu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659301v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Zambettakis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659294v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659304v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merviel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459010v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Galinon-M&#233;l&#233;nec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588384v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133512v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133517v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03230133v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588362v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459099v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588423v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588429v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588438v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588410v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801355v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504476v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210464v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826779v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466407v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813003799" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5703" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588452v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264839v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Ben Khaled" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tr&#233;meau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380013v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626119v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021769v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626144v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628692v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186078v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628702v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628668v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648218v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sabato" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Giraudet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delattre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desnos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-04117-9_3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04117-9_3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03274869v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6973-1_10" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648208v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacobs" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Jacobs" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-04117-9_2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04117-9_2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631595v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mugur-Sch&#228;chter" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659539v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631599v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659564v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659555v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695777v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631611v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659546v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659577v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466433v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouchez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631636v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-982-3.ch004" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659599v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mineur" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659620v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466434v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466430v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467742v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467743v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659640v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460683v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desombre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Malvache" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659644v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628740v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629387v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965820v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001099v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Augier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotte" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210700v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072759v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Spillebout" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01701631v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dalbavie" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780942v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Meyer-Chemenska" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660099v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03259552v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poulain" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Tr&#233;meau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01883368v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119091v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722779v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deledicq" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Bellegarde" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Det&#232;ve" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01899947v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119087v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210471v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubuis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lardeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.7651" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105973v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14350" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Astier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.201.0085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lissarrague" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.7394" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028658v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.192.0011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marescot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bougenies" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540314v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510899v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02450515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sparrow" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6565" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184845v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Houriez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Houriez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.343" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QF2W23HV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.898" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184857v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Kounakou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03267045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houriez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houriez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186080v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2013.1086" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Useille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.420" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachimi Abba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.6.4.77-110" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-L0P31XSM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467744v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631621v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Hussain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060517-3-FR-2903.00383" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194854v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vi&#233;ville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630082v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verclytte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laubin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2194" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491234v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526512v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guntz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tr&#233;herne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427875v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Zreik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629453v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629412v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596821v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511902v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mathieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525127v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Taisne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511888v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511898v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511893v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511901v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511878v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683720v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683723v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683721v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683653v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683659v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683649v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683725v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683730v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683667v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683735v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010628v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Yvart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162706v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194867v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp10304" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683740v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729992v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frisson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rocca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dutoit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Brouzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2540930.2540983" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194821v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seidik Abba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/cais196" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683742v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00841345v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683674v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683749v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683751v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683678v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648233v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648244v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683752v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648260v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#226;d El Harrassi Carpon El Harrassi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648266v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526508v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186226v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupuy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casiez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rusinek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868659" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683756v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683681v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683754v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683758v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683759v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683687v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659224v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683760v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659226v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683691v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659217v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683694v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194829v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Mughal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2006.277400" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683764v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659240v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683765v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186251v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Yasin Mughal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683701v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683704v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659249v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659245v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659261v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vieville" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683766v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659270v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659265v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Crevits" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659254v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683769v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659274v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03350596v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683770v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683713v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659487v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Laudati" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Boulekbache-Mazouz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659493v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526515v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526518v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659278v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659280v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659284v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mambueni Mayata" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659288v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leleu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659294v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659301v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Zambettakis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659304v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merviel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588384v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Galinon-M&#233;l&#233;nec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459010v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133512v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03230133v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133517v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588362v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459099v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588423v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588429v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588438v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588410v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504476v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801355v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210464v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826779v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466407v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813003799" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5703" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588452v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264839v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Ben Khaled" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tr&#233;meau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380013v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021769v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626119v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626144v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628668v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628692v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186078v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628702v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03274869v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6973-1_10" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648218v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sabato" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Giraudet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delattre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desnos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-04117-9_3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04117-9_3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648208v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacobs" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Jacobs" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-04117-9_2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04117-9_2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659539v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631595v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mugur-Sch&#228;chter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631599v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631611v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695777v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659564v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659555v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659546v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659577v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466433v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouchez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631636v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-982-3.ch004" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659599v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mineur" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659620v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466434v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466430v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467742v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467743v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659640v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460683v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desombre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Malvache" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659644v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628740v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629387v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965820v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001099v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Augier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotte" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210700v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072759v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Spillebout" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01701631v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dalbavie" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780942v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Meyer-Chemenska" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660099v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03259552v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poulain" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Tr&#233;meau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119087v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119091v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01883368v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722779v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deledicq" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Bellegarde" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Det&#232;ve" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01899947v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>