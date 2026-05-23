--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Leroy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy - DR CNRS - ISTEP - Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvie-leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3188-8802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157623092</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-5956-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (115)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-proxy investigations into the active tectonics of the Bokkoya strike-slip fault, southern Alboran Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Vidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Caroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 915, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2025.230922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle Exhumation and Post‐Rift Magmatism at an Oblique Magma‐Poor Continental Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam H Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (7), pp.e2024GL112069. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gl112069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of seismic reflection data from the Northern Hispaniola margin: Implications for the recent evolution of the Northern Caribbean Plate boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana Oliveira de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Granja-Bruña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 904, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2025.230714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05080892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal structure and magmatism of the Limpopo transform margin at the Southern Mozambique using wide-angle seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish C. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhikai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 243 (1), pp.ggaf285. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaf285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-échelon Rifting and Origin of the Volcanism in the Comoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (2), pp.e2024GC011576. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GC011576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribbean biodiversity shaped by subduction zone processes along the Lesser Antilles arch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leny Montheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydian Boschman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.900. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02828-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismotectonics and Crustal Structure in the Southern Dominican Republic Offshore Margin: Implications on the Tsunami Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Granja‐bruña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Gorosabel‐araus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U ten Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Muñoz‐martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rodríguez‐zurrunero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gc012092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phases of Magmatism and Tectonics Along the Madagascar‐Comoros Volcanic Chain, and Synchronous Changes in the Kinematics of the Lwandle and Somalia Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Rusquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (1), pp.e2024JB029488. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jb029488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04873621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enigmatic Deep‐Water Seafloor Depressions East of Tortue Island, Northern Haiti Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Oliveira de Sá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E D’acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (4), pp.e2024GC012089. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gc012089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism in the Comoros Archipelago, Madagascar, and the East African Rift: What is the link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (4), pp.774-796. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/ges02788.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 356 (S2), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Protracted Evolution of a Plate Boundary: Eastern Cuba Block and Old Bahamas Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana Oliveira de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (5), pp.e2023GC011230. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gc011230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-oceanic emplacement of the Comoros Archipelago through inherited fracture zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 882, pp.230348. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04604302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flow of the Mozambique channel: New data and predicted surface heat flow map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, pp.106723. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2024.106723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04431797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3‐D Seismic Tomographic Study of Spreading Structures and Smooth Seafloor Generated by Detachment Faulting—The Ultra‐Slow Spreading Southwest Indian Ridge at 64°30′E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam H Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy A Minshull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (9), pp.e2024JB029253. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jb029253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogue model of rift linkage and inversion with application to the Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dall’asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Denèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Geodynamics of continents and oceans - A tribute to Jean Aubouin, 356 (S2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary signatures of large earthquakes along the submerged Enriquillo–Plantain Garden transpressional plate boundary, northern Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia M Mchugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Seeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean P.S. Gulick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beatrice Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hornbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (10), pp.769-773. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G52258.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal Structure and Stratigraphy of the South Mozambique Margin to South Mozambique Ridge From Combined Wide‐Angle and Reflection Seismic and Drill Hole Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schnürle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. De‐clarens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (10), e2021EA001902 (28p.). </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021EA001902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene-to-Holocene volcano-tectonic activity on Mohéli Island (Comoros archipelago) constrained by new K Ar ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Rusquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 442, pp.107896. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The East-Mayotte new volcano in the Comoros Archipelago: structure and timing of magmatic phases inferred from seismic reflection data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South and East African Fracture Zones: a long lifespan since the breakup of Gondwana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J-C Ringenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 524 (1), pp.279 - 305. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP524-2022-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondwana break‐up controlled by tectonic inheritance and mantle plume activity: insights from Natal rift development (South Mozambique, Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ruffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (4), pp.290-304. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03602626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of the East African Rift System by Global Adaptive-Resolution Surface-Wave Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Korostelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapo Boschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (6), pp.e2021JB023570. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB023570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03747376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, TheMayotte seismo-volcanic crisis of 2018-2021 in the Comoros archipelago (Mozambique channel) / La crise sismo-volcanique de 2018-2021 deMayotte dans l’archipel des Comores (Canal duMozambique), 354 (S2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flow measurements in the Northern Mozambique Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day motion of the Arabian plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renier Viltres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigurjón Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Alothman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaozhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (3), pp.e2021TC007013. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021TC007013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across and along-strike crustal structure variations of the western Afar margin and adjacent plateau: Insights from receiver functions analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhakim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Doubre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 192, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03691300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Crustal Earthquakes in the March 2018 Sequence Along the Western Margin of Afar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro La Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Doubre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GC009614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Velocity Structure Along and Across the Ultraslow‐Spreading Southwest Indian Ridge at 64°30′E Showcases Flipping Detachment Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corbalán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nedimović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Louden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Grevemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (10), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB022177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Ambient Noise Imaging of a Quasi-Amagmatic Ultra-Slow Spreading Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamadhasan Mohamadian Sarvandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Kästle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapo Boschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (14), pp.2811. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13142811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Limpopo Magma-Rich Transform Margin, South Mozambique: 1. Insights From Deep-Structure Seismic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021TC006915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03594270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Structure of the North Natal Valley (Mozambique) Using Combined Wide‐Angle and Reflection Seismic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schnürle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moorcroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JB021171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate‐Boundary Kinematics of the Afrera Linkage Zone (Afar) From InSAR and Seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro La Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Doubre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (5), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020jb021387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Limpopo magma‐rich transform margin, South Mozambique – part 2: Implications for the Gondwana breakup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Revillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ruffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (12), pp.e2021TC006914. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021TC006914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03445510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphase Deformation and Strain Migration on the Septentrional‐Oriente Fault Zone in the Windward Passage, Northern Caribbean Plate Boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oliveira de Sá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (8), pp.e2021TC006802. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021TC006802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margin-to-Margin Seafloor Spreading in the Eastern Gulf of Aden: A 16 Ma-Long History of Deformation and Magmatism from Seismic Reflection, Gravity and Magnetic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Sloan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2021.707721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flow estimates offshore Haiti in the Caribbean plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lucazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (3), pp.179-186. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02932926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Variations in Crustal and Mantle Anisotropy Across the North American-Caribbean Boundary on Haiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Possee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Harmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rychert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal structure of the oceanic lithosphere at a melt‐starved ultra‐slow‐spreading mid‐ocean ridge: insights from 2‐D seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekeabino Momoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.e2019GC008540. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GC008540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep submarine landslide contribution to the 2010 Haiti earthquake tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Poupardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.2055-2065. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-20-2055-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03642010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Along-strike segmentation in the northern Caribbean plate boundary zone (Hispaniola sector): Tectonic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodríguez-Zurrunero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Granja-Bruña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muñoz-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. ten Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.228322. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2020.228322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphase Tectonic Evolution of Fore‐Arc Basin Related to STEP Fault as Revealed by Seismic Reflection Data From the Alboran Sea (W‐Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Teurquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Do Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (3), </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019TC005885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondwana breakup: messages from the North Natal Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aslanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schnürle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (3), pp.205-214. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/TER.12448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphase tectonic history of the Southern Peninsula, Haiti: from folding-and-thrusting to transpressive strike-slip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J.F. Wessels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ellouz-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio L Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 751, pp.125-149. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2018.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tectonics and Active Faulting of Haiti from Seismicity and Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Possee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Harmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rychert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (3), pp.1138-1155. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On spreading modes and magma supply at slow and ultraslow mid-ocean ridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bickert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekeabino Momoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 519, pp.223-233. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphase rifting and break-up of the central Mozambique margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Senkans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymi Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Despinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.412-433. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2018.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the local seismicity in western Hispaniola (Haiti) capable of imaging northern Caribbean subduction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.L. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/GES02083.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Gulf of Aden conjugate margins (Yemen-Somalia): Tectono-sedimentary and magmatism evolution in hybrid-type margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Nonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymi Castilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.100-123. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2018.11.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plume‐Induced Breakup of a Subducting Plate: Microcontinent Formation Without Cessation of the Subduction Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Beniest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Gerya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Ehlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (7), pp.3663-3675. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL081295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325347v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Sternai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 185, pp.1187-1209. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Lithospheric Discontinuities Beneath the Northern East African Rift Using S -to- P Receiver Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rychert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Harmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James O.S. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (10), pp.4048-4062. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plume-induced continental rifting and break-up in ultra-slow extension context: Insights from 3D numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Gerya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 746, pp.121-137. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afar triple junction triggered by plume-assisted bi-directional continental break-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Gerya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-33117-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Along-Axis Variations of Rift Width in a Coupled Lithosphere-Mantle System, Application to East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Gerya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (11), pp.5362 - 5370. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL077276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic basement roughness alongside magma-poor rifted margins: insight into initial seafloor spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nirrengarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 212 (2), pp.900 - 915. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggx439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal structure of western Hispaniola (Haiti) from a teleseismic receiver function study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 709, pp.9-19. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectono-sedimentary evolution of the eastern Gulf of Aden conjugate passive margins: Narrowness and asymmetry in oblique rifting context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Nonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhakim Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 721, pp.322-348. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03747383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-3-D Seismic Reflection Imaging and Wide-Angle Velocity Structure of Nearly Amagmatic Oceanic Lithosphere at the Ultraslow-Spreading Southwest Indian Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekeabino Momoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (12), pp.9511-9533. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JB014754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01828219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-uniform splitting of a single mantle plume by double cratonic roots: Insight into the origin of the central and southern East African Rift System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sierd Cloetingh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Gerya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (2), pp.125-134. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic link between transform and hyper-extended margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave A. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Huille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 465, pp.184-192. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-branch break-up systems by a single mantle plume: Insights from numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Beniest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (19), pp.9589-9597. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL074866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for magma entrapment below oceanic crust from deep seismic reflections in the western Somali basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Unternehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (6), pp.407-410. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G37747.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How transpressive is the northern Caribbean plate boundary?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (4), pp.1032-1046 </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015TC003996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The initiation of segmented buoyancy-driven melting during continental breakup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan J. Gallacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Harmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham J Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James O.S. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.13110. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms13110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor spreading event in western Gulf of Aden during the November 2010 -­‐ March 2011 period captured by regional seismic networks: Evidence for diking events and interactions with a nascent transform zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhakim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doubre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassim Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 205 (2), pp.1244-1266. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggw068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted continental rifting via plume-craton interaction: applications to Central East African rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Gerya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (2), pp.221-236. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gsf.2015.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Eocene-Early Miocene larger foraminifera from Dhofar (Oman) and Socotra Island (Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Serra-Kiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallardo-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.344. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-015-2243-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01306738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes of rifting in magma-rich settings: Tectono-magmatic evolution of Central Afar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereje Ayalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (issue 1), pp.2-38. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015TC003893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale thermal upwellings under the northern East African Rift from S travel time tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Civiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Goes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James O S Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Fishwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhakim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (10), pp.7395 - 7408. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JB013070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmatism at continental passive margins inferred from Ambient-Noise Phase-velocity in the Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Korostelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Weemstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapo Boschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1), pp.19-26 </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The northern Caribbean plate boundary in the Jamaica Passage: structure and seismic stratigraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 675, pp.209-226. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmatism on rift flanks: insights from Ambient-Noise Phase-velocity in Afar region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Korostelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Weemstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapo Boschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (7), pp.2179-2188. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL063259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual continental rift systems generated by plume-lithosphere interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Gerya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.388-392. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NGEO2401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper mantle structure of the southern Arabian margin: insights from teleseismic tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Korostelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhakim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapo Boschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (5), pp.1262-1278. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/GES01159.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and kinematics of the North America-Caribbean plate boundary offshore Hispaniola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ellouz-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (6), pp.467-478 </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental Break-up and the dynamics of rifting in back-arc basins : the Gulf of Lion margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Smit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (4), pp.662-679. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014TC003570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01123527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple mantle upwellings in the transition zone beneath the northern East-African Rift system from relative P-wawe travel-time tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Civiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James O.S. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Goes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Fishwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhakim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.2949- 2968. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GC005948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal and upper mantle structure beneath south-western margin of the Arabian Peninsula from teleseismic tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Korostelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Basuyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhakim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-40. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GC005316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal structure of the Gulf of Aden southern margin: Evidence from receiver functions on Socotra Island (Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhakim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Korostelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2014.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uppermost mantle velocity from Pn tomography in the Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al-Lazki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Stork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/GES01052.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of thermal weakening and buoyancy forces on rift localization: Field evidences from the Gulf of Aden oblique rifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 607, pp.80-97. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00876910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New heat flow measurements in Oman and the thermal state of the Arabian Shield and Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lucazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 589, pp.77-89. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2012.12.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural control of basement denudation during rifting revealed by low-temperature (U-Th-Sm)/He thermochronology of the Socotra Island basement-Souhern Gulf of Aden margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Denèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 607, pp.17-31. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of structural inheritance in oblique rifting: insights from analogue models and application to the Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 607, pp.51-64. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-existing oblique transfer zones and transfer/transform relationships in continental margins: New insights from the southeastern Gulf of Aden, Socotra Island, Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 607, pp.32-50. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TECTO.2013.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal structure of the rifted volcanic margins and uplifted plateau of Western Yemen from receiver function analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhakim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 193, pp.1673-1690. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggt072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buoyancy and localizing properties of continental mantle lithosphere: Insights from thermomechanical models of the eastern Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (8), pp.2800-2817. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ggge.20179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paleogene pre-rift to syn-rift succession in the Dhofar margin (northeastern Gulf of Aden): Stratigraphy and depositional environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Serra-Kiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallardo-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 607, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of rifted continental margins and break-up evolution: insights from the South Atlantic, North Atlantic and Red Sea-Gulf of Aden conjugate margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webster Ueipass Mohriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication - Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 369, pp.1-40. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP369.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From rifting to oceanic spreading in the Gulf of Aden: a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.859-901. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-011-0475-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cryogenian arc formation and successive high-K calc-alkaline plutons of Socotra Island (Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Denèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.903-924. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-011-0476-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper mantle anisotropy of southeast Arabia passive margin [Gulf of Aden northern conjugate margin], Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al-Lazki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Ebinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Helffrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.925-934. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-011-0477-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-rift uplift of the Dhofar margin (Gulf of Aden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Beaurion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2010.00975.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crustal structure of the north-eastern Gulf of Aden continental margin: insights from wide-angle seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Unternehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 184 (2), pp.575 - 594. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04881.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic core complex development at the ultraslow spreading Mid-Cayman Spreading Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. W. Hayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. R. Grindlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Perfit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.Q0AG02, 21 PP. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GC003240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism, jump and propagation on the Sheba ridge, eastern Gulf of Aden: segmentation evolution and implications for oceanic accretion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 180 (2), pp.535-551. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04448.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00452873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-flow and hydrothermal circulation at the ocean-continent transition of the eastern gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.554-570. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental break-up history of a deep magma-poor margin based on seismic reflection data (northeastern Gulf of Aden margin, offshore Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 180 (2), pp.501-519. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04424.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of partial melting beneath a continental margin: case of Dhofar, in the Northeast Gulf of Aden (Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Basuyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al-Lazki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 180 (2), pp.520-534. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04438.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabia-Somalia plate kinematics, evolution of the Aden-Owen-Carlsberg triple junction, and opening of the Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al-Kathiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB006257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent off-axis volcanism in the eastern Gulf of Aden: Implications for plume-ridge interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Basuyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 293 (1-2), pp.140-153. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog models of oblique rifting in a cold lithosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (6), pp.TC6016. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010TC002671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted styles of rifting in the eastern Gulf of Aden: A combined wide-angle, multichannel seismic, and heat flow survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (7), pp.Q07004. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GC002963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse styles of submarine venting on the ultra-slow spreading Mid-Cayman Rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Honig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (32), pp.14020-14025. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1009205107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-rift volcanism and high heat-flow at the ocean-continent transition of the eastern Gul of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.285-292. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2009.00883.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent thermal activity at the Eastern Gulf of Aden after continental break-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and along-strike asymmetry of the passive margin in Socotra, eastern Gulf of Aden: Are they controlled by detachment faults?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.Q03007. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006gc001526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal geometry of the northeastern Gulf of Aden passive margin : localization of the deformation inferred from receiver function analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ebinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 168, pp.1247-1260. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03294.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault reactivation and rift localization : the northeastern Gulf of Aden margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004TC001747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and evolution of the eastern Gulf of Aden: insights from magnetic and gravity data (Encens-Sheba MD117 cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 165 (3), pp.786-803. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.02950.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and evolution of the eastern Gulf of Aden conjugate margins from seismic reflection data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 160, pp.869-890. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02524.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion and its implication for subsidence : a case from the Baiyun Sag, on the Northern Margin of the South China Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Xuelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 407/1-2, pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From rifting to spreading in the eastern Gulf of Aden : a geophysical survey of a young oceanic basin from margin to margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (4), pp.185-192. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2004.00550.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modelling of a mantle plume : the Plume head lithosphere interaction in the formation of the Oceanic LIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 206, pp.379-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le visage sous-marin de la Terre. Eléments de géodynamique océanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Collot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Lagabrielle, Sylvie Leroy. Commission de la Carte Géologique du Monde. CNRS, 49 p., 2005, 2-9517181-6-0 (papier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Continental Margins of the Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Nonn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Rifted Margins 2: Case Examples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.93-106, 2022, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119986959.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Fractures Network in the Basement of Socotra Island—Yemen by Using Remote Sensing and GIS Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Adris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Moheb-Al-Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waheed Al-Sarari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing the African Continent through Space, Part 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32 (3), pp.207-218, 2020, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-32930-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second track of the Réunion hotspot in the Mascarene Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Danišík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-4542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine landslides in the southern margin of the Alboran Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Vidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-14810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drift contrôlé par un système de failles décrochantes actives en mer d’Alboran :implications tectoniques, océanographiques et paléoclimatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Vidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and evolution of the Gonave microplate at the northern boundary of the Caribbean plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saspiturry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Smoker: Geophysical characterization of an ultraslow ridge system for sustainable resource management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Boddupalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Børge Arntsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Minshull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketil Hokstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated multi-proxy approach to characterize the southern part of the Al Idrissi strike-slip fault system, Alboran sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Vidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association des Sédimentologistes Français, 26-29 novembre 2024, Lille (France).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated multi-proxy approach to characterize the southern part of the Al Idrissi strike-slip fault system, Alboran sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Vidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), France. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal Structure of Continental Margin and Oceanic Basin at the Southern Mozambique Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhikai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dyment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age dating and triggering mechanisms of recent submarine landslides in the Alboran Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Frigola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Torcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halogens dissolved in interstitial water reveal the origin of migrating fluids in sediments of the Alboran Sea (western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagisa Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanisme et tectonique le long de l'archipel des Comores (Canal Nord Mozambique) : état d'avancement du projet ANR COYOTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East African Fracture Zones: a long lifespan since the breakup of Gondwana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ringenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienna, Austria. pp.EGU22-12463, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene Tectono-magmato-volcanic events recorded east of Mayotte - insights for the ongoing seismo-volcanic crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Le Lorrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF 2022 - XVIIIème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALBACORE oceanographic cruise: tectonic and sedimentary processes at distinct temporal and spatial scales in the Alboran Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic interactions within two recently discovered submarine volcanic fields: Implication for geodynamics in the Comoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuba's northern offshore: a witness to geodynamics evolution of the northern boundary of the Caribbean plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana Oliveira de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara La Fuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lepinay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Asembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of a new submarine volcano and magmatic phases to the East of Mayotte, in the Comoros Archipelago, Indian Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Depth Imaging of the new volcano in the East of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limpopo magma-rich transform margin (South Mozambique), implications for the Gondwana breakup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03519278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of recent volcanic and tectonic provinces along the Comoros archipelago (North Mozambique Channel) ─ Preliminary results of the SISMAORE oceanographic cruise (ANR-COYOTES project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet COYOTES (Comoros &amp; maYotte: vOlcanism, TEctonics and Seismicity) : Aide à la compréhension de la crise sismo-volcanique de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Africa Transform Margins: 180 Ma of Gondwana breakup from rift-drift to plate kinematic reactivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ringenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2021, San Fransisco (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limpopo magma-rich transform margin (South Mozambique), implications for the Gondwana breakup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution structurale du détroit du Passage du Vent à la frontière nord de la plaque Caraïbe : polyphasage et migration de la déformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana Oliveira de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Natal rift (South Mozambique, Africa): tectonic inheritance and magmatism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Vétel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2020 (AGU 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2020, Online, United States. pp.T028-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03222651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Cretaceous extension of Africa and South America: cause and consequences of the Late Aptian intraplate deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-13826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02539772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African Superplume Composition: Insight from the Mozambique Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Revillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ruffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geochemical Society, Jun 2020, En ligne, United States. pp.2196-2196, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2020.2196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02989232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Sternai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ringenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria. pp.5327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across-strike and along-strike asymmetry as an intrinsic characteristic of plume-induced continental rifting: Insights from 3D numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Gerya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria. pp.2676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphase evolution of continental rifting over active mantle upwelling: Spatial and temporal aspects of transition between wide and narrow rifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Gerya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria. pp.2670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sternai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Ringenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A./clerc, C. Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sternai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Ringenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-B. Bellhasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crust-mantle interactions and crustal deformations, some geological observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Sternai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faccenna Claudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01291510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogue models of oblique rifting: the role of structural inheritance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.eGU2013-12734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00853300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural inheritance, segmentation, and rift localization in the Gulf of Aden oblique rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-8575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00853597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique du rifting continental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gueydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France. p.137, n°312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00610089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental breakup history of poor magmatic margins from seismic reflection and analogue modeling (oriental Gulf of Aden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos Transactions of American Geophysical Union, Fall Meeting Suppl.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T31C-1836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean-continent transition and oceanic ridge structural evolution (eastern Gulf of Aden): Implications for rift to seafloor spreading processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.−o. Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos Transactions of American Geophysical Union, Fall Meeting Suppl.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T31C-1837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and segmentation of oblique rift in a cold lithosphere: Insights from analogue modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.EGU2009-9120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental break-up history of conjugate poor magmatic margins from seismic reflection (oriental Gulf of Aden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.EGU2009-8991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and when did a strong thinning occur in the Gulf of Aden? A discussion from field, geophysical data and analogue models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos Transactions of American Geophysical Union, Fall Meeting Suppl.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T23F-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental break-up history of a poor magnetic margin from seismic reflection (NE Gulf of Aden margin, offshore Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ribodeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geoscience Union General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.A-06792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00280092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie à 1/250000 de la plate-forme de Bretagne Sud : paléovallées quaternaires et structures du substratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00261083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and Tectonics of the Mid-Cayman Spreading Center (CAYVIC Cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercier-De Lépinay B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beslier M.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high magmatic budget of one SHEBA ridge segment : an End-member of the slow spreading processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a thermal anomaly in the Eastern Gulf of Aden.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Patriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-proxy evidence of activity of the Bokkoya fault system during the Last Glacial Maximum (LGM), Alboran sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia D Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Vidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne, Austria. 2026, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-18578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Heat flow data in the Jamaica and Windward Passages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Roest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-20868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Evolution of the Northern Caribbean Plate Boundary Insights from Seismic Reflection Data from the Northern Hispaniola Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana Oliveira de Sà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Granja-Bruña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Hydro-Mechanical modelling of the Larderello geothermal system, Tuscany, Italy: Emphasis on the role of tectonic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Do Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verlaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Heat Flow Distribution in the Westernmost Mediterranean Sea: Insights from the Albacore Cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismotectonics of the Oriente Transform Fault revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-20933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05127290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary fault activity of the southern part of the Al Idrissi strike-slip fault system, Alboran sea: an integrated multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Vidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05127789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enigmatic deep-water seafloor depressions east of Tortue Island, Northern Haiti margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana Oliveira de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmannuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 26 (4), pp.e2024GC012089, 2025, </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-14916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional crustal velocity structure of the north-eastern Gulf of Aden continental margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. 2024, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-3979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-D Seismic Tomographic Study of Spreading Structures and Smooth Seafloor Generated by Detachment Faulting – the Ultra-Slow Spreading Southwest Indian Ridge at 64˚30’E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Minshull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. 2024, </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles compilations et modélisations 2D des données gravimétriques et magnétiques autour de l'Archipel des Comores (projet ANR COYOTES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological, geophysical and geotechnical highlights of the southern part of the Al Idrissi strike-slip fault system from the Alboran sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Vidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna and online, Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemistry of marine sediment interstitial water in the Alboran Sea, western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagisa Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geological Society of Japan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">130th Annual Meeting of the Geological Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. , pp.G-P-31, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Heat Flow Measurements in the Alboran Sea, westernmost Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Vidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana Oliveira de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major volcanic events from Mohéli, Anjouan and Mayotte Island edification in the Comoros Archipelago at Northern Mozambique Channel inferred by seismic reflection data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna &amp; Online, Austria. , 2023, </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Septentrional Oriente strike-slip Fault Zone: polyphase deformation and fault strand switching in the Northern Caribbean plate boundary (Windward Passage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana Oliveira de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. 2021, </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal Structure across the Western Afar margin from the Uplifted Plateau to the Rift Axis using Receiver Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhakim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doubre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tectonic inventory of the greater Kenya Rift region investigated by 3D numerical models of plume-lithosphere interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Scheck-Wenderoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId677"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Leroy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy - DR CNRS - ISTEP - Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvie-leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3188-8802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157623092</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=yvURvm0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-5956-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (115)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of seismic reflection data from the Northern Hispaniola margin: Implications for the recent evolution of the Northern Caribbean Plate boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana Oliveira de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Granja-Bruña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 904, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2025.230714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05080892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle Exhumation and Post‐Rift Magmatism at an Oblique Magma‐Poor Continental Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam H Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (7), pp.e2024GL112069. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gl112069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-proxy investigations into the active tectonics of the Bokkoya strike-slip fault, southern Alboran Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Vidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Caroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 915, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2025.230922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal structure and magmatism of the Limpopo transform margin at the Southern Mozambique using wide-angle seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish C. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhikai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 243 (1), pp.ggaf285. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaf285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-échelon Rifting and Origin of the Volcanism in the Comoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (2), pp.e2024GC011576. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GC011576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismotectonics and Crustal Structure in the Southern Dominican Republic Offshore Margin: Implications on the Tsunami Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Granja‐bruña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Gorosabel‐araus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U ten Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Muñoz‐martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rodríguez‐zurrunero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gc012092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phases of Magmatism and Tectonics Along the Madagascar‐Comoros Volcanic Chain, and Synchronous Changes in the Kinematics of the Lwandle and Somalia Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Rusquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (1), pp.e2024JB029488. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jb029488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04873621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribbean biodiversity shaped by subduction zone processes along the Lesser Antilles arch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leny Montheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydian Boschman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.900. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02828-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enigmatic Deep‐Water Seafloor Depressions East of Tortue Island, Northern Haiti Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Oliveira de Sá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E D’acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (4), pp.e2024GC012089. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gc012089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism in the Comoros Archipelago, Madagascar, and the East African Rift: What is the link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (4), pp.774-796. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/ges02788.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3‐D Seismic Tomographic Study of Spreading Structures and Smooth Seafloor Generated by Detachment Faulting—The Ultra‐Slow Spreading Southwest Indian Ridge at 64°30′E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam H Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy A Minshull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (9), pp.e2024JB029253. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jb029253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogue model of rift linkage and inversion with application to the Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dall’asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Denèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Geodynamics of continents and oceans - A tribute to Jean Aubouin, 356 (S2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flow of the Mozambique channel: New data and predicted surface heat flow map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 162, pp.106723. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2024.106723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04431797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-oceanic emplacement of the Comoros Archipelago through inherited fracture zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 882, pp.230348. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04604302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Protracted Evolution of a Plate Boundary: Eastern Cuba Block and Old Bahamas Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana Oliveira de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (5), pp.e2023GC011230. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gc011230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 356 (S2), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary signatures of large earthquakes along the submerged Enriquillo–Plantain Garden transpressional plate boundary, northern Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia M Mchugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Seeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean P.S. Gulick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beatrice Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hornbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (10), pp.769-773. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G52258.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal Structure and Stratigraphy of the South Mozambique Margin to South Mozambique Ridge From Combined Wide‐Angle and Reflection Seismic and Drill Hole Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schnürle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. De‐clarens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (10), e2021EA001902 (28p.). </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021EA001902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene-to-Holocene volcano-tectonic activity on Mohéli Island (Comoros archipelago) constrained by new K Ar ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Rusquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 442, pp.107896. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The East-Mayotte new volcano in the Comoros Archipelago: structure and timing of magmatic phases inferred from seismic reflection data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondwana break‐up controlled by tectonic inheritance and mantle plume activity: insights from Natal rift development (South Mozambique, Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ruffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (4), pp.290-304. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03602626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South and East African Fracture Zones: a long lifespan since the breakup of Gondwana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J-C Ringenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 524 (1), pp.279 - 305. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP524-2022-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of the East African Rift System by Global Adaptive-Resolution Surface-Wave Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Korostelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapo Boschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (6), pp.e2021JB023570. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB023570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03747376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, TheMayotte seismo-volcanic crisis of 2018-2021 in the Comoros archipelago (Mozambique channel) / La crise sismo-volcanique de 2018-2021 deMayotte dans l’archipel des Comores (Canal duMozambique), 354 (S2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flow measurements in the Northern Mozambique Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across and along-strike crustal structure variations of the western Afar margin and adjacent plateau: Insights from receiver functions analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhakim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Doubre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 192, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03691300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day motion of the Arabian plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renier Viltres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigurjón Jónsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Alothman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaozhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (3), pp.e2021TC007013. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021TC007013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Ambient Noise Imaging of a Quasi-Amagmatic Ultra-Slow Spreading Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamadhasan Mohamadian Sarvandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Kästle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapo Boschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (14), pp.2811. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13142811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Crustal Earthquakes in the March 2018 Sequence Along the Western Margin of Afar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro La Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Doubre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GC009614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Velocity Structure Along and Across the Ultraslow‐Spreading Southwest Indian Ridge at 64°30′E Showcases Flipping Detachment Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corbalán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nedimović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Louden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Grevemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (10), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB022177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Limpopo Magma-Rich Transform Margin, South Mozambique: 1. Insights From Deep-Structure Seismic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021TC006915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03594270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Limpopo magma‐rich transform margin, South Mozambique – part 2: Implications for the Gondwana breakup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Revillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ruffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (12), pp.e2021TC006914. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021TC006914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03445510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Structure of the North Natal Valley (Mozambique) Using Combined Wide‐Angle and Reflection Seismic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schnürle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moorcroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JB021171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate‐Boundary Kinematics of the Afrera Linkage Zone (Afar) From InSAR and Seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro La Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Doubre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (5), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020jb021387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margin-to-Margin Seafloor Spreading in the Eastern Gulf of Aden: A 16 Ma-Long History of Deformation and Magmatism from Seismic Reflection, Gravity and Magnetic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Sloan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2021.707721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphase Deformation and Strain Migration on the Septentrional‐Oriente Fault Zone in the Windward Passage, Northern Caribbean Plate Boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oliveira de Sá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (8), pp.e2021TC006802. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021TC006802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Variations in Crustal and Mantle Anisotropy Across the North American-Caribbean Boundary on Haiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Possee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Harmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rychert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal structure of the oceanic lithosphere at a melt‐starved ultra‐slow‐spreading mid‐ocean ridge: insights from 2‐D seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekeabino Momoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.e2019GC008540. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GC008540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flow estimates offshore Haiti in the Caribbean plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lucazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (3), pp.179-186. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02932926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep submarine landslide contribution to the 2010 Haiti earthquake tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Poupardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.2055-2065. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-20-2055-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03642010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Along-strike segmentation in the northern Caribbean plate boundary zone (Hispaniola sector): Tectonic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodríguez-Zurrunero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Granja-Bruña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muñoz-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. ten Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.228322. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2020.228322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphase Tectonic Evolution of Fore‐Arc Basin Related to STEP Fault as Revealed by Seismic Reflection Data From the Alboran Sea (W‐Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Teurquety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Do Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (3), </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019TC005885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gondwana breakup: messages from the North Natal Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aslanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schnürle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (3), pp.205-214. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/TER.12448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tectonics and Active Faulting of Haiti from Seismicity and Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Possee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Harmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rychert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (3), pp.1138-1155. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphase tectonic history of the Southern Peninsula, Haiti: from folding-and-thrusting to transpressive strike-slip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J.F. Wessels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ellouz-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio L Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 751, pp.125-149. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2018.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On spreading modes and magma supply at slow and ultraslow mid-ocean ridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bickert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekeabino Momoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 519, pp.223-233. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphase rifting and break-up of the central Mozambique margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Senkans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymi Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Despinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.412-433. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2018.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the local seismicity in western Hispaniola (Haiti) capable of imaging northern Caribbean subduction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.L. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/GES02083.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Gulf of Aden conjugate margins (Yemen-Somalia): Tectono-sedimentary and magmatism evolution in hybrid-type margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Nonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lescanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymi Castilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.100-123. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2018.11.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plume‐Induced Breakup of a Subducting Plate: Microcontinent Formation Without Cessation of the Subduction Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Beniest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Gerya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Ehlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (7), pp.3663-3675. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL081295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325347v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Sternai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 185, pp.1187-1209. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Lithospheric Discontinuities Beneath the Northern East African Rift Using S -to- P Receiver Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rychert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Harmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James O.S. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (10), pp.4048-4062. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plume-induced continental rifting and break-up in ultra-slow extension context: Insights from 3D numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Gerya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 746, pp.121-137. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afar triple junction triggered by plume-assisted bi-directional continental break-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Gerya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-33117-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Along-Axis Variations of Rift Width in a Coupled Lithosphere-Mantle System, Application to East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Gerya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (11), pp.5362 - 5370. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GL077276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic basement roughness alongside magma-poor rifted margins: insight into initial seafloor spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nirrengarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 212 (2), pp.900 - 915. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggx439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal structure of western Hispaniola (Haiti) from a teleseismic receiver function study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 709, pp.9-19. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectono-sedimentary evolution of the eastern Gulf of Aden conjugate passive margins: Narrowness and asymmetry in oblique rifting context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Nonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhakim Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 721, pp.322-348. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03747383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-3-D Seismic Reflection Imaging and Wide-Angle Velocity Structure of Nearly Amagmatic Oceanic Lithosphere at the Ultraslow-Spreading Southwest Indian Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekeabino Momoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (12), pp.9511-9533. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JB014754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01828219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic link between transform and hyper-extended margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave A. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Huille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 465, pp.184-192. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-branch break-up systems by a single mantle plume: Insights from numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Beniest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (19), pp.9589-9597. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL074866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-uniform splitting of a single mantle plume by double cratonic roots: Insight into the origin of the central and southern East African Rift System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sierd Cloetingh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Gerya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (2), pp.125-134. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How transpressive is the northern Caribbean plate boundary?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (4), pp.1032-1046 </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015TC003996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted continental rifting via plume-craton interaction: applications to Central East African rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Gerya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (2), pp.221-236. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gsf.2015.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The initiation of segmented buoyancy-driven melting during continental breakup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan J. Gallacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Harmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham J Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James O.S. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.13110. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms13110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor spreading event in western Gulf of Aden during the November 2010 -­‐ March 2011 period captured by regional seismic networks: Evidence for diking events and interactions with a nascent transform zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhakim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doubre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassim Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 205 (2), pp.1244-1266. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggw068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for magma entrapment below oceanic crust from deep seismic reflections in the western Somali basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Unternehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (6), pp.407-410. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G37747.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Eocene-Early Miocene larger foraminifera from Dhofar (Oman) and Socotra Island (Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Serra-Kiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallardo-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.344. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-015-2243-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01306738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes of rifting in magma-rich settings: Tectono-magmatic evolution of Central Afar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereje Ayalew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (issue 1), pp.2-38. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015TC003893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale thermal upwellings under the northern East African Rift from S travel time tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Civiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Goes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James O S Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Fishwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhakim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (10), pp.7395 - 7408. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JB013070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmatism at continental passive margins inferred from Ambient-Noise Phase-velocity in the Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Korostelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Weemstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapo Boschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1), pp.19-26 </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The northern Caribbean plate boundary in the Jamaica Passage: structure and seismic stratigraphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 675, pp.209-226. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual continental rift systems generated by plume-lithosphere interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Gerya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.388-392. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NGEO2401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper mantle structure of the southern Arabian margin: insights from teleseismic tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Korostelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhakim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapo Boschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (5), pp.1262-1278. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/GES01159.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magmatism on rift flanks: insights from Ambient-Noise Phase-velocity in Afar region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Korostelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Weemstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapo Boschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (7), pp.2179-2188. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL063259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and kinematics of the North America-Caribbean plate boundary offshore Hispaniola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ellouz-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (6), pp.467-478 </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental Break-up and the dynamics of rifting in back-arc basins : the Gulf of Lion margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Smit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (4), pp.662-679. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014TC003570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01123527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple mantle upwellings in the transition zone beneath the northern East-African Rift system from relative P-wawe travel-time tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Civiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James O.S. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Goes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Fishwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhakim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.2949- 2968. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GC005948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal structure of the Gulf of Aden southern margin: Evidence from receiver functions on Socotra Island (Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhakim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Korostelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2014.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal and upper mantle structure beneath south-western margin of the Arabian Peninsula from teleseismic tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Korostelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Basuyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhakim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-40. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GC005316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uppermost mantle velocity from Pn tomography in the Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al-Lazki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Stork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/GES01052.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of thermal weakening and buoyancy forces on rift localization: Field evidences from the Gulf of Aden oblique rifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 607, pp.80-97. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00876910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New heat flow measurements in Oman and the thermal state of the Arabian Shield and Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lucazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mareschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Jorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 589, pp.77-89. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2012.12.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal structure of the rifted volcanic margins and uplifted plateau of Western Yemen from receiver function analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhakim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 193, pp.1673-1690. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggt072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-existing oblique transfer zones and transfer/transform relationships in continental margins: New insights from the southeastern Gulf of Aden, Socotra Island, Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 607, pp.32-50. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TECTO.2013.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural control of basement denudation during rifting revealed by low-temperature (U-Th-Sm)/He thermochronology of the Socotra Island basement-Souhern Gulf of Aden margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Denèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 607, pp.17-31. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of structural inheritance in oblique rifting: insights from analogue models and application to the Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 607, pp.51-64. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buoyancy and localizing properties of continental mantle lithosphere: Insights from thermomechanical models of the eastern Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (8), pp.2800-2817. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ggge.20179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paleogene pre-rift to syn-rift succession in the Dhofar margin (northeastern Gulf of Aden): Stratigraphy and depositional environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Serra-Kiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallardo-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 607, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of rifted continental margins and break-up evolution: insights from the South Atlantic, North Atlantic and Red Sea-Gulf of Aden conjugate margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webster Ueipass Mohriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication - Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 369, pp.1-40. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP369.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From rifting to oceanic spreading in the Gulf of Aden: a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.859-901. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-011-0475-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cryogenian arc formation and successive high-K calc-alkaline plutons of Socotra Island (Yemen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Denèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.903-924. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-011-0476-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper mantle anisotropy of southeast Arabia passive margin [Gulf of Aden northern conjugate margin], Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al-Lazki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Ebinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kendall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Helffrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.925-934. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-011-0477-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-rift uplift of the Dhofar margin (Gulf of Aden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Beaurion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.11-18. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2010.00975.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic core complex development at the ultraslow spreading Mid-Cayman Spreading Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. W. Hayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. R. Grindlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Perfit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.Q0AG02, 21 PP. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GC003240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crustal structure of the north-eastern Gulf of Aden continental margin: insights from wide-angle seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Unternehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 184 (2), pp.575 - 594. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04881.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental break-up history of a deep magma-poor margin based on seismic reflection data (northeastern Gulf of Aden margin, offshore Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 180 (2), pp.501-519. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04424.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of partial melting beneath a continental margin: case of Dhofar, in the Northeast Gulf of Aden (Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Basuyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al-Lazki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 180 (2), pp.520-534. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04438.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism, jump and propagation on the Sheba ridge, eastern Gulf of Aden: segmentation evolution and implications for oceanic accretion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 180 (2), pp.535-551. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04448.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00452873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat-flow and hydrothermal circulation at the ocean-continent transition of the eastern gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.554-570. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent off-axis volcanism in the eastern Gulf of Aden: Implications for plume-ridge interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Basuyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 293 (1-2), pp.140-153. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabia-Somalia plate kinematics, evolution of the Aden-Owen-Carlsberg triple junction, and opening of the Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al-Kathiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB006257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog models of oblique rifting in a cold lithosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (6), pp.TC6016. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010TC002671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted styles of rifting in the eastern Gulf of Aden: A combined wide-angle, multichannel seismic, and heat flow survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (7), pp.Q07004. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GC002963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse styles of submarine venting on the ultra-slow spreading Mid-Cayman Rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bowen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Honig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (32), pp.14020-14025. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1009205107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-rift volcanism and high heat-flow at the ocean-continent transition of the eastern Gul of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.285-292. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2009.00883.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent thermal activity at the Eastern Gulf of Aden after continental break-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and along-strike asymmetry of the passive margin in Socotra, eastern Gulf of Aden: Are they controlled by detachment faults?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.Q03007. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006gc001526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal geometry of the northeastern Gulf of Aden passive margin : localization of the deformation inferred from receiver function analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ebinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 168, pp.1247-1260. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03294.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault reactivation and rift localization : the northeastern Gulf of Aden margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004TC001747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and evolution of the eastern Gulf of Aden: insights from magnetic and gravity data (Encens-Sheba MD117 cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 165 (3), pp.786-803. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.02950.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion and its implication for subsidence : a case from the Baiyun Sag, on the Northern Margin of the South China Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Xuelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 407/1-2, pp.117-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and evolution of the eastern Gulf of Aden conjugate margins from seismic reflection data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 160, pp.869-890. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02524.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From rifting to spreading in the eastern Gulf of Aden : a geophysical survey of a young oceanic basin from margin to margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (4), pp.185-192. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2004.00550.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modelling of a mantle plume : the Plume head lithosphere interaction in the formation of the Oceanic LIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 206, pp.379-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le visage sous-marin de la Terre. Eléments de géodynamique océanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lagabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Collot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Lagabrielle, Sylvie Leroy. Commission de la Carte Géologique du Monde. CNRS, 49 p., 2005, 2-9517181-6-0 (papier)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Continental Margins of the Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Nonn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Rifted Margins 2: Case Examples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.93-106, 2022, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119986959.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Fractures Network in the Basement of Socotra Island—Yemen by Using Remote Sensing and GIS Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Adris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Moheb-Al-Deen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waheed Al-Sarari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing the African Continent through Space, Part 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32 (3), pp.207-218, 2020, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-32930-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second track of the Réunion hotspot in the Mascarene Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Danišík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-4542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine landslides in the southern margin of the Alboran Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Vidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-14810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and evolution of the Gonave microplate at the northern boundary of the Caribbean plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saspiturry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drift contrôlé par un système de failles décrochantes actives en mer d’Alboran :implications tectoniques, océanographiques et paléoclimatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Vidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Smoker: Geophysical characterization of an ultraslow ridge system for sustainable resource management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Boddupalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Børge Arntsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Minshull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketil Hokstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated multi-proxy approach to characterize the southern part of the Al Idrissi strike-slip fault system, Alboran sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Vidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association des Sédimentologistes Français, 26-29 novembre 2024, Lille (France).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated multi-proxy approach to characterize the southern part of the Al Idrissi strike-slip fault system, Alboran sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Vidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne (AUT), France. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal Structure of Continental Margin and Oceanic Basin at the Southern Mozambique Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhikai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dyment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age dating and triggering mechanisms of recent submarine landslides in the Alboran Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Frigola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Torcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halogens dissolved in interstitial water reveal the origin of migrating fluids in sediments of the Alboran Sea (western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagisa Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanisme et tectonique le long de l'archipel des Comores (Canal Nord Mozambique) : état d'avancement du projet ANR COYOTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene Tectono-magmato-volcanic events recorded east of Mayotte - insights for the ongoing seismo-volcanic crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Le Lorrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF 2022 - XVIIIème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East African Fracture Zones: a long lifespan since the breakup of Gondwana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ringenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienna, Austria. pp.EGU22-12463, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03693914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic interactions within two recently discovered submarine volcanic fields: Implication for geodynamics in the Comoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALBACORE oceanographic cruise: tectonic and sedimentary processes at distinct temporal and spatial scales in the Alboran Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuba's northern offshore: a witness to geodynamics evolution of the northern boundary of the Caribbean plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana Oliveira de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara La Fuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lepinay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Asembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of a new submarine volcano and magmatic phases to the East of Mayotte, in the Comoros Archipelago, Indian Ocean.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limpopo magma-rich transform margin (South Mozambique), implications for the Gondwana breakup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03519278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet COYOTES (Comoros &amp; maYotte: vOlcanism, TEctonics and Seismicity) : Aide à la compréhension de la crise sismo-volcanique de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of recent volcanic and tectonic provinces along the Comoros archipelago (North Mozambique Channel) ─ Preliminary results of the SISMAORE oceanographic cruise (ANR-COYOTES project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Depth Imaging of the new volcano in the East of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limpopo magma-rich transform margin (South Mozambique), implications for the Gondwana breakup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Africa Transform Margins: 180 Ma of Gondwana breakup from rift-drift to plate kinematic reactivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ringenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2021, San Fransisco (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution structurale du détroit du Passage du Vent à la frontière nord de la plaque Caraïbe : polyphasage et migration de la déformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana Oliveira de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Natal rift (South Mozambique, Africa): tectonic inheritance and magmatism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Vétel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2020 (AGU 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2020, Online, United States. pp.T028-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03222651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Cretaceous extension of Africa and South America: cause and consequences of the Late Aptian intraplate deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-13826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02539772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African Superplume Composition: Insight from the Mozambique Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Revillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guillocheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ruffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geochemical Society, Jun 2020, En ligne, United States. pp.2196-2196, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2020.2196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02989232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Sternai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ringenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria. pp.5327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphase evolution of continental rifting over active mantle upwelling: Spatial and temporal aspects of transition between wide and narrow rifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Gerya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria. pp.2670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across-strike and along-strike asymmetry as an intrinsic characteristic of plume-induced continental rifting: Insights from 3D numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Gerya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria. pp.2676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sternai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Ringenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensional crustal tectonics and crust-mantle coupling, a view from the geological record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A./clerc, C. Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sternai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Ringenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-B. Bellhasen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crust-mantle interactions and crustal deformations, some geological observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Sternai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faccenna Claudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01291510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogue models of oblique rifting: the role of structural inheritance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.eGU2013-12734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00853300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural inheritance, segmentation, and rift localization in the Gulf of Aden oblique rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-8575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00853597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique du rifting continental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gueydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France. p.137, n°312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00610089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and segmentation of oblique rift in a cold lithosphere: Insights from analogue modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.EGU2009-9120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean-continent transition and oceanic ridge structural evolution (eastern Gulf of Aden): Implications for rift to seafloor spreading processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.−o. Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos Transactions of American Geophysical Union, Fall Meeting Suppl.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T31C-1837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental breakup history of poor magmatic margins from seismic reflection and analogue modeling (oriental Gulf of Aden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos Transactions of American Geophysical Union, Fall Meeting Suppl.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T31C-1836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and when did a strong thinning occur in the Gulf of Aden? A discussion from field, geophysical data and analogue models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eos Transactions of American Geophysical Union, Fall Meeting Suppl.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T23F-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental break-up history of conjugate poor magmatic margins from seismic reflection (oriental Gulf of Aden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.EGU2009-8991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental break-up history of a poor magnetic margin from seismic reflection (NE Gulf of Aden margin, offshore Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ribodeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geoscience Union General Assembly 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.A-06792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00280092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie à 1/250000 de la plate-forme de Bretagne Sud : paléovallées quaternaires et structures du substratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Association des Sédimentologistes Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00261083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and Tectonics of the Mid-Cayman Spreading Center (CAYVIC Cruise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercier-De Lépinay B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beslier M.O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The high magmatic budget of one SHEBA ridge segment : an End-member of the slow spreading processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a thermal anomaly in the Eastern Gulf of Aden.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Patriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-proxy evidence of activity of the Bokkoya fault system during the Last Glacial Maximum (LGM), Alboran sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia D Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Vidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne, Austria. 2026, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-18578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Hydro-Mechanical modelling of the Larderello geothermal system, Tuscany, Italy: Emphasis on the role of tectonic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Do Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verlaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Heat Flow Distribution in the Westernmost Mediterranean Sea: Insights from the Albacore Cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Evolution of the Northern Caribbean Plate Boundary Insights from Seismic Reflection Data from the Northern Hispaniola Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana Oliveira de Sà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Granja-Bruña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Heat flow data in the Jamaica and Windward Passages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Roest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-20868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary fault activity of the southern part of the Al Idrissi strike-slip fault system, Alboran sea: an integrated multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Vidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05127789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismotectonics of the Oriente Transform Fault revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-20933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05127290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enigmatic deep-water seafloor depressions east of Tortue Island, Northern Haiti margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana Oliveira de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmannuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 26 (4), pp.e2024GC012089, 2025, </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-14916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional crustal velocity structure of the north-eastern Gulf of Aden continental margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. 2024, </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-3979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-D Seismic Tomographic Study of Spreading Structures and Smooth Seafloor Generated by Detachment Faulting – the Ultra-Slow Spreading Southwest Indian Ridge at 64˚30’E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Minshull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. 2024, </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological, geophysical and geotechnical highlights of the southern part of the Al Idrissi strike-slip fault system from the Alboran sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Vidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna and online, Austria. 2023, </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles compilations et modélisations 2D des données gravimétriques et magnétiques autour de l'Archipel des Comores (projet ANR COYOTES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Canva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrefitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemistry of marine sediment interstitial water in the Alboran Sea, western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoko Owari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Ketzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagisa Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geological Society of Japan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">130th Annual Meeting of the Geological Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. , pp.G-P-31, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Heat Flow Measurements in the Alboran Sea, westernmost Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Poort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Vidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana Oliveira de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major volcanic events from Mohéli, Anjouan and Mayotte Island edification in the Comoros Archipelago at Northern Mozambique Channel inferred by seismic reflection data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna &amp; Online, Austria. , 2023, </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Septentrional Oriente strike-slip Fault Zone: polyphase deformation and fault strand switching in the Northern Caribbean plate boundary (Windward Passage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana Oliveira de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lafuerza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. 2021, </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal Structure across the Western Afar margin from the Uplifted Plateau to the Rift Axis using Receiver Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhakim Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Doubre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tectonic inventory of the greater Kenya Rift region investigated by 3D numerical models of plume-lithosphere interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Scheck-Wenderoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId678"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="706479A8"/>
+    <w:nsid w:val="A5A0F2DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-leroy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3188-8802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157623092" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-5956-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299187v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vidil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E d'Acremont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Emmanuel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Caroir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230922" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam H Robinson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl112069" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080892v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Oliveira de Sa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Granja-Bru&#241;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230714" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347088v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. Singh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhikai Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiguo Ruan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf285" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boymond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011576" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe van Hinsbergen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydian Boschman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02828-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Granja&#8208;bru&#241;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Gorosabel&#8208;araus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U ten Brink" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mu&#241;oz&#8208;mart&#237;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodr&#237;guez&#8208;zurrunero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc012092" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04873621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rusquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb029488" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Oliveira de S&#225;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lafuerza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D&#8217;acremont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ducassou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc012089" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/ges02788.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758897v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.260" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011230" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604302v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230348" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431797v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cornu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.106723" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690492v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A Minshull" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb029253" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237629v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dall&#8217;asta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frayssignes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.231" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778560v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia M Mchugh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Seeber" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P.S. Gulick" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beatrice Magnani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hornbach" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G52258.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304351v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schn&#252;rle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verrier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De&#8208;clarens" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001902" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04191365v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107896" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857346v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.154" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982694v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J-C Ringenbach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sapin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP524-2022-25" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03602626v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12590" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Korostelev" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Magrini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023570" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857402v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.130" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624188v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renier Viltres" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurj&#243;n J&#243;nsson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Alothman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaozhuo Liu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC007013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691300v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakim Ahmed" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Doubre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pagli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104570" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215489v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro La Rosa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Corti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009614" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359315v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corbal&#225;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Louden" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grevemeyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022177" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345213v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadhasan Mohamadian Sarvandani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel K&#228;stle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13142811" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594270v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006915" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215521v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schn&#252;rle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verrier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moorcroft" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021171" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03266506v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb021387" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03445510v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006914" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359322v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira de S&#225;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006802" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359337v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Sloan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.707721" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02932926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lucazeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12454" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004253v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Possee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harmon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rychert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eakin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018438" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429984v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekeabino Momoh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008540" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642010v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poupardin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heinrich" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;bert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2055-2020" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447345v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez-Zurrunero" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Granja-Bru&#241;a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz-Mart&#237;n" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. ten Brink" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228322" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004274v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafosse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabaute" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teurquety" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005885" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429986v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aslanian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TER.12448" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067833v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J.F. Wessels" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Hamon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L Rosenberg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.12.011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325390v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005364" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325314v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Lavier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bickert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.05.012" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046085v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Senkans" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymi Castilla" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Despinois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.10.035" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325330v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.L. Gonzalez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clouard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES02083.1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395014v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nonn" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lescanne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.11.053" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325347v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koptev" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Beniest" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Ehlers" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL081295" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926801v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.09.010" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01945682v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O.S. Hammond" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007463" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500770v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067864v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33117-3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828935v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL077276" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661170v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tugend" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nirrengarten" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx439" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517419v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guerrier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keir" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.04.029" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747383v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khanbari" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.09.024" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01828219v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Singh" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014754" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01661919v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloetingh" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12317" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01493997v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave A. May" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Huille" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.02.043" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653401v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sassi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guichet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074866" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336596v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Unternehr" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianreto Manatschal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37747.1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302913v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003996" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399024v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J. Gallacher" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham J Stuart" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13110" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284416v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Mohamed" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw068" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236687v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Burov" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2015.11.002" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01306738v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra-Kiel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallardo-Garcia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robinet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-015-2243-3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302926v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stab" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Ayalew" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003893" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862645v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Civiero" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Goes" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O S Hammond" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Fishwick" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013070" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01232749v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Weemstra" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12182" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302905v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.022" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136108v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063259" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140725v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2401" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385232v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01159.1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213955v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12181" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01123527v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Smit" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003570" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384709v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC005948" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015496v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Basuyau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005316" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081670v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.10.014" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063921v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Lazki" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Stork" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01052.1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876910v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.042" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKS765NR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437595v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mareschal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Jorand" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.12.034" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG5P1CTR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434811v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.07.038" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLCVT3TG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847145v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.041" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941719v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Razin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2013.07.036" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N517H4HJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825194v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Stuart" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt072" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826216v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20179" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437587v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robinet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Serra-Kiel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.04.017" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDP48497-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730844v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Webster Ueipass Mohriak" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP369.17" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053089v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0475-4" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647487v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelleter" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Talbot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0476-3" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647478v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Lazki" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ebinger" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kendall" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Helffrich" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0477-2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577734v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaurion" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2010.00975.x" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577785v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rouzo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04881.x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585882v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. W. Hayman" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R. Grindlay" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Perfit" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mann" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003240" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00452873v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04448.x" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499283v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.039" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X82FH1KG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456048v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Basuyau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stuart" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04438.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486140v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.036" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847799v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Beslier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002671" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504866v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002963" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4C9453F317CB1E595D06DD35D48E84CF6E0319A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498280v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. German" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bowen" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Coleman" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Honig" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Huber" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1009205107" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420541v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goutorbe" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00883.x" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKH3L40P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424938v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo359" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00582701v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006gc001526" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137030v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ebinger" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03294.x" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021710v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001747" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111079v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02950.x" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112556v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02524.x" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023755v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Xuelin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xia" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018844v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00550.x" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0H46VC53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023727v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117108v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lagabrielle" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215091v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986959.ch4" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004330v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Adris" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Moheb-Al-Deen" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waheed Al-Sarari" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32930-3_14" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05575982v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindonie R&#233;villon" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dani&#353;&#237;k" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-4542" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131727v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14810" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483943v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05265860v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joyeux" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saspiturry" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10225" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131868v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Boddupalli" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#248;rge Arntsen" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Minshull" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketil Hokstad" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11735" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05483698v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600325v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15633" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726375v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dyment" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13269" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280652v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Frigola" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Torcq" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189814v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Owari" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagisa Suzuki" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-182" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03930099v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5046" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693914v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ringenbach" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12463" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03710649v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zaragosi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jorry" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Le Lorrec" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808338v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6547" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190112v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholt&#232;s" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10160" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190143v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara La Fuerza" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11355" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190132v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10766" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445786v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03519278v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445906v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445803v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982769v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588064v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587914v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03222651v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William V&#233;tel" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539772v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dietrich" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02989232v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillocheau" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2196" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552759v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552763v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552764v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387362v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jolivet" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menant" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerc" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sternai" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ringenbach" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387514v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A./clerc, C. Menant" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-B. Bellhasen" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291510v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccenna Claudio" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853300v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853597v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610089v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460103v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autin" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellahsen" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460109v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8722;o. Beslier" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Watremez" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460092v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460105v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460106v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280092v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodeti" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261083v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127086v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruellan" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier-De L&#233;pinay B." TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier M.O." TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnier" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119244v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blais" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119269v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patriat" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588023v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia D Acremont" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vidil" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-18578" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133264v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Rolandone" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Roest" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20868" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132816v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Oliveira de S&#224;" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Granja-Bru&#241;a" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16999" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132838v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Lagard&#232;re" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17687" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484117v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127290v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20933" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127789v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13085" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133301v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannuelle Ducassou" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14916" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615513v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Robinson" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-3979" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615571v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Minshull" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11449" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123798v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrefitte" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121920v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6872" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275213v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190641v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190682v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12116" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971860v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5512" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413651v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940576v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sippel" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Scheck-Wenderoth" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-leroy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3188-8802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157623092" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=yvURvm0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-5956-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080892v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Oliveira de Sa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Granja-Bru&#241;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230714" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057710v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam H Robinson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl112069" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vidil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E d'Acremont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Emmanuel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Caroir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230922" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. Singh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhikai Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiguo Ruan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf285" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boymond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011576" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Granja&#8208;bru&#241;a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Gorosabel&#8208;araus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U ten Brink" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mu&#241;oz&#8208;mart&#237;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodr&#237;guez&#8208;zurrunero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc012092" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04873621v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rusquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb029488" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Montheil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe van Hinsbergen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydian Boschman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02828-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347096v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Oliveira de S&#225;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lafuerza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D&#8217;acremont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ducassou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc012089" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121917v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/ges02788.1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A Minshull" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb029253" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dall&#8217;asta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frayssignes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.231" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431797v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cornu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.106723" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604302v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230348" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578277v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreno" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011230" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758897v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.260" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia M Mchugh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Seeber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P.S. Gulick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beatrice Magnani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hornbach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G52258.1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schn&#252;rle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De&#8208;clarens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001902" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04191365v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107896" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857346v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.154" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03602626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12590" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982694v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J-C Ringenbach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sapin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP524-2022-25" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747376v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Korostelev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Magrini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023570" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857402v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.130" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691300v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakim Ahmed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Doubre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pagli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104570" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624188v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renier Viltres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurj&#243;n J&#243;nsson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Alothman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaozhuo Liu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC007013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345213v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadhasan Mohamadian Sarvandani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel K&#228;stle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13142811" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215489v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro La Rosa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Corti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009614" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359315v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corbal&#225;n" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Louden" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grevemeyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022177" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594270v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006915" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03445510v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006914" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215521v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schn&#252;rle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verrier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moorcroft" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021171" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03266506v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb021387" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359337v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Sloan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.707721" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359322v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira de S&#225;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006802" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004253v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Possee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harmon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rychert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eakin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018438" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429984v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekeabino Momoh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008540" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02932926v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lucazeau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12454" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642010v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poupardin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heinrich" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;bert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2055-2020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447345v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez-Zurrunero" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Granja-Bru&#241;a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz-Mart&#237;n" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. ten Brink" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228322" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004274v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafosse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabaute" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teurquety" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005885" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429986v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aslanian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TER.12448" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325390v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005364" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067833v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J.F. Wessels" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Hamon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L Rosenberg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.12.011" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325314v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Lavier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bickert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.05.012" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046085v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Senkans" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymi Castilla" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Despinois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.10.035" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325330v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.L. Gonzalez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clouard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES02083.1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395014v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nonn" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lescanne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.11.053" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325347v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koptev" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Beniest" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Ehlers" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL081295" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926801v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.09.010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01945682v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O.S. Hammond" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007463" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500770v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067864v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33117-3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828935v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL077276" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661170v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tugend" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nirrengarten" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx439" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517419v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guerrier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keir" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.04.029" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747383v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khanbari" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.09.024" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01828219v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Singh" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014754" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01493997v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave A. May" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Huille" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.02.043" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653401v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sassi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guichet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074866" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01661919v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloetingh" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12317" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302913v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003996" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236687v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Burov" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2015.11.002" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399024v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J. Gallacher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham J Stuart" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13110" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284416v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Mohamed" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw068" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336596v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Unternehr" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianreto Manatschal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37747.1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01306738v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra-Kiel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallardo-Garcia" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robinet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-015-2243-3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302926v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stab" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereje Ayalew" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003893" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862645v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Civiero" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Goes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O S Hammond" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Fishwick" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013070" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01232749v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Weemstra" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12182" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302905v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.022" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140725v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2401" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385232v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01159.1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136108v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063259" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213955v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12181" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01123527v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Smit" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003570" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384709v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC005948" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081670v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.10.014" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015496v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Basuyau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005316" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063921v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Lazki" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Stork" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01052.1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876910v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.042" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKS765NR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437595v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mareschal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Jorand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.12.034" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG5P1CTR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825194v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Stuart" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt072" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941719v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Razin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2013.07.036" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N517H4HJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434811v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.07.038" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLCVT3TG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847145v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.041" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826216v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20179" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437587v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robinet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Serra-Kiel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.04.017" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDP48497-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730844v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Webster Ueipass Mohriak" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP369.17" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053089v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0475-4" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647487v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelleter" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Talbot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0476-3" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647478v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Lazki" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ebinger" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kendall" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Helffrich" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0477-2" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577734v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaurion" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2010.00975.x" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585882v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. W. Hayman" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R. Grindlay" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Perfit" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mann" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003240" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577785v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rouzo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04881.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456048v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Basuyau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stuart" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04438.x" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00452873v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04448.x" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499283v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.039" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X82FH1KG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486140v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.036" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847799v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Beslier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002671" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504866v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002963" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4C9453F317CB1E595D06DD35D48E84CF6E0319A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498280v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. German" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bowen" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Coleman" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Honig" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Huber" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1009205107" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420541v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goutorbe" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00883.x" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKH3L40P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424938v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo359" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00582701v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006gc001526" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137030v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ebinger" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03294.x" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021710v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001747" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111079v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02950.x" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023755v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Shi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Xuelin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xia" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112556v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02524.x" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018844v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00550.x" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0H46VC53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023727v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117108v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lagabrielle" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215091v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986959.ch4" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004330v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Adris" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Moheb-Al-Deen" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waheed Al-Sarari" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32930-3_14" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05575982v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindonie R&#233;villon" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dani&#353;&#237;k" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-4542" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131727v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14810" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05265860v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joyeux" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saspiturry" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10225" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483943v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131868v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Boddupalli" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#248;rge Arntsen" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Minshull" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketil Hokstad" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11735" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05483698v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600325v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15633" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726375v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dyment" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13269" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280652v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Frigola" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Torcq" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189814v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Owari" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagisa Suzuki" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-182" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03930099v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5046" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03710649v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zaragosi" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jorry" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Le Lorrec" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693914v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ringenbach" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12463" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190112v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholt&#232;s" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10160" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808338v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6547" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190143v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara La Fuerza" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11355" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190132v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10766" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03519278v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445803v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445906v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445786v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588064v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982769v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587914v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03222651v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William V&#233;tel" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539772v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dietrich" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02989232v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillocheau" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2196" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552759v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552764v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552763v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387362v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jolivet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menant" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerc" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sternai" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ringenbach" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387514v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A./clerc, C. Menant" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-B. Bellhasen" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291510v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccenna Claudio" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853300v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853597v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610089v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460092v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autin" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellahsen" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460109v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8722;o. Beslier" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Watremez" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460103v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460106v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460105v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280092v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodeti" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00261083v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127086v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruellan" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier-De L&#233;pinay B." TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier M.O." TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnier" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119244v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blais" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119269v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patriat" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588023v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia D Acremont" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vidil" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-18578" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132838v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Lagard&#232;re" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17687" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484117v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132816v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Oliveira de S&#224;" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Granja-Bru&#241;a" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16999" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133264v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Rolandone" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Roest" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20868" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127789v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13085" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127290v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20933" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133301v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannuelle Ducassou" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14916" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615513v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Robinson" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-3979" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615571v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Minshull" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11449" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121920v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6872" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123798v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrefitte" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275213v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190641v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190682v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12116" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971860v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5512" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413651v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940576v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sippel" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Scheck-Wenderoth" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>