--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -5963,1683 +5963,1683 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Noir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Loignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.435-[437]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Loignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.224-[225]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcutta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Loignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.97-[98]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.413-[415]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Calcutta</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.97-[98]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.497-[499]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Noir</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femme fatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.435-[437]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.256-[258]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ernesto</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.224-[225]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.74-[76]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pluie</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyeurisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.497-[499]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.679-[683]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Femme fatale</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.256-[258]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.331-[333]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bal</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ah Ernesto !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.74-[76]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.30-[31]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Voyeurisme</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romanesque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.679-[683]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.565-[567]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ah Ernesto !</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Pluie d’été</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.30-[31]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.499-[503]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Romanesque</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Homme atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.565-[567]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.290-[292]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Pluie d’été</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.499-[503]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.70-[73]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’Homme atlantique</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuit noire Calcutta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.290-[292]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.445-[446]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Larmes</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.331-[333]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.466-[471]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Automobiles</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélancolie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.70-[73]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.365-[368]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nuit noire Calcutta</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.445-[446]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.258-[260]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Passion</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préfaces/postfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.466-[471]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.507-[509]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mélancolie</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.365-[368]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.546-[551]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fenêtre</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.258-[260]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.686-[688]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.507-[509]</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Duras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Loignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'autobiographie : écritures de soi de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.286-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.546-[551]</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Loignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.686-[688]</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Loignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452891v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01962609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Kaplan</w:t>
               </w:r>
@@ -8798,51 +8798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05515993v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Loignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05515996v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917524v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916562v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005388v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.072.0103" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005363v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13017-8.p.0015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10609-8.p.0015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09280-3.p.0213" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.971" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151319v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lechevalier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.308" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014285v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014280v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013963v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013938v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737101v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Crippa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962428v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Noyaret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent d'Orlando" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100562710" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738093v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.1033" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.jeffe.2023.01.0179" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciene Guimaraes de Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.relicarioedicoes.com/livros/moderato-cantabile/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005349v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08979-7.p.0093" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/marguerite-duras-et-le-fait-divers-2020-6-suivi-de-lectures-de-la-vie-tranquille.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789401210874_007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.1067" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.3711" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013914v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015251v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015253v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015243v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015240v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015241v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05515991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041943v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041965v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041947v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041976v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041941v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041989v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041957v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041956v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041928v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041973v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041958v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041954v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041982v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041986v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041995v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962465v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452891v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962609v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452885v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452881v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05539055v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006898v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738101v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738107v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738111v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738105v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738098v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738096v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05515993v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Loignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05515996v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917524v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916562v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005388v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.072.0103" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005363v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13017-8.p.0015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10609-8.p.0015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09280-3.p.0213" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.971" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151319v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lechevalier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.308" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014285v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014280v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013963v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013938v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737101v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Crippa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962428v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Noyaret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent d'Orlando" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100562710" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738093v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.1033" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.jeffe.2023.01.0179" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciene Guimaraes de Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.relicarioedicoes.com/livros/moderato-cantabile/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005349v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08979-7.p.0093" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/marguerite-duras-et-le-fait-divers-2020-6-suivi-de-lectures-de-la-vie-tranquille.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789401210874_007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.1067" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.3711" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013914v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015251v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015253v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015243v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015240v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015241v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05515991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041965v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041943v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041963v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041976v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041941v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041956v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006844v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041989v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041928v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041973v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041958v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041954v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041982v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041986v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041995v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962465v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962609v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452891v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452885v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452881v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05539055v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006898v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738101v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738107v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738111v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738105v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738098v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738096v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>