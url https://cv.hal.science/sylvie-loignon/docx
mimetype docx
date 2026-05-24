--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -484,174 +484,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A la dérobée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Loignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, M. M. M. M. (Faire l’amour, Fuir, La Vérité sur Marie, Nue), 3 (72), pp.103-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/r2050.072.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cou coupé&amp;quot; : poétique de la coupure dans &amp;quot;Lac&amp;quot; [d'Echenoz]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de L'Herne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Jean Echenoz, 139, pp.62-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005391v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04005388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -5963,1959 +5963,1959 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Loignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.413-[415]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Loignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.224-[225]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Noir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.435-[437]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ernesto</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcutta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.224-[225]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.97-[98]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Calcutta</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.97-[98]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.331-[333]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mouche</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ah Ernesto !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.413-[415]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.30-[31]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romanesque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Loignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.565-[567]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Pluie d’été</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Loignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.499-[503]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Homme atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Loignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.290-[292]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.497-[499]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femme fatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.256-[258]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.74-[76]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyeurisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.679-[683]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Larmes</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuit noire Calcutta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.331-[333]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.445-[446]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ah Ernesto !</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.30-[31]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.70-[73]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Romanesque</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.565-[567]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.466-[471]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Pluie d’été</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélancolie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.499-[503]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.365-[368]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’Homme atlantique</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.290-[292]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.258-[260]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Automobiles</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préfaces/postfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.70-[73]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.507-[509]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nuit noire Calcutta</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.445-[446]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.546-[551]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Passion</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Marguerite Duras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.466-[471]</w:t>
+              <w:t xml:space="preserve">, 2020, pp.686-[688]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.365-[368]</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Duras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Loignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'autobiographie : écritures de soi de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.286-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.258-[260]</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Loignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.507-[509]</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Loignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.546-[551]</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Loignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.686-[688]</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Loignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.286-287</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Depussé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Loignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Annie Cohen</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Métail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452885v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04452881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Olmi</w:t>
               </w:r>
@@ -8140,165 +8140,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un homme est venu me voir (1968) [texte, appendices, notes, notice et notules]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Loignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œuvres complètes. II [de Marguerite Duras]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, p. 983-1029 (texte et appendices), p. 1779-1784 (notice, notes et notules)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yes, peut-être (1968) [texte, appendices, notes, notice et notules]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Loignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œuvres complètes. II [de Marguerite Duras]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, p. 891-923 (texte et appendices), p. 1767-1773 (notice, notes et notules)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738101v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00738107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Eaux et forêts (1965) [texte, appendices, notes, notice et notules]</w:t>
               </w:r>
@@ -8798,51 +8798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05515993v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Loignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05515996v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917524v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916562v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005388v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.072.0103" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005363v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13017-8.p.0015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10609-8.p.0015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09280-3.p.0213" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.971" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151319v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lechevalier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.308" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014285v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014280v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013963v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013938v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737101v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Crippa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962428v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Noyaret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent d'Orlando" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100562710" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738093v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.1033" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.jeffe.2023.01.0179" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciene Guimaraes de Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.relicarioedicoes.com/livros/moderato-cantabile/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005349v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08979-7.p.0093" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/marguerite-duras-et-le-fait-divers-2020-6-suivi-de-lectures-de-la-vie-tranquille.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789401210874_007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.1067" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.3711" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013914v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015251v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015253v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015243v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015240v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015241v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05515991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041965v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041943v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041963v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041976v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041941v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041956v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006844v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041989v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041928v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041973v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041958v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041954v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041982v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041986v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041995v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962465v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962609v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452891v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452885v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452881v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05539055v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006898v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738101v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738107v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738111v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738105v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738098v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738096v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05515993v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Loignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05515996v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917524v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916562v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005388v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.072.0103" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005363v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13017-8.p.0015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10609-8.p.0015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09280-3.p.0213" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.971" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02151319v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lechevalier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.308" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014285v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014280v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013963v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013938v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737101v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Crippa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962428v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Noyaret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent d'Orlando" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100562710" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738093v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.1033" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.jeffe.2023.01.0179" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciene Guimaraes de Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.relicarioedicoes.com/livros/moderato-cantabile/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005349v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08979-7.p.0093" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/marguerite-duras-et-le-fait-divers-2020-6-suivi-de-lectures-de-la-vie-tranquille.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789401210874_007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738092v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.1067" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.3711" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737106v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013914v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015251v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015253v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015243v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015240v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015241v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05515991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041965v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041943v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041956v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041979v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041976v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041950v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041941v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041992v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041968v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041928v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041973v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041958v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041954v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041982v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041986v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041995v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962465v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962609v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452891v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452882v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452881v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05539055v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006898v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738107v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738101v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738111v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738105v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738098v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738096v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>