--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -341,259 +341,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« XXI, une construction éditoriale qui promet d’élucider le réel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Périneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Audrey Alvès et Marieke Stein (dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mooks - espaces de renouveau du journalisme littéraire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Autour de Game of Thrones sur YouTube : des médiations amateurs aux éditorialisations de contenus »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Périneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand de Possel-Deydier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sémir Badir &amp; François Provenzano (dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques émergentes et pensée du médium.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Academia, pp.249-283, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand de Possel-Deydier</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Academia, pp.249-283, 2017</w:t>
+                <w:t xml:space="preserve">hal-01294836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Représentations filmiques de Jeanne d’Arc : de l’attraction du futur à l’imagination de la réception »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Périneau-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Cousseau, Florent Gabaude, Aline Le Berre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeanne politique. La réception du mythe de Voltaire aux Femen.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULIM, pp.253-267, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068265v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01294832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Usages métalinguistiques de l’énonciation visuelle : substitutions analogiques ou opérations langagières ? »</w:t>
               </w:r>
@@ -2949,303 +2949,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approche sémiologique de la frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Périneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Frontière au cinéma "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Film-annonce et logiques énonciatives au prisme des diachronies »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Périneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CONGRES DE L’ASSOCIATION FRANÇAISE DE SEMIOTIQUE, « Sémiotique et Diachronie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jun 2013, Liège, Belgique. http://afsemio.fr/wp-content/uploads/20.-Périneau-AFS-2013.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on concilier la transposition des catégories de la personne avec la praxis énonciative au cinéma ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Périneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La théorie de l'énonciation face à la transposition dans les médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Usages métalinguistiques de l'énonciation visuelle et audiovisuelle : substitutions de type analogique ou véritables opérations langagières ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Périneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" Énonciation et métalangages visuels "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940234v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-01294802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels principes de précaution pour un usage sémiotique de la comparaison ?</w:t>
               </w:r>
@@ -3538,51 +3538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066976v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P&#233;rineau-Lorenzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067955v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Francois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068199v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294836v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P&#233;rineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand de Possel-Deydier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068265v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294832v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940189v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941885v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontanille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940179v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162833v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071653v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorenzo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294787v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00644761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00647187v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294799v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071596v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070872v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070868v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070497v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070436v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24308/iass-2014-103" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940236v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066976v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P&#233;rineau-Lorenzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067955v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Francois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068199v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294832v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P&#233;rineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand de Possel-Deydier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068265v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940189v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941885v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontanille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940179v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162833v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071653v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorenzo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294787v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00644761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00647187v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294799v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071596v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070872v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070868v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070497v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070436v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24308/iass-2014-103" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>