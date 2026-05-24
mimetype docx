--- v1 (2026-04-12)
+++ v2 (2026-05-24)
@@ -109,594 +109,594 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le tropisme numérique de la surenchère : le cas du forum StarCraft 2 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Périneau-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Driss Ablali et Erik Bertin (dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociabilités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Academia, pp.169-197, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Deixis et audiovisuel : de la quête d’un site énonciatif vers une deixis spectatorielle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Périneau-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amir Biglari et Marion Colas-Blaise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les déictiques à l’épreuve des discours et des pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Classiques Garnier, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entre transmédialité et spécificités médiatiques : les bandes annonces et teasers de bandes dessinées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Laurent Francois</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Périneau-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Chante, Vincent Marie, Valérie Méliani, Gérard Régimbeau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bande Dessinée in extenso - D'autres intermédialités au prisme de la culture visuelle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, pp.355-379, 2019, 2304047122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« XXI, une construction éditoriale qui promet d’élucider le réel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Périneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Audrey Alvès et Marieke Stein (dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mooks - espaces de renouveau du journalisme littéraire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Autour de Game of Thrones sur YouTube : des médiations amateurs aux éditorialisations de contenus »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Périneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand de Possel-Deydier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sémir Badir &amp; François Provenzano (dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques émergentes et pensée du médium.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Academia, pp.249-283, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Représentations filmiques de Jeanne d’Arc : de l’attraction du futur à l’imagination de la réception »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Périneau-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Driss Ablali et Erik Bertin (dirs.). </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Academia, pp.169-197, 2020</w:t>
+              <w:t xml:space="preserve">Vincent Cousseau, Florent Gabaude, Aline Le Berre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeanne politique. La réception du mythe de Voltaire aux Femen.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULIM, pp.253-267, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Usages métalinguistiques de l’énonciation visuelle : substitutions analogiques ou opérations langagières ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03067955v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Périneau-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alain Chante, Vincent Marie, Valérie Méliani, Gérard Régimbeau. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Le Manuscrit, pp.355-379, 2019, 2304047122</w:t>
+              <w:t xml:space="preserve">A. Beyaert-Geslin, M. G. Dondero et A. Moutat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Plis du visuel, Réflexivité et énonciation dans l’image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert Lucas, pp.221-237, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...252 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sémiotique des remédiations et scénographies médiatiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Périneau-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiziana Migliore. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rimediazioni. Immagini interattive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aracne, 2016</w:t>
@@ -1219,51 +1219,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Communautés spectatorielles numériques : partages émotionnels et création de contenus génériques sur Youtube »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Périneau-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Le Spectateur numérique., 11, pp.156-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1288,51 +1288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Fanfictions audiovisuelles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Périneau-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1370,51 +1370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Reconfigurations d’expertises privées autour de Game of Thrones : de la chambre à l’école »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Périneau-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1452,51 +1452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Du « potentiel » aux actualisations médiatiques du personnage : vers un Jon Snow 2.0 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Périneau-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Troubles personnages, 9 (1), pp.127-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1521,51 +1521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Croyance et identité au cinéma : de l’identification à l’introjection »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Périneau-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Mémoires et identités au cinéma., 163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1659,51 +1659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Obsolescence de genres classiques et émergence de nouveaux genres populaires en contexte de &amp;quot;participatory culture&amp;quot; ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Périneau-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l’épreuve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Genres et enjeux de légitimation., 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2036,51 +2036,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Crack vidéos : entre pratique libérée de remix et subjectivation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Périneau-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes brèves et adolescences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cécile Meynard et Karima Thomas, Jun 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2099,877 +2099,877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Médiatisations de l’essai à la télévision : entre recomposition, remédiation et acclimatation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Périneau-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’essai médiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Irène Langlet et Chloé Ouaked, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Visualisations interprétatives »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Périneau-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tournant cognitif de la sémiotique visuelle, IAVS-AISV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Goran Sönesson, Aug 2019, Lund, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quel(s) modèle(s) pour les productions audiovisuelles amateurs de fans? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Périneau-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’essai médiatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Irène Langlet et Chloé Ouaked, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Assises de la recherche en cultures populaires et médiatiques - Approches critiques des fictions médiatiques : enjeux, outils, méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bandes annonces : constantes et variantes d'un genre de discours médiatique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Périneau-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de la recherche en cultures populaires et médiatiques - Approches critiques des fictions médiatiques : enjeux, outils, méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Les temps de la fulgurance. Forces et fragilités de la forme brève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile Meynard et Karima Thomas, Apr 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Scénographie de démédiation au cinéma »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Périneau-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les temps de la fulgurance. Forces et fragilités de la forme brève</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cécile Meynard et Karima Thomas, Apr 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">Démédiation, immédiation, remédiation Les modes de transformation des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Couegnas et Driss Ablali, Oct 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions à &amp;quot;Sémiotique et Anthropologie des Modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Périneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sémiotique et Anthropologie des Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Périneau et Aurore Famy, Apr 2015, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sémiotique filmique et réception spectatorielle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Périneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire doctoral du CeReS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’instauration des spectateurs en témoin collectif de l’Histoire. L’exemple de la Saint Barthélémy dans La Reine Margot (Patrice Chéreau) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Périneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Witness through fiction : Holocaust, Conflict and Genocide in Cinema and Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Till Kuhnle et Robert Reimer, Apr 2015, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Régimes mémoriels à la télévision : du design d’information aux scénarios d’expériences »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Périneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire et oubli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Faye et Lidwine Linarès, Nov 2014, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quelle sémiotique filmique pour une analyse juridique ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Périneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programme « Frontière au cinéma » (Projet PRES Limousin Poitou-Charentes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Énonciation audiovisuelle : faut-il renier Christian Metz ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Périneau-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démédiation, immédiation, remédiation Les modes de transformation des médias</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. World Congress of Semiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Sofia, Bulgarie. pp.979-987, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24308/iass-2014-103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conclusions à &amp;quot;Sémiotique et Anthropologie des Modernes</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Immanence et praxis de l'énonciation visuelle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Périneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sémiotique et Anthropologie des Modernes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvie Périneau et Aurore Famy, Apr 2015, Limoges, France</w:t>
+              <w:t xml:space="preserve">Sémiotique et sciences humaines, II. Principe d’immanence et entour pragmatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire de Sémiotique, 2013-2014 (Université Paris IV – La Sorbonne, Université de Limoges, Université Paris 8), Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...353 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070489v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03070860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche sémiologique de la frontière</w:t>
               </w:r>
@@ -3538,51 +3538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066976v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P&#233;rineau-Lorenzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067955v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Francois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068199v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294832v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P&#233;rineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand de Possel-Deydier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068265v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940189v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941885v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontanille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940179v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162833v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071653v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorenzo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294787v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00644761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00647187v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294799v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071596v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070872v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070868v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070497v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070436v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24308/iass-2014-103" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067955v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Francois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P&#233;rineau-Lorenzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066976v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068199v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294832v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P&#233;rineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand de Possel-Deydier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068265v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070239v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940189v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941885v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontanille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940179v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01162833v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071653v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorenzo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294787v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00644761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00647187v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294799v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071596v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070872v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070868v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070860v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24308/iass-2014-103" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>