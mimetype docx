--- v0 (2026-03-09)
+++ v1 (2026-04-06)
@@ -832,165 +832,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie et référenciel de la céramique médiévale de Bordeaux à partir des fouilles d'habitat</w:t>
+                <w:t xml:space="preserve">Le vaisselier domestique : confrontation de données archéologiques et de données d'archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Maleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à l'Institut Ausonius-Bordeaux 3 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1997, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Usages et goûts culinaires en Languedoc et Aquitaine au Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Archéologie Médiévale du Languedoc, Jun 1996, Carcassonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765815v1</w:t>
+                <w:t xml:space="preserve">hal-01765772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vaisselier domestique : confrontation de données archéologiques et de données d'archives</w:t>
+                <w:t xml:space="preserve">Archéologie et référenciel de la céramique médiévale de Bordeaux à partir des fouilles d'habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Maleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Usages et goûts culinaires en Languedoc et Aquitaine au Moyen Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Archéologie Médiévale du Languedoc, Jun 1996, Carcassonne, France</w:t>
+              <w:t xml:space="preserve">Séminaire à l'Institut Ausonius-Bordeaux 3 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1997, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765772v1</w:t>
+                <w:t xml:space="preserve">hal-01765815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des normes de dessin sur la céramique médiévale</w:t>
               </w:r>
@@ -1039,303 +1039,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématique et Méthodologie d'une étude sur le vaisselier céramique bordelais</w:t>
+                <w:t xml:space="preserve">La production céramique de Marmande aux XIIIe et XIVe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Maleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à l'UMR Archéologie et Territoire de Tours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1995, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude en Lot-et-Garonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1995, Aiguillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765826v1</w:t>
+                <w:t xml:space="preserve">hal-01765789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique des Xe-XVe siècles trouvée en fouille à Bordeaux</w:t>
+                <w:t xml:space="preserve">Problématique et Méthodologie d'une étude sur le vaisselier céramique bordelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Maleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude sur la céramique médiévale et post médiévale dans le Centre-Ouest (Poitou-Charentes, Aquitaine, Centre, Limousin, Pays-de-la-Loire)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1995, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Séminaire à l'UMR Archéologie et Territoire de Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1995, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765783v1</w:t>
+                <w:t xml:space="preserve">hal-01765826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution de la céramique bordelaise médiévale (Xe-XVe siècles) à travers les fouilles archéologiques et les inventaires après décès</w:t>
+                <w:t xml:space="preserve">La céramique des Xe-XVe siècles trouvée en fouille à Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Maleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire au Centre Charles Higounet (Bordeaux III)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1995, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude sur la céramique médiévale et post médiévale dans le Centre-Ouest (Poitou-Charentes, Aquitaine, Centre, Limousin, Pays-de-la-Loire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1995, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765820v1</w:t>
+                <w:t xml:space="preserve">hal-01765783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production céramique de Marmande aux XIIIe et XIVe siècles</w:t>
+                <w:t xml:space="preserve">L'évolution de la céramique bordelaise médiévale (Xe-XVe siècles) à travers les fouilles archéologiques et les inventaires après décès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Maleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude en Lot-et-Garonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1995, Aiguillon, France</w:t>
+              <w:t xml:space="preserve">Séminaire au Centre Charles Higounet (Bordeaux III)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1995, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765789v1</w:t>
+                <w:t xml:space="preserve">hal-01765820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique médiévale en Bordelais</w:t>
               </w:r>
@@ -3109,51 +3109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maleret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764970v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lavaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764888v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1997.1327" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1995.1209" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regaldo Saint-Blancard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1991.1089" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gu&#233;riteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765766v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765783v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765820v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gaidon-Bunuel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764956v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765098v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit-Aupert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dellac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765272v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lenoir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maleret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764970v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lavaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764888v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1997.1327" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1995.1209" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regaldo Saint-Blancard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1991.1089" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gu&#233;riteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765815v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765766v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765789v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765783v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gaidon-Bunuel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764956v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765098v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit-Aupert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dellac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765272v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lenoir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>