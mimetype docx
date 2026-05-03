--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -832,165 +832,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vaisselier domestique : confrontation de données archéologiques et de données d'archives</w:t>
+                <w:t xml:space="preserve">Archéologie et référenciel de la céramique médiévale de Bordeaux à partir des fouilles d'habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Maleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Usages et goûts culinaires en Languedoc et Aquitaine au Moyen Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Archéologie Médiévale du Languedoc, Jun 1996, Carcassonne, France</w:t>
+              <w:t xml:space="preserve">Séminaire à l'Institut Ausonius-Bordeaux 3 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1997, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765772v1</w:t>
+                <w:t xml:space="preserve">hal-01765815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie et référenciel de la céramique médiévale de Bordeaux à partir des fouilles d'habitat</w:t>
+                <w:t xml:space="preserve">Le vaisselier domestique : confrontation de données archéologiques et de données d'archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Maleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à l'Institut Ausonius-Bordeaux 3 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1997, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Usages et goûts culinaires en Languedoc et Aquitaine au Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Archéologie Médiévale du Languedoc, Jun 1996, Carcassonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765815v1</w:t>
+                <w:t xml:space="preserve">hal-01765772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des normes de dessin sur la céramique médiévale</w:t>
               </w:r>
@@ -1039,96 +1039,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production céramique de Marmande aux XIIIe et XIVe siècles</w:t>
+                <w:t xml:space="preserve">La céramique des Xe-XVe siècles trouvée en fouille à Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Maleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude en Lot-et-Garonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1995, Aiguillon, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude sur la céramique médiévale et post médiévale dans le Centre-Ouest (Poitou-Charentes, Aquitaine, Centre, Limousin, Pays-de-la-Loire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1995, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765789v1</w:t>
+                <w:t xml:space="preserve">hal-01765783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématique et Méthodologie d'une étude sur le vaisselier céramique bordelais</w:t>
               </w:r>
@@ -1177,165 +1177,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique des Xe-XVe siècles trouvée en fouille à Bordeaux</w:t>
+                <w:t xml:space="preserve">L'évolution de la céramique bordelaise médiévale (Xe-XVe siècles) à travers les fouilles archéologiques et les inventaires après décès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Maleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude sur la céramique médiévale et post médiévale dans le Centre-Ouest (Poitou-Charentes, Aquitaine, Centre, Limousin, Pays-de-la-Loire)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1995, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Séminaire au Centre Charles Higounet (Bordeaux III)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1995, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765783v1</w:t>
+                <w:t xml:space="preserve">hal-01765820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution de la céramique bordelaise médiévale (Xe-XVe siècles) à travers les fouilles archéologiques et les inventaires après décès</w:t>
+                <w:t xml:space="preserve">La production céramique de Marmande aux XIIIe et XIVe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Maleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire au Centre Charles Higounet (Bordeaux III)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1995, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude en Lot-et-Garonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1995, Aiguillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765820v1</w:t>
+                <w:t xml:space="preserve">hal-01765789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique médiévale en Bordelais</w:t>
               </w:r>
@@ -3109,51 +3109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maleret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764970v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lavaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764888v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1997.1327" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1995.1209" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regaldo Saint-Blancard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1991.1089" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gu&#233;riteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765815v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765766v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765789v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765783v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gaidon-Bunuel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764956v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765098v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit-Aupert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dellac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765272v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lenoir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maleret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764970v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lavaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764888v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1997.1327" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1995.1209" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regaldo Saint-Blancard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1991.1089" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gu&#233;riteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765766v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765820v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gaidon-Bunuel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764956v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765098v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit-Aupert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dellac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765272v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lenoir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>