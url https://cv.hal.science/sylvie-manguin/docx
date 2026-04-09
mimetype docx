--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Manguin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse Professionnelle : Laboratoire d’Immuno-Physiopathologie Moléculaire Comparée (LIPMC), IRD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté de Pharmacie (UM), 15 Ave Charles Flahault, 34093 Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél : 04.11.75.94.84, Fax : 04.11.75.95.46, E-mail : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvie.manguin@ird.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR d’appartenance : HydroSiences Montpellier (HSM), UMR-5569 CNRS-IRD-UM (depuis 01/01/18)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">– DIPLOMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987 Doctorat d’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Biologie des Organismes et Populations, Spécialité : Biologie des populations et Ecosystèmes. Formation Doctorale: Parasitologie. Université Montpellier 2. Mention très honorable, félicitations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 Habilitation à Diriger des Recherches (HDR),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> École Doctorale « Biologie Intégrative », Univ. Montpellier 2.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. – FONCTIONS, TITRES, AFFECTATIONS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988-90 Post-Doctorat,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Beneficial Insects Laboratory, US Dept of Agriculture (USDA), Beltsville, Maryland, USA.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-95 Chercheur à l’Université de Médecine Américaine USUHS*, Bethesda, USA (Research Assistant Professor)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> *USUHS = Uniformed Services University of the Health Sciences, Bethesda, Maryland, USA. Sous contrat avec la NASA (National Aeronautics & Space Administration). 10/1990-02/1995.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995-96 Chercheur, mis à disposition de l’IRD, Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Affectée au laboratoire de Lutte contre les Insectes Nuisibles (LIN), IRD, Montpellier. Sous contrat NASA, 3/1995–3/1996</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996-03 CR1, IRD, Montpellier.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> LIN (1996-2000) ; CBGP (2001-04), Responsable d’équipe</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004-14 DR2, IRD, Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. CBGP-UMR022 (2004-07) ; URMITE-UMR198 (2008-09) ; UMR-MD3 (2010-14)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2015 DR1, IRD, Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. UMR-MD3 (2015-17), UMR-HSM (2018)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-08 Membre nommée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en qualité de représentante suppléante des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP des CR et des Ingénieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-15 Membre du Haut Conseil de la Santé Publique, Paris</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-17  Responsable de l’axe </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2nd axe de l’UMR et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre du Comité Directeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-présent Secrétaire Générale de l’International Federation for Tropical Medicine (IFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.iftm-hp.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021 Membre nommée du Groupe de Travail « Vecteurs » par l’ANSES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. – DOMAINE DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etude des moustiques, vecteurs d’agents pathogènes humains, responsables du paludisme et d’arboviroses. Intérêt majeur porte sur les Anophèles, vecteurs d’agents du paludisme, étudiés sur 3 continents, Asie, Afrique et Amérique Latine. Travaux sur les moustiques de genres </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aedes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Axes de recherche centrés sur l’identification moléculaire des espèces cryptiques, la génétique des populations, la capacité vectorielle des espèces, la surveillance spatiale des vecteurs et la lutte antivectorielle. Ces études font appel à des approches novatrices transférées dans les pays du Sud (Asie du SE).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. – PROGRAMMES DE RECHERCHE REALISES et EN COURS (en rouge)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-20 : Projet PHC Nusantara (Franco-Indonésie) « SOCIAL»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact des facteurs sociologiques sur les épidémies locales d’arboviroses transmises par Aedes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », 3 partenaires (Université Gadjah Mada, Yogyakarta, Indonésie, IRD & CIRAD, Montpellier); Coordinateur français : S. Manguin ; Durée : 3 ans. Budget : 11K€ (MEAE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-18 : Projets Bio-Asie « BioVectrol » et PHC Siam (Franco-Thai) « BioVecThai»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche de substances naturelles insecticides et répulsifs pour le contrôle des vecteurs du paludisme et de la dengue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », 4 partenaires (KU-Thaïlande, UHS-Cambodge, IRD & AMU-France); Coordinateur français : S. Manguin ; Durée : 5 ans. Budget : 100K€ (MEAE, TRF, IRN [International Research Network, Thaïlande]).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-18 : Projet AIRD, JEAI « VecThai », MEAE, TRF (Thai Research Fund), CDC China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distribution géographique des vecteurs, capacité vectorielle de populations d’Anopheles et chimio-sensibilité de parasites humains pour l’amélioration des méthodes de contrôle du paludisme et de la filariose lymphatique de Bancroft en Asie du Sud-est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », JEAI : Entomology Research Lab, KU, Bangkok (Thaïlande) ; Correspondante IRD : S. Manguin. Projet prolongé avec TRF (Thaïlande) et le CDC (Chine). Durée : 6 ans (2012-18). Budget : 300K€ (IRD, TRF, TDR/WHO).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-18: Projets Mentor Initiative/ACERGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission et contrôle du paludisme en Angola, au sud Soudan et risque en offshore au Gabon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur: S. Manguin et 4 partenaires (Mentor Initiative ; Acergy/Subsea7 ; P. Carnevale ; Malaria Control Program, Angola). Durée : 7 ans. Budget: 200K€ (Mentor Initiative & ACERGY, France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-14 : Projet Européen Erasmus Mundus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (programmesMaheva et Panacea) sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moustiques, transmission d’agents pathogènes et contrôle des vecteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur : S. Manguin et 1 partenaire (KU, Bangkok). Durée : 3 ans. Budget: 51K€ (CE), 3 bourses d’étude pour étudiants Thaïlandais (1 Master, 1 PhD, 1 Postdoc).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-10 : Projet PHC Siam N° 20627SD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité bactérienne de l'estomac de moustiques vecteurs et transmission de parasites en Thaïlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur : S. Manguin et 3 partenaires (MU & KU, Bangkok ; IRD ; Fac Pharmacie, Montpellier). Durée : 2 ans. Budget: 36K€ (MEAE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2007-08 : Projet PHC Siam N° 16638YL sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détection ultrasensible de virus émergents humains transmis par les moustiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur : S. Manguin et 2 partenaires (MU & KU, Bangkok). Durée : 2 ans. Budget : 23 K€ (MAE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2002-06 : Projet Européen “Malvecasia” INCO-DEV N° ICA4-CT-2002-10041 sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistance aux insecticides chez les vecteurs du paludisme et cartographie (SIG) de la distribution des anophèles en Asie du sud-est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur: M. Coosemans, 8 partenaires (Vietnam, Laos, Cambodge, UK, Belgique, France-IRD). Durée : 80 mois. Budget : 1,4M€ (CE).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental changes and risk of plague epidemics in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Dwi Handayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitti Ganefa Pakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arief Mulyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Choirul Hidajat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arum Sih Joharina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (12), pp.e0013839. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0013839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of flies of medical importance in Thailand: a dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Niyomdecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watthanasak Lertlumnaphakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratchadawan Ngan-Klan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Aerol Nobleza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigabyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vectors of human disease series, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.16975936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one health approach for integrated vector management monitoring and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Fite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, pp.100954. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.onehlt.2024.100954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04844829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anopheles barbirostris in Indonesia: A more complex metapopulation than expected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri Baskoro Tunggul Satoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinta Shinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleman Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (11), pp.e0321707. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0321707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunological surveillance using gSG6-P1 biomarker reveals spatio-temporal dynamics of Anopheles exposure and gaps in malaria risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manop Saeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natapong Jupatanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramon Jampeesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Afelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2025.02.15.638477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and determinants of zoonotic malaria in the Greater Mekong Subregion (GMS) and Malaysia: systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ahebwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Hii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratchadawan Ngoen-Klan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uraiwan Arunyawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Malaria Journal, 24 (1), pp.218. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-025-05464-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally acquired malaria: a retrospective analysis of long-term surveillance data, European France, 1995 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (41), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.41.2400133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mosquito age and batch size on knockdown and mortality of laboratory-reared Anopheles dirus , Anopheles minimus , and wild-caught Anopheles harrisoni (Diptera: Culicidae) exposed to transfluthrin using WHO tube and CDC bottle bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manop Saeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratchadawan Ngoen-Klan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanly Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutamas Kerdsawang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61 (2), pp.427-441. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjae004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Biodiversity and Health: The Global Biodiversity Information Facility’s initiative on open data on vectors of human diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Shimabukuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigabyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46471/gigabyte.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirus complex species identification PCR (DiCSIP) improves the identification of Anopheles dirus complex from the Greater Mekong Subregion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manop Saeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutharat Pengon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatpong Pethrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saranya Thaiudomsup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suthat Lhaosudto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.260. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-024-06321-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and spread of Plasmodium falciparum mutations associated with resistance to sulfadoxine–pyrimethamine in central Africa: a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guémas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coppée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Du Manoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Nsango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Microbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (12), pp.e983-e993. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2666-5247(23)00211-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of mosquitoes (Diptera: Culicidae) in Thailand: a ﻿dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wannapa Suwonkerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanutcharee Thanispong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manop Saeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairpailin Jhaiaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigabyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46471/gigabyte.90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Repellent and Irritant Effects of a Mixture of β-Caryophyllene Oxide and Vetiver Oil against Mosquito Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unchalee Sanguanpong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (9), pp.773. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects14090773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity data supports research on human infectious diseases: Global trends, challenges, and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Astorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin J. Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Helena Fernandes Shimabukuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Noesgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.100484. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.onehlt.2023.100484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific achievements and reflections after 20 years of vector biology and control research at the Pu Teuy mosquito field research station, Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharawan Sirisopa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bangs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutkhet Nakasathien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Hii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-022-04061-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral avoidance and biological safety of vetiver oil and its constituents against Aedes aegypti (L.), Aedes albopictus (Skuse) and Culex quinquefasciatus Say</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanutcharee Thanispong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unchalee Sanguanpong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.100044. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cris.2022.100044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic Behavior and Species Diversity of the Anopheles barbirostris Complex (Diptera: Culicidae) in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanya Udom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanutcharee Thanispong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirasak Fungfuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (6), pp.2376-2384. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjab067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons du programme de lutte contre les vecteurs du paludisme par aspersions intradomiciliaires de DDT ou de dieldrine dans la zone pilote de Bobo-Dioulasso : échec ou succès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Tropicale et Santé Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, v9i9.66 [23 p.]. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48327/mtsibulletin.v9i9.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast expansion of the Asian-Pacific Genotype of the Chikungunya Virus in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusnita Mirna Anggraeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega Tyas Prihatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Wahyuni Handayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusumaningtyas Sekar Negari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.631508. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2021.631508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defeating malaria in the North-East region : the forerunner for malaria elimination in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 222, 106040 [10 p. en ligne]. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2021.106040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneity and possible replacement of populations of the dengue vectors Aedes aegypti and Aedes albopictus in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiarti Widiarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Choirul Hidajat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Wahyuni Handayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujiyono Mujiyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.705129. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2021.705129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of fecal immunoassays for canine Echinococcus infection in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huixia Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.e0008690. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0008690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Issues on Residual Malaria Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 223 (Supplement_2), pp.S61-S80. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiab084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of mosquito collection methods for dengue surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulus Susanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujiyono Mujiyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega Tyas Prihatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Susilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.685926. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2021.685926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and spatial distribution characteristics of human echinococcosis in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Ying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ze-Hang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Ping Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (12), pp.e0009996. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0009996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New assessment of Anopheles vector species identification using MALDI-TOF MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye K Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye K Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-020-03557-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stegomyia Indices and Risk of Dengue Transmission: A Lack of Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Choirul Hidajat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revi Rosavika Kinansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riyani Setyaningsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusnita Mirna Anggraeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.328. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2020.00328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excito-repellency and biological safety of β-caryophyllene oxide against Aedes albopictus and Anopheles dirus (Diptera: Culicidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.105556. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2020.105556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Microbiome in Wild-Caught Anopheles Mosquitoes in Western Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krajana Tainchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bangs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.965. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species diversity and insecticide resistance within the Anopheles hyrcanus group in Ubon Ratchathani Province, Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchana Sumarnrote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Overgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanutcharee Thanispong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.525. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-020-04389-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and biting patterns of Anopheles species in a malaria endemic area, Umphang Valley, Tak Province, western Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatchai Tananchai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manatsawee Pattanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 190, pp.183-192. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaria Vectors and Species Complexes in Thailand: Implications for Vector Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatchai Tananchai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bangs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (7), pp.544-558. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2019.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imported malaria cases in former endemic and non-malaria endemic areas in China: are there differences in case profile and time to response?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Sen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases of Poverty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.61. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40249-019-0571-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic homogeneity of Anopheles maculatus in Indonesia and origin of a novel species present in Central Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umi Widiastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujiyono Mujiyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega Tyas Prihatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiarti Widiarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), pp.351. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-019-3598-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiplex PCR assay for the identification of five species of the Anopheles barbirostris complex in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanya Udom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Bangs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.223. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-019-3494-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excito-repellent activity of β-caryophyllene oxide against Aedes aegypti and Anopheles minimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunaiyana Sathantriphop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthathip Kongmee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 197, pp.1-8/105030. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2019.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of the presence of genotype- 1 of Japanese encephalitis virus in Culex gelidus in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega Tyas Prihatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulus Susanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhian Prastowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siti Rofiatus Sa'Adah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-3285-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of malaria vectors at the China-Myanmar border while approaching malaria elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Sen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shui-Sen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng-Bin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian-Mu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Zhong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.511. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-3073-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitological Surveys on Malaria in Rural Balombo (Angola) in 2007-2008: Base Line Data for a Malaria Vector Control Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcides Moniz Soyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tropical Disease &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/IJTDH/2018/41783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese encephalitis in Indonesia: An update on epidemiology and transmission ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Widiarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusnita Mirna Anggraeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitti Alfiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri Baskoro Tunggul Satoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 187, pp.240-247. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2018.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitological Surveys on Malaria in Rural Balombo (Angola) in 2007-2008: Base Line Data for a Malaria Vector Control Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnevale Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dos Santos Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcides Moniz Soyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besnard Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foumane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tropical Disease &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the bacterial microbiota of Anopheles Mosquitoes from Binh Phuoc province, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.2095. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.02095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Excito-Repellency of Three Cambodian Plant-Derived Extracts Against Two Mosquito Vector Species, Aedes aegypti and Anopheles minimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Desgrouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rungarun Tisgratog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sothavireak Bory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Mosquito Control Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2987/16-6566.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of the bacterial communities associated with Aedes aegyti larvae and water from domestic water storage containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razak Seidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thor-Axel Stenstroem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.371. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-7-391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic assessment of &amp;lt;em&amp;gt;Anopheles crawfordi&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;An. dangi&amp;lt;/em&amp;gt; of the Hyrcanus Group of subgenus &amp;lt;em&amp;gt;Anopheles&amp;lt;/em&amp;gt; in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Chung Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E. Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Parzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Hong Quang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (3), pp.623-629. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of geraniol-incorporated polymers to control Aedes albopictus (Diptera: Culicidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chuaycharoensuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (4), pp.427-432. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2012194427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Antibody Response to Anopheles Saliva for Comparing the Efficacy of Three Malaria Vector Control Methods in Balombo, Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Makhtar Drame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Toto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e44189. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bionomics, taxonomy, and distribution of the major malaria vector taxa of Anopheles subgenus Cellia in Southeast Asia: An updated review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R E Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Coosemans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (4), pp.489 - 503. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2007.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and phylogeography of the Southeast Asian Anopheles sundaicus complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan R Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.484 - 493. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2007.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymerase Chain Reaction Identification of Three Members of the Anopheles sundaicus (Diptera: Culicidae) Complex, Malaria Vectors in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra Vythilingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visut Baimai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Evidence of Speciation Between Island and Continental Populations of Anopheles (Cellia) sundaicus (Diptera: Culicidae), a Principal Malaria Vector Taxon in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne-Marie Linton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E. Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visut Baimai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (3), pp.287-295. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/0022-2585-41.3.287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIONOMICS AND SYSTEMATICS OF THE ORIENTAL ANOPHELES SUNDAICUS COMPLEX IN RELATION TO MALARIA TRANSMISSION AND VECTOR CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 71 (4), pp.518-524. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.2004.71.518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bionomics and systematics of the oriental Anopheles sundaicus complex in relation to malaria transmission and vector control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E. Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 71 (4), pp.518-524. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.2004.71.518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kdr mutation occurs in the Mopti form of Anopheles gambiae s.s. through introgression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brengues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akogbéto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (5), pp.451-455. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2583.2000.00206.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00201921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the primary malaria vector in South America, Anopheles darlingi, using isozyme, random amplified polymorphic DNA, internal transcribed spacer 2, and morphologic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Wilkerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Conn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rubio-Palis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Danoff-Burg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (3), pp.364-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARATIVE BEHAVIORAL RESPONSES OF AEDES AEGYPTI, AEDES ALBOPICTUS AND CULEX QUEQUINFASCIATUS (DIPTERA: CULICIDAE) TO PLANTS BASE REPELLENT OF VETIVER COMPOUNDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Society for Tropical Medicine and Hygiene (ASTMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, NATIONAL HARBOR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and spread of insecticide-resistant Anopheles (Cellia) culicifacies : its bionomics and control in the context of malaria elimination initiative in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dev, V. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector biology and control : an update for malaria elimination initiative in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The National Academy of Sciences, pp.11-22, 2020, 978-81-905548-8-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bionomics and control of Anopheles (Cellia) minimus in the context of disappearing malaria in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dev, V. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector biology and control : an update for malaria elimination : initiative in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The National Academy of Sciences, pp.33-42, 2020, 978-81-905548-8-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémies dues à un arbovirus transmis par le moustique Aedes albopictus en France hexagonale: probabilité d'apparition, ampleur de la transmission et impacts sanitaires, économiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Apouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0146, Anses. 2024, 247 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04721058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses : Recommandations de stratégies d’utilisation de produits biocides dans un contexte inter-épidémique et épidémique contre les moustiques vecteurs de type Aedes, Anopheles et Culex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0029, Anses. 2023, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04276865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses : Evaluation des stratégies de lutte anti-vectorielle (LAV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2019-SA-0039, Anses. 2022, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04073055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId306"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Manguin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse Professionnelle : Laboratoire d’Immuno-Physiopathologie Moléculaire Comparée (LIPMC), IRD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté de Pharmacie (UM), 15 Ave Charles Flahault, 34093 Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél : 04.11.75.94.84, Fax : 04.11.75.95.46, E-mail : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvie.manguin@ird.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR d’appartenance : HydroSiences Montpellier (HSM), UMR-5569 CNRS-IRD-UM (depuis 01/01/18)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">– DIPLOMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987 Doctorat d’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Biologie des Organismes et Populations, Spécialité : Biologie des populations et Ecosystèmes. Formation Doctorale: Parasitologie. Université Montpellier 2. Mention très honorable, félicitations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 Habilitation à Diriger des Recherches (HDR),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> École Doctorale « Biologie Intégrative », Univ. Montpellier 2.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. – FONCTIONS, TITRES, AFFECTATIONS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988-90 Post-Doctorat,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Beneficial Insects Laboratory, US Dept of Agriculture (USDA), Beltsville, Maryland, USA.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-95 Chercheur à l’Université de Médecine Américaine USUHS*, Bethesda, USA (Research Assistant Professor)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> *USUHS = Uniformed Services University of the Health Sciences, Bethesda, Maryland, USA. Sous contrat avec la NASA (National Aeronautics & Space Administration). 10/1990-02/1995.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995-96 Chercheur, mis à disposition de l’IRD, Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Affectée au laboratoire de Lutte contre les Insectes Nuisibles (LIN), IRD, Montpellier. Sous contrat NASA, 3/1995–3/1996</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996-03 CR1, IRD, Montpellier.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> LIN (1996-2000) ; CBGP (2001-04), Responsable d’équipe</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004-14 DR2, IRD, Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. CBGP-UMR022 (2004-07) ; URMITE-UMR198 (2008-09) ; UMR-MD3 (2010-14)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2015 DR1, IRD, Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. UMR-MD3 (2015-17), UMR-HSM (2018)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-08 Membre nommée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en qualité de représentante suppléante des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP des CR et des Ingénieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-15 Membre du Haut Conseil de la Santé Publique, Paris</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-17  Responsable de l’axe </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2nd axe de l’UMR et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre du Comité Directeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-présent Secrétaire Générale de l’International Federation for Tropical Medicine (IFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.iftm-hp.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021 Membre nommée du Groupe de Travail « Vecteurs » par l’ANSES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. – DOMAINE DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etude des moustiques, vecteurs d’agents pathogènes humains, responsables du paludisme et d’arboviroses. Intérêt majeur porte sur les Anophèles, vecteurs d’agents du paludisme, étudiés sur 3 continents, Asie, Afrique et Amérique Latine. Travaux sur les moustiques de genres </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aedes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Axes de recherche centrés sur l’identification moléculaire des espèces cryptiques, la génétique des populations, la capacité vectorielle des espèces, la surveillance spatiale des vecteurs et la lutte antivectorielle. Ces études font appel à des approches novatrices transférées dans les pays du Sud (Asie du SE).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. – PROGRAMMES DE RECHERCHE REALISES et EN COURS (en rouge)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-20 : Projet PHC Nusantara (Franco-Indonésie) « SOCIAL»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact des facteurs sociologiques sur les épidémies locales d’arboviroses transmises par Aedes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », 3 partenaires (Université Gadjah Mada, Yogyakarta, Indonésie, IRD & CIRAD, Montpellier); Coordinateur français : S. Manguin ; Durée : 3 ans. Budget : 11K€ (MEAE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-18 : Projets Bio-Asie « BioVectrol » et PHC Siam (Franco-Thai) « BioVecThai»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche de substances naturelles insecticides et répulsifs pour le contrôle des vecteurs du paludisme et de la dengue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », 4 partenaires (KU-Thaïlande, UHS-Cambodge, IRD & AMU-France); Coordinateur français : S. Manguin ; Durée : 5 ans. Budget : 100K€ (MEAE, TRF, IRN [International Research Network, Thaïlande]).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-18 : Projet AIRD, JEAI « VecThai », MEAE, TRF (Thai Research Fund), CDC China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distribution géographique des vecteurs, capacité vectorielle de populations d’Anopheles et chimio-sensibilité de parasites humains pour l’amélioration des méthodes de contrôle du paludisme et de la filariose lymphatique de Bancroft en Asie du Sud-est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », JEAI : Entomology Research Lab, KU, Bangkok (Thaïlande) ; Correspondante IRD : S. Manguin. Projet prolongé avec TRF (Thaïlande) et le CDC (Chine). Durée : 6 ans (2012-18). Budget : 300K€ (IRD, TRF, TDR/WHO).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-18: Projets Mentor Initiative/ACERGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission et contrôle du paludisme en Angola, au sud Soudan et risque en offshore au Gabon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur: S. Manguin et 4 partenaires (Mentor Initiative ; Acergy/Subsea7 ; P. Carnevale ; Malaria Control Program, Angola). Durée : 7 ans. Budget: 200K€ (Mentor Initiative & ACERGY, France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-14 : Projet Européen Erasmus Mundus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (programmesMaheva et Panacea) sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moustiques, transmission d’agents pathogènes et contrôle des vecteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur : S. Manguin et 1 partenaire (KU, Bangkok). Durée : 3 ans. Budget: 51K€ (CE), 3 bourses d’étude pour étudiants Thaïlandais (1 Master, 1 PhD, 1 Postdoc).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-10 : Projet PHC Siam N° 20627SD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité bactérienne de l'estomac de moustiques vecteurs et transmission de parasites en Thaïlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur : S. Manguin et 3 partenaires (MU & KU, Bangkok ; IRD ; Fac Pharmacie, Montpellier). Durée : 2 ans. Budget: 36K€ (MEAE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2007-08 : Projet PHC Siam N° 16638YL sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détection ultrasensible de virus émergents humains transmis par les moustiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur : S. Manguin et 2 partenaires (MU & KU, Bangkok). Durée : 2 ans. Budget : 23 K€ (MAE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2002-06 : Projet Européen “Malvecasia” INCO-DEV N° ICA4-CT-2002-10041 sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistance aux insecticides chez les vecteurs du paludisme et cartographie (SIG) de la distribution des anophèles en Asie du sud-est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur: M. Coosemans, 8 partenaires (Vietnam, Laos, Cambodge, UK, Belgique, France-IRD). Durée : 80 mois. Budget : 1,4M€ (CE).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anopheles barbirostris in Indonesia: A more complex metapopulation than expected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri Baskoro Tunggul Satoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinta Shinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleman Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (11), pp.e0321707. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0321707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one health approach for integrated vector management monitoring and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Fite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, pp.100954. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.onehlt.2024.100954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04844829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental changes and risk of plague epidemics in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Dwi Handayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitti Ganefa Pakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arief Mulyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Choirul Hidajat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arum Sih Joharina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (12), pp.e0013839. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0013839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of flies of medical importance in Thailand: a dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Niyomdecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watthanasak Lertlumnaphakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratchadawan Ngan-Klan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Aerol Nobleza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigabyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vectors of human disease series, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.16975936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunological surveillance using gSG6-P1 biomarker reveals spatio-temporal dynamics of Anopheles exposure and gaps in malaria risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manop Saeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natapong Jupatanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramon Jampeesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Afelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2025.02.15.638477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and determinants of zoonotic malaria in the Greater Mekong Subregion (GMS) and Malaysia: systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ahebwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Hii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratchadawan Ngoen-Klan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uraiwan Arunyawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Malaria Journal, 24 (1), pp.218. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-025-05464-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Biodiversity and Health: The Global Biodiversity Information Facility’s initiative on open data on vectors of human diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Shimabukuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigabyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46471/gigabyte.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mosquito age and batch size on knockdown and mortality of laboratory-reared Anopheles dirus , Anopheles minimus , and wild-caught Anopheles harrisoni (Diptera: Culicidae) exposed to transfluthrin using WHO tube and CDC bottle bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manop Saeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratchadawan Ngoen-Klan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanly Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutamas Kerdsawang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61 (2), pp.427-441. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjae004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally acquired malaria: a retrospective analysis of long-term surveillance data, European France, 1995 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (41), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.41.2400133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirus complex species identification PCR (DiCSIP) improves the identification of Anopheles dirus complex from the Greater Mekong Subregion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manop Saeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutharat Pengon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatpong Pethrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saranya Thaiudomsup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suthat Lhaosudto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.260. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-024-06321-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Repellent and Irritant Effects of a Mixture of β-Caryophyllene Oxide and Vetiver Oil against Mosquito Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unchalee Sanguanpong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (9), pp.773. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects14090773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of mosquitoes (Diptera: Culicidae) in Thailand: a ﻿dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wannapa Suwonkerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanutcharee Thanispong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manop Saeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairpailin Jhaiaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigabyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46471/gigabyte.90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and spread of Plasmodium falciparum mutations associated with resistance to sulfadoxine–pyrimethamine in central Africa: a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guémas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coppée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Du Manoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Nsango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Microbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (12), pp.e983-e993. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2666-5247(23)00211-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity data supports research on human infectious diseases: Global trends, challenges, and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Astorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin J. Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Helena Fernandes Shimabukuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Noesgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.100484. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.onehlt.2023.100484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific achievements and reflections after 20 years of vector biology and control research at the Pu Teuy mosquito field research station, Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharawan Sirisopa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bangs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutkhet Nakasathien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Hii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-022-04061-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral avoidance and biological safety of vetiver oil and its constituents against Aedes aegypti (L.), Aedes albopictus (Skuse) and Culex quinquefasciatus Say</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanutcharee Thanispong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unchalee Sanguanpong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.100044. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cris.2022.100044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defeating malaria in the North-East region : the forerunner for malaria elimination in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 222, 106040 [10 p. en ligne]. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2021.106040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneity and possible replacement of populations of the dengue vectors Aedes aegypti and Aedes albopictus in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiarti Widiarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Choirul Hidajat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Wahyuni Handayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujiyono Mujiyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.705129. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2021.705129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic Behavior and Species Diversity of the Anopheles barbirostris Complex (Diptera: Culicidae) in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanya Udom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanutcharee Thanispong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirasak Fungfuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (6), pp.2376-2384. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjab067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons du programme de lutte contre les vecteurs du paludisme par aspersions intradomiciliaires de DDT ou de dieldrine dans la zone pilote de Bobo-Dioulasso : échec ou succès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Tropicale et Santé Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, v9i9.66 [23 p.]. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48327/mtsibulletin.v9i9.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast expansion of the Asian-Pacific Genotype of the Chikungunya Virus in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusnita Mirna Anggraeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega Tyas Prihatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Wahyuni Handayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusumaningtyas Sekar Negari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.631508. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2021.631508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of fecal immunoassays for canine Echinococcus infection in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huixia Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.e0008690. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0008690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Issues on Residual Malaria Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 223 (Supplement_2), pp.S61-S80. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiab084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of mosquito collection methods for dengue surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulus Susanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujiyono Mujiyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega Tyas Prihatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Susilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.685926. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2021.685926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New assessment of Anopheles vector species identification using MALDI-TOF MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye K Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye K Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-020-03557-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and spatial distribution characteristics of human echinococcosis in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Ying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ze-Hang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Ping Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (12), pp.e0009996. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0009996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stegomyia Indices and Risk of Dengue Transmission: A Lack of Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Choirul Hidajat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revi Rosavika Kinansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riyani Setyaningsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusnita Mirna Anggraeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.328. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2020.00328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excito-repellency and biological safety of β-caryophyllene oxide against Aedes albopictus and Anopheles dirus (Diptera: Culicidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.105556. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2020.105556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Microbiome in Wild-Caught Anopheles Mosquitoes in Western Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krajana Tainchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bangs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.965. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species diversity and insecticide resistance within the Anopheles hyrcanus group in Ubon Ratchathani Province, Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchana Sumarnrote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Overgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanutcharee Thanispong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.525. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-020-04389-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of the presence of genotype- 1 of Japanese encephalitis virus in Culex gelidus in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega Tyas Prihatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulus Susanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhian Prastowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siti Rofiatus Sa'Adah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-3285-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic homogeneity of Anopheles maculatus in Indonesia and origin of a novel species present in Central Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umi Widiastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujiyono Mujiyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega Tyas Prihatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiarti Widiarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), pp.351. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-019-3598-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaria Vectors and Species Complexes in Thailand: Implications for Vector Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatchai Tananchai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bangs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (7), pp.544-558. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2019.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and biting patterns of Anopheles species in a malaria endemic area, Umphang Valley, Tak Province, western Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatchai Tananchai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manatsawee Pattanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 190, pp.183-192. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imported malaria cases in former endemic and non-malaria endemic areas in China: are there differences in case profile and time to response?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Sen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases of Poverty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.61. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40249-019-0571-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiplex PCR assay for the identification of five species of the Anopheles barbirostris complex in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanya Udom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Bangs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.223. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-019-3494-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excito-repellent activity of β-caryophyllene oxide against Aedes aegypti and Anopheles minimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunaiyana Sathantriphop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthathip Kongmee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 197, pp.1-8/105030. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2019.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitological Surveys on Malaria in Rural Balombo (Angola) in 2007-2008: Base Line Data for a Malaria Vector Control Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnevale Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dos Santos Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcides Moniz Soyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besnard Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foumane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tropical Disease &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitological Surveys on Malaria in Rural Balombo (Angola) in 2007-2008: Base Line Data for a Malaria Vector Control Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcides Moniz Soyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tropical Disease &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/IJTDH/2018/41783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of malaria vectors at the China-Myanmar border while approaching malaria elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Sen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shui-Sen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng-Bin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian-Mu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Zhong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.511. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-3073-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese encephalitis in Indonesia: An update on epidemiology and transmission ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Widiarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusnita Mirna Anggraeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitti Alfiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri Baskoro Tunggul Satoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 187, pp.240-247. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2018.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the bacterial microbiota of Anopheles Mosquitoes from Binh Phuoc province, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.2095. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.02095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Excito-Repellency of Three Cambodian Plant-Derived Extracts Against Two Mosquito Vector Species, Aedes aegypti and Anopheles minimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Desgrouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rungarun Tisgratog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sothavireak Bory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Mosquito Control Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2987/16-6566.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of the bacterial communities associated with Aedes aegyti larvae and water from domestic water storage containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razak Seidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thor-Axel Stenstroem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.371. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-7-391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic assessment of &amp;lt;em&amp;gt;Anopheles crawfordi&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;An. dangi&amp;lt;/em&amp;gt; of the Hyrcanus Group of subgenus &amp;lt;em&amp;gt;Anopheles&amp;lt;/em&amp;gt; in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Chung Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E. Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Parzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Hong Quang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (3), pp.623-629. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of geraniol-incorporated polymers to control Aedes albopictus (Diptera: Culicidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chuaycharoensuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (4), pp.427-432. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2012194427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Antibody Response to Anopheles Saliva for Comparing the Efficacy of Three Malaria Vector Control Methods in Balombo, Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Makhtar Drame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Toto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e44189. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bionomics, taxonomy, and distribution of the major malaria vector taxa of Anopheles subgenus Cellia in Southeast Asia: An updated review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R E Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Coosemans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (4), pp.489 - 503. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2007.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and phylogeography of the Southeast Asian Anopheles sundaicus complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan R Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.484 - 493. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2007.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymerase Chain Reaction Identification of Three Members of the Anopheles sundaicus (Diptera: Culicidae) Complex, Malaria Vectors in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra Vythilingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visut Baimai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bionomics and systematics of the oriental Anopheles sundaicus complex in relation to malaria transmission and vector control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E. Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 71 (4), pp.518-524. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.2004.71.518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Evidence of Speciation Between Island and Continental Populations of Anopheles (Cellia) sundaicus (Diptera: Culicidae), a Principal Malaria Vector Taxon in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne-Marie Linton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E. Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visut Baimai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (3), pp.287-295. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/0022-2585-41.3.287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIONOMICS AND SYSTEMATICS OF THE ORIENTAL ANOPHELES SUNDAICUS COMPLEX IN RELATION TO MALARIA TRANSMISSION AND VECTOR CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 71 (4), pp.518-524. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.2004.71.518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kdr mutation occurs in the Mopti form of Anopheles gambiae s.s. through introgression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brengues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akogbéto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (5), pp.451-455. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2583.2000.00206.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00201921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the primary malaria vector in South America, Anopheles darlingi, using isozyme, random amplified polymorphic DNA, internal transcribed spacer 2, and morphologic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Wilkerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Conn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rubio-Palis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Danoff-Burg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (3), pp.364-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARATIVE BEHAVIORAL RESPONSES OF AEDES AEGYPTI, AEDES ALBOPICTUS AND CULEX QUEQUINFASCIATUS (DIPTERA: CULICIDAE) TO PLANTS BASE REPELLENT OF VETIVER COMPOUNDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Society for Tropical Medicine and Hygiene (ASTMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, NATIONAL HARBOR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and spread of insecticide-resistant Anopheles (Cellia) culicifacies : its bionomics and control in the context of malaria elimination initiative in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dev, V. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector biology and control : an update for malaria elimination initiative in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The National Academy of Sciences, pp.11-22, 2020, 978-81-905548-8-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bionomics and control of Anopheles (Cellia) minimus in the context of disappearing malaria in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dev, V. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector biology and control : an update for malaria elimination : initiative in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The National Academy of Sciences, pp.33-42, 2020, 978-81-905548-8-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémies dues à un arbovirus transmis par le moustique Aedes albopictus en France hexagonale: probabilité d'apparition, ampleur de la transmission et impacts sanitaires, économiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Apouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0146, Anses. 2024, 247 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04721058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses : Recommandations de stratégies d’utilisation de produits biocides dans un contexte inter-épidémique et épidémique contre les moustiques vecteurs de type Aedes, Anopheles et Culex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0029, Anses. 2023, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04276865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses : Evaluation des stratégies de lutte anti-vectorielle (LAV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2019-SA-0039, Anses. 2022, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04073055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId306"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sylvie.manguin@ird.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iftm-hp.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440941v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Dwi Handayani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti Ganefa Pakki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arief Mulyono" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Choirul Hidajat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arum Sih Joharina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013839" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249284v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Niyomdecha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duvallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watthanasak Lertlumnaphakul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratchadawan Ngan-Klan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aerol Nobleza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16975936" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04844829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fite" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Ludwig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manguin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2024.100954" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Baskoro Tunggul Satoto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triwibowo Ambar Garjito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinta Shinta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleman Landi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frutos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321707" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manop Saeung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natapong Jupatanakul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niramon Jampeesri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Afelt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theeraphap Chareonviriyaphap" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.15.638477" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05546236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ahebwa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutipong Sukkanon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hii" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratchadawan Ngoen-Klan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uraiwan Arunyawat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05464-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874550v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delamare" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarantola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thellier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Calba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaget" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.41.2400133" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanly Yan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutamas Kerdsawang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirod Nararak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjae004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Shimabukuro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Groom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Campbell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46471/gigabyte.117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutharat Pengon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatpong Pethrak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranya Thaiudomsup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthat Lhaosudto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06321-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04264172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gu&#233;mas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie M&#233;nard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Du Manoir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nsango" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(23)00211-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924288v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannapa Suwonkerd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanutcharee Thanispong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pairpailin Jhaiaun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46471/gigabyte.90" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unchalee Sanguanpong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14090773" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Astorga" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin J. Groom" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Helena Fernandes Shimabukuro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Noesgaard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2023.100484" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888382v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharawan Sirisopa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bangs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutkhet Nakasathien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04061-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891276v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cris.2022.100044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891798v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanya Udom" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirasak Fungfuang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjab067" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199041v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carnevale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouque" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsibulletin.v9i9.66" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444244v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusnita Mirna Anggraeni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mega Tyas Prihatin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Wahyuni Handayani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusumaningtyas Sekar Negari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.631508" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337330v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2021.106040" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widiarti Widiarti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujiyono Mujiyono" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.705129" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444136v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixia Cai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Huang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008690" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891900v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab084" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444235v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulus Susanti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Susilo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.685926" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830443v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ying Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Hang Liu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ping Wu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Xiao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009996" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03110548v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye K Kone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye K Dia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sylla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gautier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03557-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revi Rosavika Kinansi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyani Setyaningsih" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00328" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02941392v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mahiou-Leddet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ollivier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2020.105556" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krajana Tainchum" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00965" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083171v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchana Sumarnrote" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Overgaard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04389-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02768843v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatchai Tananchai" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manatsawee Pattanakul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sinou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2018.11.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB40NR3C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083176v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2019.04.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404788v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Sen Zhang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Feng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Ren" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Geoffroy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-019-0571-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404744v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umi Widiastuti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3598-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02405343v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brosseau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Bangs" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3494-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415271v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunaiyana Sathantriphop" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monthathip Kongmee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.05.021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02394602v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhian Prastowo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Rofiatus Sa'Adah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3285-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141788v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shui-Sen Zhou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Bin Zhou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Mu Chen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Zhong Wang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3073-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107564v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria dos Santos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcides Moniz Soyto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Besnard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foumane" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/IJTDH/2018/41783" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141592v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Widiarti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti Alfiah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2018.08.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358609v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnevale Pierre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=dos Santos Maria" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Patrick" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foumane Vincent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814232v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Ngo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Romano-Bertrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02095" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478914v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desgrouas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rungarun Tisgratog" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothavireak Bory" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/16-6566.1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049539v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dada" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jumas-Bilak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razak Seidu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor-Axel Stenstroem" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-391" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651316v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Chung Thuy Ngo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph E. Harbach" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parzy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hong Quang Le" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.09.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZLNJRSW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062297v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chuaycharoensuk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2012194427" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02387857v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Makhtar Drame" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Toto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044189" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433435v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manguin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garros" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dusfour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Harbach" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coosemans" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.11.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6V4LRFL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433421v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan R Michaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph E Harbach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.02.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433432v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Blondeau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Vythilingham" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visut Baimai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433383v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-Marie Linton" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-2585-41.3.287" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436506v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Harbach" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2004.71.518" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433388v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00201921v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brengues" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akogb&#233;to" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2583.2000.00206.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6F6P6JX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258648v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Wilkerson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Conn" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rubio-Palis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Danoff-Burg" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895625v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032706v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032708v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721058v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cardinale" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Milcent" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276865v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04073055v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Arnaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boete" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sylvie.manguin@ird.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iftm-hp.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492222v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Baskoro Tunggul Satoto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triwibowo Ambar Garjito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinta Shinta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleman Landi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frutos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321707" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04844829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fite" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Ludwig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manguin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2024.100954" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440941v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Dwi Handayani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti Ganefa Pakki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arief Mulyono" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Choirul Hidajat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arum Sih Joharina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013839" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Niyomdecha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duvallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watthanasak Lertlumnaphakul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratchadawan Ngan-Klan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aerol Nobleza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16975936" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manop Saeung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natapong Jupatanakul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niramon Jampeesri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Afelt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theeraphap Chareonviriyaphap" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.15.638477" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05546236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ahebwa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutipong Sukkanon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hii" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratchadawan Ngoen-Klan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uraiwan Arunyawat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05464-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Shimabukuro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Groom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Campbell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46471/gigabyte.117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanly Yan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutamas Kerdsawang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirod Nararak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjae004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874550v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delamare" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarantola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Calba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.41.2400133" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutharat Pengon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatpong Pethrak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranya Thaiudomsup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthat Lhaosudto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06321-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876010v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unchalee Sanguanpong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14090773" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924288v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannapa Suwonkerd" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanutcharee Thanispong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pairpailin Jhaiaun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46471/gigabyte.90" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04264172v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gu&#233;mas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie M&#233;nard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Du Manoir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nsango" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(23)00211-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Astorga" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin J. Groom" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Helena Fernandes Shimabukuro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Noesgaard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2023.100484" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888382v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharawan Sirisopa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bangs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutkhet Nakasathien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04061-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891276v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cris.2022.100044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dev" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2021.106040" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444249v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widiarti Widiarti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Wahyuni Handayani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujiyono Mujiyono" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.705129" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891798v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanya Udom" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirasak Fungfuang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjab067" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199041v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carnevale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsibulletin.v9i9.66" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444244v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusnita Mirna Anggraeni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mega Tyas Prihatin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusumaningtyas Sekar Negari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.631508" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444136v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixia Cai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Huang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008690" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891900v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab084" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444235v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulus Susanti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Susilo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.685926" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03110548v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye K Kone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye K Dia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sylla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gautier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03557-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830443v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ying Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Hang Liu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ping Wu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Xiao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009996" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revi Rosavika Kinansi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyani Setyaningsih" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00328" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02941392v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mahiou-Leddet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ollivier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2020.105556" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krajana Tainchum" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00965" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083171v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchana Sumarnrote" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Overgaard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04389-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02394602v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhian Prastowo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Rofiatus Sa'Adah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3285-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404744v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umi Widiastuti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3598-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083176v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatchai Tananchai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2019.04.013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02768843v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manatsawee Pattanakul" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sinou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2018.11.009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB40NR3C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404788v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Sen Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Feng" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Ren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Geoffroy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-019-0571-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02405343v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brosseau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Bangs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3494-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415271v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunaiyana Sathantriphop" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monthathip Kongmee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.05.021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358609v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnevale Pierre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=dos Santos Maria" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcides Moniz Soyto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Patrick" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foumane Vincent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107564v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria dos Santos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Besnard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foumane" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/IJTDH/2018/41783" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141788v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shui-Sen Zhou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Bin Zhou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Mu Chen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Zhong Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3073-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141592v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Widiarti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti Alfiah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2018.08.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814232v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Ngo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Romano-Bertrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02095" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478914v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desgrouas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rungarun Tisgratog" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothavireak Bory" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/16-6566.1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049539v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dada" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jumas-Bilak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razak Seidu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor-Axel Stenstroem" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-391" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651316v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Chung Thuy Ngo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph E. Harbach" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parzy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hong Quang Le" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.09.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZLNJRSW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062297v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chuaycharoensuk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2012194427" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02387857v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Makhtar Drame" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Toto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044189" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433435v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manguin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garros" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dusfour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Harbach" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coosemans" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.11.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6V4LRFL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433421v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan R Michaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph E Harbach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.02.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433432v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Blondeau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Vythilingham" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visut Baimai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433388v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2004.71.518" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433383v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-Marie Linton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-2585-41.3.287" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436506v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Harbach" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00201921v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brengues" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akogb&#233;to" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2583.2000.00206.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6F6P6JX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258648v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Wilkerson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Conn" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rubio-Palis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Danoff-Burg" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895625v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032706v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032708v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721058v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cardinale" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Milcent" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276865v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04073055v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Arnaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boete" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>