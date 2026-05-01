--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Manguin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse Professionnelle : Laboratoire d’Immuno-Physiopathologie Moléculaire Comparée (LIPMC), IRD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté de Pharmacie (UM), 15 Ave Charles Flahault, 34093 Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél : 04.11.75.94.84, Fax : 04.11.75.95.46, E-mail : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvie.manguin@ird.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR d’appartenance : HydroSiences Montpellier (HSM), UMR-5569 CNRS-IRD-UM (depuis 01/01/18)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">– DIPLOMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987 Doctorat d’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Biologie des Organismes et Populations, Spécialité : Biologie des populations et Ecosystèmes. Formation Doctorale: Parasitologie. Université Montpellier 2. Mention très honorable, félicitations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 Habilitation à Diriger des Recherches (HDR),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> École Doctorale « Biologie Intégrative », Univ. Montpellier 2.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. – FONCTIONS, TITRES, AFFECTATIONS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988-90 Post-Doctorat,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Beneficial Insects Laboratory, US Dept of Agriculture (USDA), Beltsville, Maryland, USA.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-95 Chercheur à l’Université de Médecine Américaine USUHS*, Bethesda, USA (Research Assistant Professor)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> *USUHS = Uniformed Services University of the Health Sciences, Bethesda, Maryland, USA. Sous contrat avec la NASA (National Aeronautics & Space Administration). 10/1990-02/1995.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995-96 Chercheur, mis à disposition de l’IRD, Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Affectée au laboratoire de Lutte contre les Insectes Nuisibles (LIN), IRD, Montpellier. Sous contrat NASA, 3/1995–3/1996</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996-03 CR1, IRD, Montpellier.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> LIN (1996-2000) ; CBGP (2001-04), Responsable d’équipe</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004-14 DR2, IRD, Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. CBGP-UMR022 (2004-07) ; URMITE-UMR198 (2008-09) ; UMR-MD3 (2010-14)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2015 DR1, IRD, Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. UMR-MD3 (2015-17), UMR-HSM (2018)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-08 Membre nommée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en qualité de représentante suppléante des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP des CR et des Ingénieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-15 Membre du Haut Conseil de la Santé Publique, Paris</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-17  Responsable de l’axe </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2nd axe de l’UMR et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre du Comité Directeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-présent Secrétaire Générale de l’International Federation for Tropical Medicine (IFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.iftm-hp.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021 Membre nommée du Groupe de Travail « Vecteurs » par l’ANSES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. – DOMAINE DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etude des moustiques, vecteurs d’agents pathogènes humains, responsables du paludisme et d’arboviroses. Intérêt majeur porte sur les Anophèles, vecteurs d’agents du paludisme, étudiés sur 3 continents, Asie, Afrique et Amérique Latine. Travaux sur les moustiques de genres </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aedes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Axes de recherche centrés sur l’identification moléculaire des espèces cryptiques, la génétique des populations, la capacité vectorielle des espèces, la surveillance spatiale des vecteurs et la lutte antivectorielle. Ces études font appel à des approches novatrices transférées dans les pays du Sud (Asie du SE).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. – PROGRAMMES DE RECHERCHE REALISES et EN COURS (en rouge)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-20 : Projet PHC Nusantara (Franco-Indonésie) « SOCIAL»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact des facteurs sociologiques sur les épidémies locales d’arboviroses transmises par Aedes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », 3 partenaires (Université Gadjah Mada, Yogyakarta, Indonésie, IRD & CIRAD, Montpellier); Coordinateur français : S. Manguin ; Durée : 3 ans. Budget : 11K€ (MEAE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-18 : Projets Bio-Asie « BioVectrol » et PHC Siam (Franco-Thai) « BioVecThai»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche de substances naturelles insecticides et répulsifs pour le contrôle des vecteurs du paludisme et de la dengue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », 4 partenaires (KU-Thaïlande, UHS-Cambodge, IRD & AMU-France); Coordinateur français : S. Manguin ; Durée : 5 ans. Budget : 100K€ (MEAE, TRF, IRN [International Research Network, Thaïlande]).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-18 : Projet AIRD, JEAI « VecThai », MEAE, TRF (Thai Research Fund), CDC China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distribution géographique des vecteurs, capacité vectorielle de populations d’Anopheles et chimio-sensibilité de parasites humains pour l’amélioration des méthodes de contrôle du paludisme et de la filariose lymphatique de Bancroft en Asie du Sud-est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », JEAI : Entomology Research Lab, KU, Bangkok (Thaïlande) ; Correspondante IRD : S. Manguin. Projet prolongé avec TRF (Thaïlande) et le CDC (Chine). Durée : 6 ans (2012-18). Budget : 300K€ (IRD, TRF, TDR/WHO).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-18: Projets Mentor Initiative/ACERGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission et contrôle du paludisme en Angola, au sud Soudan et risque en offshore au Gabon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur: S. Manguin et 4 partenaires (Mentor Initiative ; Acergy/Subsea7 ; P. Carnevale ; Malaria Control Program, Angola). Durée : 7 ans. Budget: 200K€ (Mentor Initiative & ACERGY, France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-14 : Projet Européen Erasmus Mundus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (programmesMaheva et Panacea) sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moustiques, transmission d’agents pathogènes et contrôle des vecteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur : S. Manguin et 1 partenaire (KU, Bangkok). Durée : 3 ans. Budget: 51K€ (CE), 3 bourses d’étude pour étudiants Thaïlandais (1 Master, 1 PhD, 1 Postdoc).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-10 : Projet PHC Siam N° 20627SD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité bactérienne de l'estomac de moustiques vecteurs et transmission de parasites en Thaïlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur : S. Manguin et 3 partenaires (MU & KU, Bangkok ; IRD ; Fac Pharmacie, Montpellier). Durée : 2 ans. Budget: 36K€ (MEAE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2007-08 : Projet PHC Siam N° 16638YL sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détection ultrasensible de virus émergents humains transmis par les moustiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur : S. Manguin et 2 partenaires (MU & KU, Bangkok). Durée : 2 ans. Budget : 23 K€ (MAE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2002-06 : Projet Européen “Malvecasia” INCO-DEV N° ICA4-CT-2002-10041 sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistance aux insecticides chez les vecteurs du paludisme et cartographie (SIG) de la distribution des anophèles en Asie du sud-est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur: M. Coosemans, 8 partenaires (Vietnam, Laos, Cambodge, UK, Belgique, France-IRD). Durée : 80 mois. Budget : 1,4M€ (CE).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anopheles barbirostris in Indonesia: A more complex metapopulation than expected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri Baskoro Tunggul Satoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinta Shinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleman Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (11), pp.e0321707. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0321707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one health approach for integrated vector management monitoring and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Fite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, pp.100954. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.onehlt.2024.100954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04844829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental changes and risk of plague epidemics in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Dwi Handayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitti Ganefa Pakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arief Mulyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Choirul Hidajat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arum Sih Joharina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (12), pp.e0013839. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0013839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of flies of medical importance in Thailand: a dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Niyomdecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watthanasak Lertlumnaphakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratchadawan Ngan-Klan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Aerol Nobleza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigabyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vectors of human disease series, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.16975936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunological surveillance using gSG6-P1 biomarker reveals spatio-temporal dynamics of Anopheles exposure and gaps in malaria risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manop Saeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natapong Jupatanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramon Jampeesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Afelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2025.02.15.638477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and determinants of zoonotic malaria in the Greater Mekong Subregion (GMS) and Malaysia: systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ahebwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Hii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratchadawan Ngoen-Klan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uraiwan Arunyawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Malaria Journal, 24 (1), pp.218. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-025-05464-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Biodiversity and Health: The Global Biodiversity Information Facility’s initiative on open data on vectors of human diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Shimabukuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigabyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46471/gigabyte.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mosquito age and batch size on knockdown and mortality of laboratory-reared Anopheles dirus , Anopheles minimus , and wild-caught Anopheles harrisoni (Diptera: Culicidae) exposed to transfluthrin using WHO tube and CDC bottle bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manop Saeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratchadawan Ngoen-Klan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanly Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutamas Kerdsawang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61 (2), pp.427-441. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjae004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally acquired malaria: a retrospective analysis of long-term surveillance data, European France, 1995 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (41), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.41.2400133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirus complex species identification PCR (DiCSIP) improves the identification of Anopheles dirus complex from the Greater Mekong Subregion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manop Saeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutharat Pengon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatpong Pethrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saranya Thaiudomsup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suthat Lhaosudto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.260. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-024-06321-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Repellent and Irritant Effects of a Mixture of β-Caryophyllene Oxide and Vetiver Oil against Mosquito Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unchalee Sanguanpong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (9), pp.773. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects14090773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of mosquitoes (Diptera: Culicidae) in Thailand: a ﻿dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wannapa Suwonkerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanutcharee Thanispong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manop Saeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairpailin Jhaiaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigabyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46471/gigabyte.90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and spread of Plasmodium falciparum mutations associated with resistance to sulfadoxine–pyrimethamine in central Africa: a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guémas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coppée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Du Manoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Nsango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Microbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (12), pp.e983-e993. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2666-5247(23)00211-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity data supports research on human infectious diseases: Global trends, challenges, and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Astorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin J. Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Helena Fernandes Shimabukuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Noesgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.100484. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.onehlt.2023.100484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific achievements and reflections after 20 years of vector biology and control research at the Pu Teuy mosquito field research station, Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharawan Sirisopa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bangs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutkhet Nakasathien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Hii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-022-04061-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral avoidance and biological safety of vetiver oil and its constituents against Aedes aegypti (L.), Aedes albopictus (Skuse) and Culex quinquefasciatus Say</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanutcharee Thanispong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unchalee Sanguanpong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.100044. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cris.2022.100044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defeating malaria in the North-East region : the forerunner for malaria elimination in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 222, 106040 [10 p. en ligne]. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2021.106040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneity and possible replacement of populations of the dengue vectors Aedes aegypti and Aedes albopictus in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiarti Widiarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Choirul Hidajat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Wahyuni Handayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujiyono Mujiyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.705129. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2021.705129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic Behavior and Species Diversity of the Anopheles barbirostris Complex (Diptera: Culicidae) in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanya Udom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanutcharee Thanispong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirasak Fungfuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (6), pp.2376-2384. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjab067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons du programme de lutte contre les vecteurs du paludisme par aspersions intradomiciliaires de DDT ou de dieldrine dans la zone pilote de Bobo-Dioulasso : échec ou succès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Tropicale et Santé Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, v9i9.66 [23 p.]. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48327/mtsibulletin.v9i9.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast expansion of the Asian-Pacific Genotype of the Chikungunya Virus in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusnita Mirna Anggraeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega Tyas Prihatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Wahyuni Handayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusumaningtyas Sekar Negari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.631508. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2021.631508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of fecal immunoassays for canine Echinococcus infection in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huixia Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.e0008690. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0008690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Issues on Residual Malaria Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 223 (Supplement_2), pp.S61-S80. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiab084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of mosquito collection methods for dengue surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulus Susanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujiyono Mujiyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega Tyas Prihatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Susilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.685926. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2021.685926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New assessment of Anopheles vector species identification using MALDI-TOF MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye K Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye K Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-020-03557-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and spatial distribution characteristics of human echinococcosis in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Ying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ze-Hang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Ping Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (12), pp.e0009996. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0009996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stegomyia Indices and Risk of Dengue Transmission: A Lack of Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Choirul Hidajat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revi Rosavika Kinansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riyani Setyaningsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusnita Mirna Anggraeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.328. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2020.00328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excito-repellency and biological safety of β-caryophyllene oxide against Aedes albopictus and Anopheles dirus (Diptera: Culicidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.105556. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2020.105556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Microbiome in Wild-Caught Anopheles Mosquitoes in Western Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krajana Tainchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bangs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.965. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species diversity and insecticide resistance within the Anopheles hyrcanus group in Ubon Ratchathani Province, Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchana Sumarnrote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Overgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanutcharee Thanispong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.525. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-020-04389-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of the presence of genotype- 1 of Japanese encephalitis virus in Culex gelidus in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega Tyas Prihatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulus Susanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhian Prastowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siti Rofiatus Sa'Adah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-3285-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic homogeneity of Anopheles maculatus in Indonesia and origin of a novel species present in Central Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umi Widiastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujiyono Mujiyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega Tyas Prihatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiarti Widiarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), pp.351. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-019-3598-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaria Vectors and Species Complexes in Thailand: Implications for Vector Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatchai Tananchai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bangs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (7), pp.544-558. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2019.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and biting patterns of Anopheles species in a malaria endemic area, Umphang Valley, Tak Province, western Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatchai Tananchai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manatsawee Pattanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 190, pp.183-192. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imported malaria cases in former endemic and non-malaria endemic areas in China: are there differences in case profile and time to response?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Sen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases of Poverty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.61. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40249-019-0571-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiplex PCR assay for the identification of five species of the Anopheles barbirostris complex in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanya Udom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Bangs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.223. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-019-3494-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excito-repellent activity of β-caryophyllene oxide against Aedes aegypti and Anopheles minimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunaiyana Sathantriphop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthathip Kongmee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 197, pp.1-8/105030. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2019.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitological Surveys on Malaria in Rural Balombo (Angola) in 2007-2008: Base Line Data for a Malaria Vector Control Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnevale Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dos Santos Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcides Moniz Soyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besnard Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foumane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tropical Disease &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitological Surveys on Malaria in Rural Balombo (Angola) in 2007-2008: Base Line Data for a Malaria Vector Control Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcides Moniz Soyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tropical Disease &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/IJTDH/2018/41783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of malaria vectors at the China-Myanmar border while approaching malaria elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Sen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shui-Sen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng-Bin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian-Mu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Zhong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.511. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-3073-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese encephalitis in Indonesia: An update on epidemiology and transmission ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Widiarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusnita Mirna Anggraeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitti Alfiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri Baskoro Tunggul Satoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 187, pp.240-247. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2018.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the bacterial microbiota of Anopheles Mosquitoes from Binh Phuoc province, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.2095. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.02095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Excito-Repellency of Three Cambodian Plant-Derived Extracts Against Two Mosquito Vector Species, Aedes aegypti and Anopheles minimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Desgrouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rungarun Tisgratog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sothavireak Bory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Mosquito Control Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2987/16-6566.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of the bacterial communities associated with Aedes aegyti larvae and water from domestic water storage containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razak Seidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thor-Axel Stenstroem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.371. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-7-391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic assessment of &amp;lt;em&amp;gt;Anopheles crawfordi&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;An. dangi&amp;lt;/em&amp;gt; of the Hyrcanus Group of subgenus &amp;lt;em&amp;gt;Anopheles&amp;lt;/em&amp;gt; in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Chung Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E. Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Parzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Hong Quang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (3), pp.623-629. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of geraniol-incorporated polymers to control Aedes albopictus (Diptera: Culicidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chuaycharoensuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (4), pp.427-432. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2012194427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Antibody Response to Anopheles Saliva for Comparing the Efficacy of Three Malaria Vector Control Methods in Balombo, Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Makhtar Drame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Toto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e44189. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bionomics, taxonomy, and distribution of the major malaria vector taxa of Anopheles subgenus Cellia in Southeast Asia: An updated review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R E Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Coosemans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (4), pp.489 - 503. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2007.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and phylogeography of the Southeast Asian Anopheles sundaicus complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan R Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.484 - 493. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2007.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymerase Chain Reaction Identification of Three Members of the Anopheles sundaicus (Diptera: Culicidae) Complex, Malaria Vectors in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra Vythilingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visut Baimai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bionomics and systematics of the oriental Anopheles sundaicus complex in relation to malaria transmission and vector control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E. Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 71 (4), pp.518-524. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.2004.71.518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Evidence of Speciation Between Island and Continental Populations of Anopheles (Cellia) sundaicus (Diptera: Culicidae), a Principal Malaria Vector Taxon in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne-Marie Linton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E. Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visut Baimai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (3), pp.287-295. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/0022-2585-41.3.287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIONOMICS AND SYSTEMATICS OF THE ORIENTAL ANOPHELES SUNDAICUS COMPLEX IN RELATION TO MALARIA TRANSMISSION AND VECTOR CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 71 (4), pp.518-524. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.2004.71.518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kdr mutation occurs in the Mopti form of Anopheles gambiae s.s. through introgression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brengues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akogbéto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (5), pp.451-455. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2583.2000.00206.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00201921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the primary malaria vector in South America, Anopheles darlingi, using isozyme, random amplified polymorphic DNA, internal transcribed spacer 2, and morphologic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Wilkerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Conn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rubio-Palis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Danoff-Burg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (3), pp.364-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARATIVE BEHAVIORAL RESPONSES OF AEDES AEGYPTI, AEDES ALBOPICTUS AND CULEX QUEQUINFASCIATUS (DIPTERA: CULICIDAE) TO PLANTS BASE REPELLENT OF VETIVER COMPOUNDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Society for Tropical Medicine and Hygiene (ASTMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, NATIONAL HARBOR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and spread of insecticide-resistant Anopheles (Cellia) culicifacies : its bionomics and control in the context of malaria elimination initiative in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dev, V. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector biology and control : an update for malaria elimination initiative in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The National Academy of Sciences, pp.11-22, 2020, 978-81-905548-8-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bionomics and control of Anopheles (Cellia) minimus in the context of disappearing malaria in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dev, V. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector biology and control : an update for malaria elimination : initiative in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The National Academy of Sciences, pp.33-42, 2020, 978-81-905548-8-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémies dues à un arbovirus transmis par le moustique Aedes albopictus en France hexagonale: probabilité d'apparition, ampleur de la transmission et impacts sanitaires, économiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Apouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0146, Anses. 2024, 247 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04721058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses : Recommandations de stratégies d’utilisation de produits biocides dans un contexte inter-épidémique et épidémique contre les moustiques vecteurs de type Aedes, Anopheles et Culex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0029, Anses. 2023, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04276865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses : Evaluation des stratégies de lutte anti-vectorielle (LAV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2019-SA-0039, Anses. 2022, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04073055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId306"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Manguin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse Professionnelle : Laboratoire d’Immuno-Physiopathologie Moléculaire Comparée (LIPMC), IRD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté de Pharmacie (UM), 15 Ave Charles Flahault, 34093 Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél : 04.11.75.94.84, Fax : 04.11.75.95.46, E-mail : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvie.manguin@ird.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR d’appartenance : HydroSiences Montpellier (HSM), UMR-5569 CNRS-IRD-UM (depuis 01/01/18)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">– DIPLOMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987 Doctorat d’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Biologie des Organismes et Populations, Spécialité : Biologie des populations et Ecosystèmes. Formation Doctorale: Parasitologie. Université Montpellier 2. Mention très honorable, félicitations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 Habilitation à Diriger des Recherches (HDR),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> École Doctorale « Biologie Intégrative », Univ. Montpellier 2.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. – FONCTIONS, TITRES, AFFECTATIONS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988-90 Post-Doctorat,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Beneficial Insects Laboratory, US Dept of Agriculture (USDA), Beltsville, Maryland, USA.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-95 Chercheur à l’Université de Médecine Américaine USUHS*, Bethesda, USA (Research Assistant Professor)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> *USUHS = Uniformed Services University of the Health Sciences, Bethesda, Maryland, USA. Sous contrat avec la NASA (National Aeronautics & Space Administration). 10/1990-02/1995.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995-96 Chercheur, mis à disposition de l’IRD, Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Affectée au laboratoire de Lutte contre les Insectes Nuisibles (LIN), IRD, Montpellier. Sous contrat NASA, 3/1995–3/1996</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996-03 CR1, IRD, Montpellier.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> LIN (1996-2000) ; CBGP (2001-04), Responsable d’équipe</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004-14 DR2, IRD, Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. CBGP-UMR022 (2004-07) ; URMITE-UMR198 (2008-09) ; UMR-MD3 (2010-14)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2015 DR1, IRD, Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. UMR-MD3 (2015-17), UMR-HSM (2018)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-08 Membre nommée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en qualité de représentante suppléante des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP des CR et des Ingénieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-15 Membre du Haut Conseil de la Santé Publique, Paris</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-17  Responsable de l’axe </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2nd axe de l’UMR et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre du Comité Directeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-présent Secrétaire Générale de l’International Federation for Tropical Medicine (IFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.iftm-hp.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021 Membre nommée du Groupe de Travail « Vecteurs » par l’ANSES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. – DOMAINE DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etude des moustiques, vecteurs d’agents pathogènes humains, responsables du paludisme et d’arboviroses. Intérêt majeur porte sur les Anophèles, vecteurs d’agents du paludisme, étudiés sur 3 continents, Asie, Afrique et Amérique Latine. Travaux sur les moustiques de genres </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aedes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Axes de recherche centrés sur l’identification moléculaire des espèces cryptiques, la génétique des populations, la capacité vectorielle des espèces, la surveillance spatiale des vecteurs et la lutte antivectorielle. Ces études font appel à des approches novatrices transférées dans les pays du Sud (Asie du SE).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. – PROGRAMMES DE RECHERCHE REALISES et EN COURS (en rouge)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-20 : Projet PHC Nusantara (Franco-Indonésie) « SOCIAL»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact des facteurs sociologiques sur les épidémies locales d’arboviroses transmises par Aedes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », 3 partenaires (Université Gadjah Mada, Yogyakarta, Indonésie, IRD & CIRAD, Montpellier); Coordinateur français : S. Manguin ; Durée : 3 ans. Budget : 11K€ (MEAE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-18 : Projets Bio-Asie « BioVectrol » et PHC Siam (Franco-Thai) « BioVecThai»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche de substances naturelles insecticides et répulsifs pour le contrôle des vecteurs du paludisme et de la dengue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », 4 partenaires (KU-Thaïlande, UHS-Cambodge, IRD & AMU-France); Coordinateur français : S. Manguin ; Durée : 5 ans. Budget : 100K€ (MEAE, TRF, IRN [International Research Network, Thaïlande]).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-18 : Projet AIRD, JEAI « VecThai », MEAE, TRF (Thai Research Fund), CDC China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distribution géographique des vecteurs, capacité vectorielle de populations d’Anopheles et chimio-sensibilité de parasites humains pour l’amélioration des méthodes de contrôle du paludisme et de la filariose lymphatique de Bancroft en Asie du Sud-est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », JEAI : Entomology Research Lab, KU, Bangkok (Thaïlande) ; Correspondante IRD : S. Manguin. Projet prolongé avec TRF (Thaïlande) et le CDC (Chine). Durée : 6 ans (2012-18). Budget : 300K€ (IRD, TRF, TDR/WHO).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-18: Projets Mentor Initiative/ACERGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission et contrôle du paludisme en Angola, au sud Soudan et risque en offshore au Gabon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur: S. Manguin et 4 partenaires (Mentor Initiative ; Acergy/Subsea7 ; P. Carnevale ; Malaria Control Program, Angola). Durée : 7 ans. Budget: 200K€ (Mentor Initiative & ACERGY, France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-14 : Projet Européen Erasmus Mundus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (programmesMaheva et Panacea) sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moustiques, transmission d’agents pathogènes et contrôle des vecteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur : S. Manguin et 1 partenaire (KU, Bangkok). Durée : 3 ans. Budget: 51K€ (CE), 3 bourses d’étude pour étudiants Thaïlandais (1 Master, 1 PhD, 1 Postdoc).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-10 : Projet PHC Siam N° 20627SD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité bactérienne de l'estomac de moustiques vecteurs et transmission de parasites en Thaïlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur : S. Manguin et 3 partenaires (MU & KU, Bangkok ; IRD ; Fac Pharmacie, Montpellier). Durée : 2 ans. Budget: 36K€ (MEAE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2007-08 : Projet PHC Siam N° 16638YL sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détection ultrasensible de virus émergents humains transmis par les moustiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur : S. Manguin et 2 partenaires (MU & KU, Bangkok). Durée : 2 ans. Budget : 23 K€ (MAE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2002-06 : Projet Européen “Malvecasia” INCO-DEV N° ICA4-CT-2002-10041 sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistance aux insecticides chez les vecteurs du paludisme et cartographie (SIG) de la distribution des anophèles en Asie du sud-est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur: M. Coosemans, 8 partenaires (Vietnam, Laos, Cambodge, UK, Belgique, France-IRD). Durée : 80 mois. Budget : 1,4M€ (CE).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental changes and risk of plague epidemics in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Dwi Handayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitti Ganefa Pakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arief Mulyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Choirul Hidajat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arum Sih Joharina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (12), pp.e0013839. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0013839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anopheles barbirostris in Indonesia: A more complex metapopulation than expected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri Baskoro Tunggul Satoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinta Shinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleman Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (11), pp.e0321707. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0321707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one health approach for integrated vector management monitoring and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Fite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, pp.100954. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.onehlt.2024.100954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04844829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of flies of medical importance in Thailand: a dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Niyomdecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watthanasak Lertlumnaphakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratchadawan Ngan-Klan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Aerol Nobleza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigabyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vectors of human disease series, 2025, pp.164. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46471/gigabyte.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunological surveillance using gSG6-P1 biomarker reveals spatio-temporal dynamics of Anopheles exposure and gaps in malaria risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manop Saeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natapong Jupatanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramon Jampeesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Afelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2025.02.15.638477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and determinants of zoonotic malaria in the Greater Mekong Subregion (GMS) and Malaysia: systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ahebwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Hii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratchadawan Ngoen-Klan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uraiwan Arunyawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Malaria Journal, 24 (1), pp.218. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-025-05464-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Biodiversity and Health: The Global Biodiversity Information Facility’s initiative on open data on vectors of human diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Shimabukuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigabyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46471/gigabyte.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mosquito age and batch size on knockdown and mortality of laboratory-reared Anopheles dirus , Anopheles minimus , and wild-caught Anopheles harrisoni (Diptera: Culicidae) exposed to transfluthrin using WHO tube and CDC bottle bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manop Saeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratchadawan Ngoen-Klan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanly Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutamas Kerdsawang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61 (2), pp.427-441. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjae004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally acquired malaria: a retrospective analysis of long-term surveillance data, European France, 1995 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (41), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.41.2400133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirus complex species identification PCR (DiCSIP) improves the identification of Anopheles dirus complex from the Greater Mekong Subregion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manop Saeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutharat Pengon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatpong Pethrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saranya Thaiudomsup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suthat Lhaosudto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.260. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-024-06321-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of mosquitoes (Diptera: Culicidae) in Thailand: a ﻿dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wannapa Suwonkerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanutcharee Thanispong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manop Saeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairpailin Jhaiaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigabyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46471/gigabyte.90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and spread of Plasmodium falciparum mutations associated with resistance to sulfadoxine–pyrimethamine in central Africa: a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guémas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coppée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Du Manoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Nsango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Microbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (12), pp.e983-e993. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2666-5247(23)00211-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Repellent and Irritant Effects of a Mixture of β-Caryophyllene Oxide and Vetiver Oil against Mosquito Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unchalee Sanguanpong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (9), pp.773. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects14090773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity data supports research on human infectious diseases: Global trends, challenges, and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Astorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin J. Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Helena Fernandes Shimabukuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Noesgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.100484. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.onehlt.2023.100484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific achievements and reflections after 20 years of vector biology and control research at the Pu Teuy mosquito field research station, Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharawan Sirisopa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bangs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutkhet Nakasathien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Hii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-022-04061-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral avoidance and biological safety of vetiver oil and its constituents against Aedes aegypti (L.), Aedes albopictus (Skuse) and Culex quinquefasciatus Say</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanutcharee Thanispong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unchalee Sanguanpong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.100044. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cris.2022.100044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defeating malaria in the North-East region : the forerunner for malaria elimination in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 222, 106040 [10 p. en ligne]. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2021.106040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneity and possible replacement of populations of the dengue vectors Aedes aegypti and Aedes albopictus in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiarti Widiarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Choirul Hidajat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Wahyuni Handayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujiyono Mujiyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.705129. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2021.705129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic Behavior and Species Diversity of the Anopheles barbirostris Complex (Diptera: Culicidae) in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanya Udom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanutcharee Thanispong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirasak Fungfuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (6), pp.2376-2384. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjab067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons du programme de lutte contre les vecteurs du paludisme par aspersions intradomiciliaires de DDT ou de dieldrine dans la zone pilote de Bobo-Dioulasso : échec ou succès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Tropicale et Santé Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, v9i9.66 [23 p.]. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48327/mtsibulletin.v9i9.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast expansion of the Asian-Pacific Genotype of the Chikungunya Virus in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusnita Mirna Anggraeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega Tyas Prihatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Wahyuni Handayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusumaningtyas Sekar Negari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.631508. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2021.631508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Issues on Residual Malaria Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 223 (Supplement_2), pp.S61-S80. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiab084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of fecal immunoassays for canine Echinococcus infection in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huixia Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.e0008690. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0008690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of mosquito collection methods for dengue surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulus Susanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujiyono Mujiyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega Tyas Prihatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Susilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.685926. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2021.685926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and spatial distribution characteristics of human echinococcosis in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Ying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ze-Hang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Ping Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (12), pp.e0009996. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0009996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New assessment of Anopheles vector species identification using MALDI-TOF MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye K Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye K Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-020-03557-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stegomyia Indices and Risk of Dengue Transmission: A Lack of Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Choirul Hidajat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revi Rosavika Kinansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riyani Setyaningsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusnita Mirna Anggraeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.328. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2020.00328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excito-repellency and biological safety of β-caryophyllene oxide against Aedes albopictus and Anopheles dirus (Diptera: Culicidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.105556. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2020.105556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Microbiome in Wild-Caught Anopheles Mosquitoes in Western Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krajana Tainchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bangs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.965. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species diversity and insecticide resistance within the Anopheles hyrcanus group in Ubon Ratchathani Province, Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchana Sumarnrote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Overgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanutcharee Thanispong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.525. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-020-04389-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of the presence of genotype- 1 of Japanese encephalitis virus in Culex gelidus in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega Tyas Prihatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulus Susanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhian Prastowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siti Rofiatus Sa'Adah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-3285-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and biting patterns of Anopheles species in a malaria endemic area, Umphang Valley, Tak Province, western Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatchai Tananchai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manatsawee Pattanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 190, pp.183-192. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic homogeneity of Anopheles maculatus in Indonesia and origin of a novel species present in Central Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umi Widiastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujiyono Mujiyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega Tyas Prihatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiarti Widiarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), pp.351. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-019-3598-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaria Vectors and Species Complexes in Thailand: Implications for Vector Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatchai Tananchai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bangs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (7), pp.544-558. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2019.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imported malaria cases in former endemic and non-malaria endemic areas in China: are there differences in case profile and time to response?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Sen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases of Poverty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.61. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40249-019-0571-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiplex PCR assay for the identification of five species of the Anopheles barbirostris complex in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanya Udom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Bangs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.223. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-019-3494-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excito-repellent activity of β-caryophyllene oxide against Aedes aegypti and Anopheles minimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunaiyana Sathantriphop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthathip Kongmee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 197, pp.1-8/105030. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2019.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitological Surveys on Malaria in Rural Balombo (Angola) in 2007-2008: Base Line Data for a Malaria Vector Control Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnevale Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dos Santos Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcides Moniz Soyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besnard Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foumane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tropical Disease &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of malaria vectors at the China-Myanmar border while approaching malaria elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Sen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shui-Sen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng-Bin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian-Mu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Zhong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.511. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-3073-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitological Surveys on Malaria in Rural Balombo (Angola) in 2007-2008: Base Line Data for a Malaria Vector Control Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcides Moniz Soyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tropical Disease &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/IJTDH/2018/41783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese encephalitis in Indonesia: An update on epidemiology and transmission ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Widiarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusnita Mirna Anggraeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitti Alfiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri Baskoro Tunggul Satoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 187, pp.240-247. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2018.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the bacterial microbiota of Anopheles Mosquitoes from Binh Phuoc province, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.2095. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.02095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Excito-Repellency of Three Cambodian Plant-Derived Extracts Against Two Mosquito Vector Species, Aedes aegypti and Anopheles minimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Desgrouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rungarun Tisgratog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sothavireak Bory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Mosquito Control Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2987/16-6566.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of the bacterial communities associated with Aedes aegyti larvae and water from domestic water storage containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razak Seidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thor-Axel Stenstroem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.371. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-7-391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic assessment of &amp;lt;em&amp;gt;Anopheles crawfordi&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;An. dangi&amp;lt;/em&amp;gt; of the Hyrcanus Group of subgenus &amp;lt;em&amp;gt;Anopheles&amp;lt;/em&amp;gt; in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Chung Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E. Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Parzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Hong Quang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (3), pp.623-629. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of geraniol-incorporated polymers to control Aedes albopictus (Diptera: Culicidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chuaycharoensuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (4), pp.427-432. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2012194427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Antibody Response to Anopheles Saliva for Comparing the Efficacy of Three Malaria Vector Control Methods in Balombo, Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Makhtar Drame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Toto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e44189. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bionomics, taxonomy, and distribution of the major malaria vector taxa of Anopheles subgenus Cellia in Southeast Asia: An updated review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R E Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Coosemans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (4), pp.489 - 503. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2007.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and phylogeography of the Southeast Asian Anopheles sundaicus complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan R Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.484 - 493. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2007.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymerase Chain Reaction Identification of Three Members of the Anopheles sundaicus (Diptera: Culicidae) Complex, Malaria Vectors in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra Vythilingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visut Baimai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bionomics and systematics of the oriental Anopheles sundaicus complex in relation to malaria transmission and vector control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E. Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 71 (4), pp.518-524. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.2004.71.518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Evidence of Speciation Between Island and Continental Populations of Anopheles (Cellia) sundaicus (Diptera: Culicidae), a Principal Malaria Vector Taxon in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne-Marie Linton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E. Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visut Baimai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (3), pp.287-295. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/0022-2585-41.3.287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIONOMICS AND SYSTEMATICS OF THE ORIENTAL ANOPHELES SUNDAICUS COMPLEX IN RELATION TO MALARIA TRANSMISSION AND VECTOR CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 71 (4), pp.518-524. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.2004.71.518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kdr mutation occurs in the Mopti form of Anopheles gambiae s.s. through introgression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brengues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akogbéto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (5), pp.451-455. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2583.2000.00206.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00201921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the primary malaria vector in South America, Anopheles darlingi, using isozyme, random amplified polymorphic DNA, internal transcribed spacer 2, and morphologic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Wilkerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Conn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rubio-Palis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Danoff-Burg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (3), pp.364-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARATIVE BEHAVIORAL RESPONSES OF AEDES AEGYPTI, AEDES ALBOPICTUS AND CULEX QUEQUINFASCIATUS (DIPTERA: CULICIDAE) TO PLANTS BASE REPELLENT OF VETIVER COMPOUNDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Society for Tropical Medicine and Hygiene (ASTMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, NATIONAL HARBOR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and spread of insecticide-resistant Anopheles (Cellia) culicifacies : its bionomics and control in the context of malaria elimination initiative in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dev, V. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector biology and control : an update for malaria elimination initiative in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The National Academy of Sciences, pp.11-22, 2020, 978-81-905548-8-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bionomics and control of Anopheles (Cellia) minimus in the context of disappearing malaria in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dev, V. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector biology and control : an update for malaria elimination : initiative in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The National Academy of Sciences, pp.33-42, 2020, 978-81-905548-8-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémies dues à un arbovirus transmis par le moustique Aedes albopictus en France hexagonale: probabilité d'apparition, ampleur de la transmission et impacts sanitaires, économiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Apouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0146, Anses. 2024, 247 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04721058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses : Recommandations de stratégies d’utilisation de produits biocides dans un contexte inter-épidémique et épidémique contre les moustiques vecteurs de type Aedes, Anopheles et Culex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0029, Anses. 2023, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04276865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses : Evaluation des stratégies de lutte anti-vectorielle (LAV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2019-SA-0039, Anses. 2022, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04073055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId306"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sylvie.manguin@ird.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iftm-hp.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492222v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Baskoro Tunggul Satoto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triwibowo Ambar Garjito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinta Shinta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleman Landi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frutos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321707" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04844829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fite" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Ludwig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manguin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2024.100954" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440941v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Dwi Handayani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti Ganefa Pakki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arief Mulyono" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Choirul Hidajat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arum Sih Joharina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013839" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Niyomdecha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duvallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watthanasak Lertlumnaphakul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratchadawan Ngan-Klan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aerol Nobleza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16975936" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manop Saeung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natapong Jupatanakul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niramon Jampeesri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Afelt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theeraphap Chareonviriyaphap" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.15.638477" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05546236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ahebwa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutipong Sukkanon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hii" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratchadawan Ngoen-Klan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uraiwan Arunyawat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05464-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Shimabukuro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Groom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Campbell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46471/gigabyte.117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanly Yan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutamas Kerdsawang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirod Nararak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjae004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874550v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delamare" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarantola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Calba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.41.2400133" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutharat Pengon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatpong Pethrak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranya Thaiudomsup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthat Lhaosudto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06321-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876010v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unchalee Sanguanpong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14090773" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924288v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannapa Suwonkerd" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanutcharee Thanispong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pairpailin Jhaiaun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46471/gigabyte.90" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04264172v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gu&#233;mas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie M&#233;nard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Du Manoir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nsango" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(23)00211-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Astorga" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin J. Groom" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Helena Fernandes Shimabukuro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Noesgaard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2023.100484" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888382v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharawan Sirisopa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bangs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutkhet Nakasathien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04061-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891276v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cris.2022.100044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dev" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2021.106040" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444249v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widiarti Widiarti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Wahyuni Handayani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujiyono Mujiyono" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.705129" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891798v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanya Udom" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirasak Fungfuang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjab067" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199041v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carnevale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsibulletin.v9i9.66" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444244v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusnita Mirna Anggraeni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mega Tyas Prihatin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusumaningtyas Sekar Negari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.631508" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444136v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixia Cai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Huang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008690" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891900v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab084" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444235v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulus Susanti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Susilo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.685926" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03110548v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye K Kone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye K Dia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sylla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gautier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03557-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830443v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ying Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Hang Liu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ping Wu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Xiao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009996" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revi Rosavika Kinansi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyani Setyaningsih" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00328" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02941392v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mahiou-Leddet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ollivier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2020.105556" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krajana Tainchum" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00965" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083171v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchana Sumarnrote" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Overgaard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04389-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02394602v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhian Prastowo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Rofiatus Sa'Adah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3285-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404744v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umi Widiastuti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3598-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083176v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatchai Tananchai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2019.04.013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02768843v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manatsawee Pattanakul" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sinou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2018.11.009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB40NR3C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404788v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Sen Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Feng" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Ren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Geoffroy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-019-0571-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02405343v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brosseau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Bangs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3494-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415271v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunaiyana Sathantriphop" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monthathip Kongmee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.05.021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358609v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnevale Pierre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=dos Santos Maria" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcides Moniz Soyto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Patrick" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foumane Vincent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107564v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria dos Santos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Besnard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foumane" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/IJTDH/2018/41783" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141788v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shui-Sen Zhou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Bin Zhou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Mu Chen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Zhong Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3073-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141592v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Widiarti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti Alfiah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2018.08.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814232v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Ngo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Romano-Bertrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02095" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478914v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desgrouas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rungarun Tisgratog" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothavireak Bory" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/16-6566.1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049539v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dada" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jumas-Bilak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razak Seidu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor-Axel Stenstroem" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-391" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651316v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Chung Thuy Ngo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph E. Harbach" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parzy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hong Quang Le" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.09.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZLNJRSW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062297v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chuaycharoensuk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2012194427" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02387857v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Makhtar Drame" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Toto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044189" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433435v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manguin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garros" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dusfour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Harbach" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coosemans" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.11.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6V4LRFL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433421v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan R Michaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph E Harbach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.02.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433432v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Blondeau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Vythilingham" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visut Baimai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433388v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2004.71.518" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433383v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-Marie Linton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-2585-41.3.287" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436506v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Harbach" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00201921v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brengues" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akogb&#233;to" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2583.2000.00206.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6F6P6JX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258648v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Wilkerson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Conn" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rubio-Palis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Danoff-Burg" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895625v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032706v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032708v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721058v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cardinale" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Milcent" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276865v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04073055v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Arnaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boete" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sylvie.manguin@ird.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iftm-hp.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440941v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Dwi Handayani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti Ganefa Pakki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arief Mulyono" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Choirul Hidajat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arum Sih Joharina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013839" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Baskoro Tunggul Satoto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triwibowo Ambar Garjito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinta Shinta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleman Landi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frutos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321707" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04844829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fite" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Ludwig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manguin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2024.100954" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Niyomdecha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duvallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watthanasak Lertlumnaphakul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratchadawan Ngan-Klan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aerol Nobleza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46471/gigabyte.164" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manop Saeung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natapong Jupatanakul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niramon Jampeesri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Afelt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theeraphap Chareonviriyaphap" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.15.638477" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05546236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ahebwa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutipong Sukkanon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hii" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratchadawan Ngoen-Klan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uraiwan Arunyawat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05464-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Shimabukuro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Groom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Campbell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46471/gigabyte.117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanly Yan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutamas Kerdsawang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirod Nararak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjae004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874550v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delamare" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarantola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Calba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.41.2400133" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutharat Pengon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatpong Pethrak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranya Thaiudomsup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthat Lhaosudto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06321-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924288v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannapa Suwonkerd" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanutcharee Thanispong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pairpailin Jhaiaun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46471/gigabyte.90" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04264172v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gu&#233;mas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie M&#233;nard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Du Manoir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nsango" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(23)00211-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unchalee Sanguanpong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14090773" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Astorga" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin J. Groom" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Helena Fernandes Shimabukuro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Noesgaard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2023.100484" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888382v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharawan Sirisopa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bangs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutkhet Nakasathien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04061-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891276v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cris.2022.100044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dev" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2021.106040" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444249v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widiarti Widiarti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Wahyuni Handayani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujiyono Mujiyono" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.705129" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891798v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanya Udom" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirasak Fungfuang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjab067" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199041v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carnevale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsibulletin.v9i9.66" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444244v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusnita Mirna Anggraeni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mega Tyas Prihatin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusumaningtyas Sekar Negari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.631508" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891900v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab084" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444136v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixia Cai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Huang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008690" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444235v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulus Susanti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Susilo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.685926" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830443v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ying Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Hang Liu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ping Wu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Xiao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009996" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03110548v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye K Kone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye K Dia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sylla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gautier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03557-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revi Rosavika Kinansi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyani Setyaningsih" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00328" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02941392v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mahiou-Leddet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ollivier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2020.105556" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krajana Tainchum" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00965" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083171v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchana Sumarnrote" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Overgaard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04389-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02394602v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhian Prastowo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Rofiatus Sa'Adah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3285-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02768843v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatchai Tananchai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manatsawee Pattanakul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sinou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2018.11.009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB40NR3C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404744v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umi Widiastuti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3598-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083176v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2019.04.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404788v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Sen Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Feng" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Ren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Geoffroy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-019-0571-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02405343v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brosseau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Bangs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3494-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415271v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunaiyana Sathantriphop" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monthathip Kongmee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.05.021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358609v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnevale Pierre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=dos Santos Maria" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcides Moniz Soyto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Patrick" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foumane Vincent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141788v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shui-Sen Zhou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Bin Zhou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Mu Chen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Zhong Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3073-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107564v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria dos Santos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Besnard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foumane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/IJTDH/2018/41783" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141592v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Widiarti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti Alfiah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2018.08.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814232v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Ngo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Romano-Bertrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02095" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478914v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desgrouas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rungarun Tisgratog" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothavireak Bory" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/16-6566.1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049539v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dada" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jumas-Bilak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razak Seidu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor-Axel Stenstroem" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-391" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651316v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Chung Thuy Ngo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph E. Harbach" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parzy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hong Quang Le" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.09.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZLNJRSW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062297v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chuaycharoensuk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2012194427" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02387857v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Makhtar Drame" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Toto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044189" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433435v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manguin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garros" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dusfour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Harbach" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coosemans" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.11.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6V4LRFL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433421v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan R Michaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph E Harbach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.02.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433432v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Blondeau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Vythilingham" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visut Baimai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433388v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2004.71.518" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433383v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-Marie Linton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-2585-41.3.287" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436506v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Harbach" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00201921v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brengues" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akogb&#233;to" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2583.2000.00206.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6F6P6JX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258648v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Wilkerson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Conn" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rubio-Palis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Danoff-Burg" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895625v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032706v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032708v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721058v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cardinale" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Milcent" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276865v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04073055v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Arnaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boete" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>