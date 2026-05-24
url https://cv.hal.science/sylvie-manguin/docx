--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Manguin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse Professionnelle : Laboratoire d’Immuno-Physiopathologie Moléculaire Comparée (LIPMC), IRD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté de Pharmacie (UM), 15 Ave Charles Flahault, 34093 Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél : 04.11.75.94.84, Fax : 04.11.75.95.46, E-mail : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvie.manguin@ird.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR d’appartenance : HydroSiences Montpellier (HSM), UMR-5569 CNRS-IRD-UM (depuis 01/01/18)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">– DIPLOMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987 Doctorat d’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Biologie des Organismes et Populations, Spécialité : Biologie des populations et Ecosystèmes. Formation Doctorale: Parasitologie. Université Montpellier 2. Mention très honorable, félicitations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 Habilitation à Diriger des Recherches (HDR),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> École Doctorale « Biologie Intégrative », Univ. Montpellier 2.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. – FONCTIONS, TITRES, AFFECTATIONS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988-90 Post-Doctorat,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Beneficial Insects Laboratory, US Dept of Agriculture (USDA), Beltsville, Maryland, USA.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-95 Chercheur à l’Université de Médecine Américaine USUHS*, Bethesda, USA (Research Assistant Professor)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> *USUHS = Uniformed Services University of the Health Sciences, Bethesda, Maryland, USA. Sous contrat avec la NASA (National Aeronautics & Space Administration). 10/1990-02/1995.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995-96 Chercheur, mis à disposition de l’IRD, Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Affectée au laboratoire de Lutte contre les Insectes Nuisibles (LIN), IRD, Montpellier. Sous contrat NASA, 3/1995–3/1996</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996-03 CR1, IRD, Montpellier.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> LIN (1996-2000) ; CBGP (2001-04), Responsable d’équipe</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004-14 DR2, IRD, Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. CBGP-UMR022 (2004-07) ; URMITE-UMR198 (2008-09) ; UMR-MD3 (2010-14)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2015 DR1, IRD, Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. UMR-MD3 (2015-17), UMR-HSM (2018)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-08 Membre nommée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en qualité de représentante suppléante des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP des CR et des Ingénieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-15 Membre du Haut Conseil de la Santé Publique, Paris</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-17  Responsable de l’axe </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2nd axe de l’UMR et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre du Comité Directeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-présent Secrétaire Générale de l’International Federation for Tropical Medicine (IFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.iftm-hp.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021 Membre nommée du Groupe de Travail « Vecteurs » par l’ANSES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. – DOMAINE DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etude des moustiques, vecteurs d’agents pathogènes humains, responsables du paludisme et d’arboviroses. Intérêt majeur porte sur les Anophèles, vecteurs d’agents du paludisme, étudiés sur 3 continents, Asie, Afrique et Amérique Latine. Travaux sur les moustiques de genres </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aedes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Axes de recherche centrés sur l’identification moléculaire des espèces cryptiques, la génétique des populations, la capacité vectorielle des espèces, la surveillance spatiale des vecteurs et la lutte antivectorielle. Ces études font appel à des approches novatrices transférées dans les pays du Sud (Asie du SE).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. – PROGRAMMES DE RECHERCHE REALISES et EN COURS (en rouge)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-20 : Projet PHC Nusantara (Franco-Indonésie) « SOCIAL»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact des facteurs sociologiques sur les épidémies locales d’arboviroses transmises par Aedes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », 3 partenaires (Université Gadjah Mada, Yogyakarta, Indonésie, IRD & CIRAD, Montpellier); Coordinateur français : S. Manguin ; Durée : 3 ans. Budget : 11K€ (MEAE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-18 : Projets Bio-Asie « BioVectrol » et PHC Siam (Franco-Thai) « BioVecThai»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche de substances naturelles insecticides et répulsifs pour le contrôle des vecteurs du paludisme et de la dengue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », 4 partenaires (KU-Thaïlande, UHS-Cambodge, IRD & AMU-France); Coordinateur français : S. Manguin ; Durée : 5 ans. Budget : 100K€ (MEAE, TRF, IRN [International Research Network, Thaïlande]).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-18 : Projet AIRD, JEAI « VecThai », MEAE, TRF (Thai Research Fund), CDC China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distribution géographique des vecteurs, capacité vectorielle de populations d’Anopheles et chimio-sensibilité de parasites humains pour l’amélioration des méthodes de contrôle du paludisme et de la filariose lymphatique de Bancroft en Asie du Sud-est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », JEAI : Entomology Research Lab, KU, Bangkok (Thaïlande) ; Correspondante IRD : S. Manguin. Projet prolongé avec TRF (Thaïlande) et le CDC (Chine). Durée : 6 ans (2012-18). Budget : 300K€ (IRD, TRF, TDR/WHO).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-18: Projets Mentor Initiative/ACERGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission et contrôle du paludisme en Angola, au sud Soudan et risque en offshore au Gabon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur: S. Manguin et 4 partenaires (Mentor Initiative ; Acergy/Subsea7 ; P. Carnevale ; Malaria Control Program, Angola). Durée : 7 ans. Budget: 200K€ (Mentor Initiative & ACERGY, France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-14 : Projet Européen Erasmus Mundus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (programmesMaheva et Panacea) sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moustiques, transmission d’agents pathogènes et contrôle des vecteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur : S. Manguin et 1 partenaire (KU, Bangkok). Durée : 3 ans. Budget: 51K€ (CE), 3 bourses d’étude pour étudiants Thaïlandais (1 Master, 1 PhD, 1 Postdoc).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-10 : Projet PHC Siam N° 20627SD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité bactérienne de l'estomac de moustiques vecteurs et transmission de parasites en Thaïlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur : S. Manguin et 3 partenaires (MU & KU, Bangkok ; IRD ; Fac Pharmacie, Montpellier). Durée : 2 ans. Budget: 36K€ (MEAE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2007-08 : Projet PHC Siam N° 16638YL sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détection ultrasensible de virus émergents humains transmis par les moustiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur : S. Manguin et 2 partenaires (MU & KU, Bangkok). Durée : 2 ans. Budget : 23 K€ (MAE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2002-06 : Projet Européen “Malvecasia” INCO-DEV N° ICA4-CT-2002-10041 sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistance aux insecticides chez les vecteurs du paludisme et cartographie (SIG) de la distribution des anophèles en Asie du sud-est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur: M. Coosemans, 8 partenaires (Vietnam, Laos, Cambodge, UK, Belgique, France-IRD). Durée : 80 mois. Budget : 1,4M€ (CE).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental changes and risk of plague epidemics in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Dwi Handayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitti Ganefa Pakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arief Mulyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Choirul Hidajat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arum Sih Joharina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (12), pp.e0013839. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0013839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anopheles barbirostris in Indonesia: A more complex metapopulation than expected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri Baskoro Tunggul Satoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinta Shinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleman Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (11), pp.e0321707. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0321707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one health approach for integrated vector management monitoring and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Fite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, pp.100954. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.onehlt.2024.100954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04844829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of flies of medical importance in Thailand: a dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Niyomdecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watthanasak Lertlumnaphakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratchadawan Ngan-Klan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Aerol Nobleza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigabyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vectors of human disease series, 2025, pp.164. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46471/gigabyte.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunological surveillance using gSG6-P1 biomarker reveals spatio-temporal dynamics of Anopheles exposure and gaps in malaria risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manop Saeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natapong Jupatanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramon Jampeesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Afelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2025.02.15.638477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and determinants of zoonotic malaria in the Greater Mekong Subregion (GMS) and Malaysia: systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ahebwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Hii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratchadawan Ngoen-Klan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uraiwan Arunyawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Malaria Journal, 24 (1), pp.218. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-025-05464-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Biodiversity and Health: The Global Biodiversity Information Facility’s initiative on open data on vectors of human diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Shimabukuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigabyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46471/gigabyte.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mosquito age and batch size on knockdown and mortality of laboratory-reared Anopheles dirus , Anopheles minimus , and wild-caught Anopheles harrisoni (Diptera: Culicidae) exposed to transfluthrin using WHO tube and CDC bottle bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manop Saeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratchadawan Ngoen-Klan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanly Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutamas Kerdsawang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61 (2), pp.427-441. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjae004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally acquired malaria: a retrospective analysis of long-term surveillance data, European France, 1995 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (41), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.41.2400133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirus complex species identification PCR (DiCSIP) improves the identification of Anopheles dirus complex from the Greater Mekong Subregion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manop Saeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutharat Pengon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatpong Pethrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saranya Thaiudomsup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suthat Lhaosudto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.260. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-024-06321-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of mosquitoes (Diptera: Culicidae) in Thailand: a ﻿dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wannapa Suwonkerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanutcharee Thanispong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manop Saeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairpailin Jhaiaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigabyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46471/gigabyte.90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and spread of Plasmodium falciparum mutations associated with resistance to sulfadoxine–pyrimethamine in central Africa: a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guémas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coppée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Du Manoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Nsango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Microbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (12), pp.e983-e993. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2666-5247(23)00211-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Repellent and Irritant Effects of a Mixture of β-Caryophyllene Oxide and Vetiver Oil against Mosquito Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unchalee Sanguanpong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (9), pp.773. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects14090773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity data supports research on human infectious diseases: Global trends, challenges, and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Astorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin J. Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Helena Fernandes Shimabukuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Noesgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.100484. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.onehlt.2023.100484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific achievements and reflections after 20 years of vector biology and control research at the Pu Teuy mosquito field research station, Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharawan Sirisopa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bangs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutkhet Nakasathien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Hii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-022-04061-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral avoidance and biological safety of vetiver oil and its constituents against Aedes aegypti (L.), Aedes albopictus (Skuse) and Culex quinquefasciatus Say</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanutcharee Thanispong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unchalee Sanguanpong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.100044. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cris.2022.100044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defeating malaria in the North-East region : the forerunner for malaria elimination in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 222, 106040 [10 p. en ligne]. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2021.106040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneity and possible replacement of populations of the dengue vectors Aedes aegypti and Aedes albopictus in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiarti Widiarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Choirul Hidajat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Wahyuni Handayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujiyono Mujiyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.705129. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2021.705129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic Behavior and Species Diversity of the Anopheles barbirostris Complex (Diptera: Culicidae) in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanya Udom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanutcharee Thanispong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirasak Fungfuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (6), pp.2376-2384. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjab067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons du programme de lutte contre les vecteurs du paludisme par aspersions intradomiciliaires de DDT ou de dieldrine dans la zone pilote de Bobo-Dioulasso : échec ou succès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Tropicale et Santé Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, v9i9.66 [23 p.]. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48327/mtsibulletin.v9i9.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast expansion of the Asian-Pacific Genotype of the Chikungunya Virus in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusnita Mirna Anggraeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega Tyas Prihatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Wahyuni Handayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusumaningtyas Sekar Negari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.631508. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2021.631508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Issues on Residual Malaria Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 223 (Supplement_2), pp.S61-S80. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiab084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of fecal immunoassays for canine Echinococcus infection in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huixia Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.e0008690. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0008690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of mosquito collection methods for dengue surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulus Susanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujiyono Mujiyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega Tyas Prihatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Susilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.685926. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2021.685926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and spatial distribution characteristics of human echinococcosis in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Ying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ze-Hang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Ping Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (12), pp.e0009996. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0009996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New assessment of Anopheles vector species identification using MALDI-TOF MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye K Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye K Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-020-03557-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stegomyia Indices and Risk of Dengue Transmission: A Lack of Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Choirul Hidajat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revi Rosavika Kinansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riyani Setyaningsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusnita Mirna Anggraeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.328. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2020.00328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excito-repellency and biological safety of β-caryophyllene oxide against Aedes albopictus and Anopheles dirus (Diptera: Culicidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.105556. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2020.105556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Microbiome in Wild-Caught Anopheles Mosquitoes in Western Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krajana Tainchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bangs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.965. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species diversity and insecticide resistance within the Anopheles hyrcanus group in Ubon Ratchathani Province, Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchana Sumarnrote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Overgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanutcharee Thanispong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.525. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-020-04389-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of the presence of genotype- 1 of Japanese encephalitis virus in Culex gelidus in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega Tyas Prihatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulus Susanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhian Prastowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siti Rofiatus Sa'Adah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-3285-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and biting patterns of Anopheles species in a malaria endemic area, Umphang Valley, Tak Province, western Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatchai Tananchai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manatsawee Pattanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 190, pp.183-192. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic homogeneity of Anopheles maculatus in Indonesia and origin of a novel species present in Central Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umi Widiastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujiyono Mujiyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega Tyas Prihatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiarti Widiarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), pp.351. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-019-3598-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaria Vectors and Species Complexes in Thailand: Implications for Vector Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatchai Tananchai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bangs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (7), pp.544-558. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2019.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imported malaria cases in former endemic and non-malaria endemic areas in China: are there differences in case profile and time to response?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Sen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases of Poverty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.61. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40249-019-0571-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiplex PCR assay for the identification of five species of the Anopheles barbirostris complex in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanya Udom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Bangs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.223. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-019-3494-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excito-repellent activity of β-caryophyllene oxide against Aedes aegypti and Anopheles minimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunaiyana Sathantriphop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthathip Kongmee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 197, pp.1-8/105030. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2019.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitological Surveys on Malaria in Rural Balombo (Angola) in 2007-2008: Base Line Data for a Malaria Vector Control Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnevale Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dos Santos Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcides Moniz Soyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besnard Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foumane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tropical Disease &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of malaria vectors at the China-Myanmar border while approaching malaria elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Sen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shui-Sen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng-Bin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian-Mu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Zhong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.511. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-3073-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitological Surveys on Malaria in Rural Balombo (Angola) in 2007-2008: Base Line Data for a Malaria Vector Control Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcides Moniz Soyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tropical Disease &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/IJTDH/2018/41783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese encephalitis in Indonesia: An update on epidemiology and transmission ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Widiarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusnita Mirna Anggraeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitti Alfiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri Baskoro Tunggul Satoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 187, pp.240-247. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2018.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the bacterial microbiota of Anopheles Mosquitoes from Binh Phuoc province, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.2095. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.02095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Excito-Repellency of Three Cambodian Plant-Derived Extracts Against Two Mosquito Vector Species, Aedes aegypti and Anopheles minimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Desgrouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rungarun Tisgratog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sothavireak Bory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Mosquito Control Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2987/16-6566.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of the bacterial communities associated with Aedes aegyti larvae and water from domestic water storage containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razak Seidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thor-Axel Stenstroem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.371. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-7-391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic assessment of &amp;lt;em&amp;gt;Anopheles crawfordi&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;An. dangi&amp;lt;/em&amp;gt; of the Hyrcanus Group of subgenus &amp;lt;em&amp;gt;Anopheles&amp;lt;/em&amp;gt; in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Chung Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E. Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Parzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Hong Quang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (3), pp.623-629. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of geraniol-incorporated polymers to control Aedes albopictus (Diptera: Culicidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chuaycharoensuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (4), pp.427-432. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2012194427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Antibody Response to Anopheles Saliva for Comparing the Efficacy of Three Malaria Vector Control Methods in Balombo, Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Makhtar Drame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Toto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e44189. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bionomics, taxonomy, and distribution of the major malaria vector taxa of Anopheles subgenus Cellia in Southeast Asia: An updated review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R E Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Coosemans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (4), pp.489 - 503. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2007.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and phylogeography of the Southeast Asian Anopheles sundaicus complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan R Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.484 - 493. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2007.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymerase Chain Reaction Identification of Three Members of the Anopheles sundaicus (Diptera: Culicidae) Complex, Malaria Vectors in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra Vythilingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visut Baimai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bionomics and systematics of the oriental Anopheles sundaicus complex in relation to malaria transmission and vector control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E. Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 71 (4), pp.518-524. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.2004.71.518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Evidence of Speciation Between Island and Continental Populations of Anopheles (Cellia) sundaicus (Diptera: Culicidae), a Principal Malaria Vector Taxon in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne-Marie Linton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E. Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visut Baimai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (3), pp.287-295. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/0022-2585-41.3.287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIONOMICS AND SYSTEMATICS OF THE ORIENTAL ANOPHELES SUNDAICUS COMPLEX IN RELATION TO MALARIA TRANSMISSION AND VECTOR CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 71 (4), pp.518-524. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.2004.71.518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kdr mutation occurs in the Mopti form of Anopheles gambiae s.s. through introgression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brengues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akogbéto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (5), pp.451-455. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2583.2000.00206.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00201921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the primary malaria vector in South America, Anopheles darlingi, using isozyme, random amplified polymorphic DNA, internal transcribed spacer 2, and morphologic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Wilkerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Conn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rubio-Palis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Danoff-Burg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (3), pp.364-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARATIVE BEHAVIORAL RESPONSES OF AEDES AEGYPTI, AEDES ALBOPICTUS AND CULEX QUEQUINFASCIATUS (DIPTERA: CULICIDAE) TO PLANTS BASE REPELLENT OF VETIVER COMPOUNDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Society for Tropical Medicine and Hygiene (ASTMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, NATIONAL HARBOR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and spread of insecticide-resistant Anopheles (Cellia) culicifacies : its bionomics and control in the context of malaria elimination initiative in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dev, V. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector biology and control : an update for malaria elimination initiative in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The National Academy of Sciences, pp.11-22, 2020, 978-81-905548-8-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bionomics and control of Anopheles (Cellia) minimus in the context of disappearing malaria in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dev, V. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector biology and control : an update for malaria elimination : initiative in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The National Academy of Sciences, pp.33-42, 2020, 978-81-905548-8-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémies dues à un arbovirus transmis par le moustique Aedes albopictus en France hexagonale: probabilité d'apparition, ampleur de la transmission et impacts sanitaires, économiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Apouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0146, Anses. 2024, 247 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04721058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses : Recommandations de stratégies d’utilisation de produits biocides dans un contexte inter-épidémique et épidémique contre les moustiques vecteurs de type Aedes, Anopheles et Culex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0029, Anses. 2023, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04276865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses : Evaluation des stratégies de lutte anti-vectorielle (LAV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2019-SA-0039, Anses. 2022, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04073055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId306"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Manguin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse Professionnelle : Laboratoire d’Immuno-Physiopathologie Moléculaire Comparée (LIPMC), IRD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté de Pharmacie (UM), 15 Ave Charles Flahault, 34093 Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél : 04.11.75.94.84, Fax : 04.11.75.95.46, E-mail : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvie.manguin@ird.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR d’appartenance : HydroSiences Montpellier (HSM), UMR-5569 CNRS-IRD-UM (depuis 01/01/18)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">– DIPLOMES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987 Doctorat d’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Biologie des Organismes et Populations, Spécialité : Biologie des populations et Ecosystèmes. Formation Doctorale: Parasitologie. Université Montpellier 2. Mention très honorable, félicitations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 Habilitation à Diriger des Recherches (HDR),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> École Doctorale « Biologie Intégrative », Univ. Montpellier 2.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. – FONCTIONS, TITRES, AFFECTATIONS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988-90 Post-Doctorat,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Beneficial Insects Laboratory, US Dept of Agriculture (USDA), Beltsville, Maryland, USA.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-95 Chercheur à l’Université de Médecine Américaine USUHS*, Bethesda, USA (Research Assistant Professor)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> *USUHS = Uniformed Services University of the Health Sciences, Bethesda, Maryland, USA. Sous contrat avec la NASA (National Aeronautics & Space Administration). 10/1990-02/1995.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995-96 Chercheur, mis à disposition de l’IRD, Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Affectée au laboratoire de Lutte contre les Insectes Nuisibles (LIN), IRD, Montpellier. Sous contrat NASA, 3/1995–3/1996</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996-03 CR1, IRD, Montpellier.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> LIN (1996-2000) ; CBGP (2001-04), Responsable d’équipe</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004-14 DR2, IRD, Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. CBGP-UMR022 (2004-07) ; URMITE-UMR198 (2008-09) ; UMR-MD3 (2010-14)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2015 DR1, IRD, Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. UMR-MD3 (2015-17), UMR-HSM (2018)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-08 Membre nommée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en qualité de représentante suppléante des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP des CR et des Ingénieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-15 Membre du Haut Conseil de la Santé Publique, Paris</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-17  Responsable de l’axe </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2nd axe de l’UMR et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre du Comité Directeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-présent Secrétaire Générale de l’International Federation for Tropical Medicine (IFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.iftm-hp.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021 Membre nommée du Groupe de Travail « Vecteurs » par l’ANSES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. – DOMAINE DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etude des moustiques, vecteurs d’agents pathogènes humains, responsables du paludisme et d’arboviroses. Intérêt majeur porte sur les Anophèles, vecteurs d’agents du paludisme, étudiés sur 3 continents, Asie, Afrique et Amérique Latine. Travaux sur les moustiques de genres </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aedes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Axes de recherche centrés sur l’identification moléculaire des espèces cryptiques, la génétique des populations, la capacité vectorielle des espèces, la surveillance spatiale des vecteurs et la lutte antivectorielle. Ces études font appel à des approches novatrices transférées dans les pays du Sud (Asie du SE).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. – PROGRAMMES DE RECHERCHE REALISES et EN COURS (en rouge)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-20 : Projet PHC Nusantara (Franco-Indonésie) « SOCIAL»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact des facteurs sociologiques sur les épidémies locales d’arboviroses transmises par Aedes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », 3 partenaires (Université Gadjah Mada, Yogyakarta, Indonésie, IRD & CIRAD, Montpellier); Coordinateur français : S. Manguin ; Durée : 3 ans. Budget : 11K€ (MEAE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-18 : Projets Bio-Asie « BioVectrol » et PHC Siam (Franco-Thai) « BioVecThai»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche de substances naturelles insecticides et répulsifs pour le contrôle des vecteurs du paludisme et de la dengue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », 4 partenaires (KU-Thaïlande, UHS-Cambodge, IRD & AMU-France); Coordinateur français : S. Manguin ; Durée : 5 ans. Budget : 100K€ (MEAE, TRF, IRN [International Research Network, Thaïlande]).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-18 : Projet AIRD, JEAI « VecThai », MEAE, TRF (Thai Research Fund), CDC China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">«</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distribution géographique des vecteurs, capacité vectorielle de populations d’Anopheles et chimio-sensibilité de parasites humains pour l’amélioration des méthodes de contrôle du paludisme et de la filariose lymphatique de Bancroft en Asie du Sud-est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », JEAI : Entomology Research Lab, KU, Bangkok (Thaïlande) ; Correspondante IRD : S. Manguin. Projet prolongé avec TRF (Thaïlande) et le CDC (Chine). Durée : 6 ans (2012-18). Budget : 300K€ (IRD, TRF, TDR/WHO).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-18: Projets Mentor Initiative/ACERGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission et contrôle du paludisme en Angola, au sud Soudan et risque en offshore au Gabon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur: S. Manguin et 4 partenaires (Mentor Initiative ; Acergy/Subsea7 ; P. Carnevale ; Malaria Control Program, Angola). Durée : 7 ans. Budget: 200K€ (Mentor Initiative & ACERGY, France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-14 : Projet Européen Erasmus Mundus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (programmesMaheva et Panacea) sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moustiques, transmission d’agents pathogènes et contrôle des vecteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur : S. Manguin et 1 partenaire (KU, Bangkok). Durée : 3 ans. Budget: 51K€ (CE), 3 bourses d’étude pour étudiants Thaïlandais (1 Master, 1 PhD, 1 Postdoc).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-10 : Projet PHC Siam N° 20627SD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité bactérienne de l'estomac de moustiques vecteurs et transmission de parasites en Thaïlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur : S. Manguin et 3 partenaires (MU & KU, Bangkok ; IRD ; Fac Pharmacie, Montpellier). Durée : 2 ans. Budget: 36K€ (MEAE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2007-08 : Projet PHC Siam N° 16638YL sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détection ultrasensible de virus émergents humains transmis par les moustiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur : S. Manguin et 2 partenaires (MU & KU, Bangkok). Durée : 2 ans. Budget : 23 K€ (MAE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2002-06 : Projet Européen “Malvecasia” INCO-DEV N° ICA4-CT-2002-10041 sur « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résistance aux insecticides chez les vecteurs du paludisme et cartographie (SIG) de la distribution des anophèles en Asie du sud-est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Coordinateur: M. Coosemans, 8 partenaires (Vietnam, Laos, Cambodge, UK, Belgique, France-IRD). Durée : 80 mois. Budget : 1,4M€ (CE).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the vectors in European livestock farms? Case studies in Hungary and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E L Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Narpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina del Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sipos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-026-07392-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05629170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental changes and risk of plague epidemics in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Dwi Handayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitti Ganefa Pakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arief Mulyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Choirul Hidajat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arum Sih Joharina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (12), pp.e0013839. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0013839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one health approach for integrated vector management monitoring and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Fite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Saegerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, pp.100954. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.onehlt.2024.100954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04844829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anopheles barbirostris in Indonesia: A more complex metapopulation than expected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri Baskoro Tunggul Satoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinta Shinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleman Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (11), pp.e0321707. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0321707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of flies of medical importance in Thailand: a dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Niyomdecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watthanasak Lertlumnaphakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratchadawan Ngan-Klan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Aerol Nobleza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigabyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vectors of human disease series, 2025, pp.164. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46471/gigabyte.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunological surveillance using gSG6-P1 biomarker reveals spatio-temporal dynamics of Anopheles exposure and gaps in malaria risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manop Saeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natapong Jupatanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramon Jampeesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Afelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2025.02.15.638477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and determinants of zoonotic malaria in the Greater Mekong Subregion (GMS) and Malaysia: systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ahebwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Hii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratchadawan Ngoen-Klan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uraiwan Arunyawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Malaria Journal, 24 (1), pp.218. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-025-05464-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Biodiversity and Health: The Global Biodiversity Information Facility’s initiative on open data on vectors of human diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Shimabukuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigabyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46471/gigabyte.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mosquito age and batch size on knockdown and mortality of laboratory-reared Anopheles dirus , Anopheles minimus , and wild-caught Anopheles harrisoni (Diptera: Culicidae) exposed to transfluthrin using WHO tube and CDC bottle bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manop Saeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratchadawan Ngoen-Klan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanly Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutamas Kerdsawang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61 (2), pp.427-441. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjae004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally acquired malaria: a retrospective analysis of long-term surveillance data, European France, 1995 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (41), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.41.2400133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirus complex species identification PCR (DiCSIP) improves the identification of Anopheles dirus complex from the Greater Mekong Subregion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manop Saeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutharat Pengon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatpong Pethrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saranya Thaiudomsup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suthat Lhaosudto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.260. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-024-06321-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of mosquitoes (Diptera: Culicidae) in Thailand: a ﻿dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wannapa Suwonkerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanutcharee Thanispong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manop Saeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairpailin Jhaiaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigabyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46471/gigabyte.90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and spread of Plasmodium falciparum mutations associated with resistance to sulfadoxine–pyrimethamine in central Africa: a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Guémas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coppée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Du Manoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Nsango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Microbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (12), pp.e983-e993. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2666-5247(23)00211-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Repellent and Irritant Effects of a Mixture of β-Caryophyllene Oxide and Vetiver Oil against Mosquito Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unchalee Sanguanpong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (9), pp.773. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/insects14090773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity data supports research on human infectious diseases: Global trends, challenges, and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Astorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin J. Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Helena Fernandes Shimabukuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Noesgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.100484. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.onehlt.2023.100484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific achievements and reflections after 20 years of vector biology and control research at the Pu Teuy mosquito field research station, Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharawan Sirisopa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bangs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutkhet Nakasathien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Hii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-022-04061-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral avoidance and biological safety of vetiver oil and its constituents against Aedes aegypti (L.), Aedes albopictus (Skuse) and Culex quinquefasciatus Say</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanutcharee Thanispong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unchalee Sanguanpong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.100044. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cris.2022.100044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defeating malaria in the North-East region : the forerunner for malaria elimination in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 222, 106040 [10 p. en ligne]. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2021.106040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneity and possible replacement of populations of the dengue vectors Aedes aegypti and Aedes albopictus in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiarti Widiarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Choirul Hidajat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Wahyuni Handayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujiyono Mujiyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.705129. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2021.705129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic Behavior and Species Diversity of the Anopheles barbirostris Complex (Diptera: Culicidae) in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanya Udom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanutcharee Thanispong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirasak Fungfuang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (6), pp.2376-2384. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjab067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons du programme de lutte contre les vecteurs du paludisme par aspersions intradomiciliaires de DDT ou de dieldrine dans la zone pilote de Bobo-Dioulasso : échec ou succès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Tropicale et Santé Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, v9i9.66 [23 p.]. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48327/mtsibulletin.v9i9.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast expansion of the Asian-Pacific Genotype of the Chikungunya Virus in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusnita Mirna Anggraeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega Tyas Prihatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sri Wahyuni Handayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusumaningtyas Sekar Negari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.631508. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2021.631508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Issues on Residual Malaria Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 223 (Supplement_2), pp.S61-S80. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiab084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of fecal immunoassays for canine Echinococcus infection in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huixia Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.e0008690. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0008690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of mosquito collection methods for dengue surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulus Susanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujiyono Mujiyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega Tyas Prihatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Susilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.685926. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2021.685926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and spatial distribution characteristics of human echinococcosis in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Ying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ze-Hang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Ping Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (12), pp.e0009996. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0009996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New assessment of Anopheles vector species identification using MALDI-TOF MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye K Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye K Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-020-03557-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excito-repellency and biological safety of β-caryophyllene oxide against Aedes albopictus and Anopheles dirus (Diptera: Culicidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.105556. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2020.105556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stegomyia Indices and Risk of Dengue Transmission: A Lack of Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Choirul Hidajat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revi Rosavika Kinansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riyani Setyaningsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusnita Mirna Anggraeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.328. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2020.00328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Microbiome in Wild-Caught Anopheles Mosquitoes in Western Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krajana Tainchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bangs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.965. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species diversity and insecticide resistance within the Anopheles hyrcanus group in Ubon Ratchathani Province, Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchana Sumarnrote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Overgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanutcharee Thanispong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.525. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-020-04389-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and biting patterns of Anopheles species in a malaria endemic area, Umphang Valley, Tak Province, western Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatchai Tananchai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manatsawee Pattanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 190, pp.183-192. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic homogeneity of Anopheles maculatus in Indonesia and origin of a novel species present in Central Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umi Widiastuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujiyono Mujiyono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega Tyas Prihatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widiarti Widiarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), pp.351. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-019-3598-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaria Vectors and Species Complexes in Thailand: Implications for Vector Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatchai Tananchai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bangs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (7), pp.544-558. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2019.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imported malaria cases in former endemic and non-malaria endemic areas in China: are there differences in case profile and time to response?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Sen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases of Poverty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.61. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40249-019-0571-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiplex PCR assay for the identification of five species of the Anopheles barbirostris complex in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanya Udom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutipong Sukkanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Bangs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.223. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-019-3494-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excito-repellent activity of β-caryophyllene oxide against Aedes aegypti and Anopheles minimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunaiyana Sathantriphop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthathip Kongmee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 197, pp.1-8/105030. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2019.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of the presence of genotype- 1 of Japanese encephalitis virus in Culex gelidus in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega Tyas Prihatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulus Susanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhian Prastowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siti Rofiatus Sa'Adah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-3285-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of malaria vectors at the China-Myanmar border while approaching malaria elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao-Sen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shui-Sen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng-Bin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian-Mu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Zhong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.511. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-3073-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitological Surveys on Malaria in Rural Balombo (Angola) in 2007-2008: Base Line Data for a Malaria Vector Control Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carnevale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcides Moniz Soyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tropical Disease &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/IJTDH/2018/41783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese encephalitis in Indonesia: An update on epidemiology and transmission ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Widiarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusnita Mirna Anggraeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitti Alfiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri Baskoro Tunggul Satoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 187, pp.240-247. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2018.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitological Surveys on Malaria in Rural Balombo (Angola) in 2007-2008: Base Line Data for a Malaria Vector Control Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnevale Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dos Santos Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcides Moniz Soyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besnard Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foumane Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tropical Disease &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the bacterial microbiota of Anopheles Mosquitoes from Binh Phuoc province, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Romano-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Jumas-Bilak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.2095. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.02095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Excito-Repellency of Three Cambodian Plant-Derived Extracts Against Two Mosquito Vector Species, Aedes aegypti and Anopheles minimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Desgrouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rungarun Tisgratog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sothavireak Bory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Mosquito Control Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2987/16-6566.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of the bacterial communities associated with Aedes aegyti larvae and water from domestic water storage containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jumas-Bilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razak Seidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thor-Axel Stenstroem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.371. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-7-391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic assessment of &amp;lt;em&amp;gt;Anopheles crawfordi&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;An. dangi&amp;lt;/em&amp;gt; of the Hyrcanus Group of subgenus &amp;lt;em&amp;gt;Anopheles&amp;lt;/em&amp;gt; in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Chung Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E. Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Parzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Hong Quang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (3), pp.623-629. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of geraniol-incorporated polymers to control Aedes albopictus (Diptera: Culicidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chuaycharoensuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (4), pp.427-432. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2012194427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Antibody Response to Anopheles Saliva for Comparing the Efficacy of Three Malaria Vector Control Methods in Balombo, Angola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Makhtar Drame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Toto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e44189. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bionomics, taxonomy, and distribution of the major malaria vector taxa of Anopheles subgenus Cellia in Southeast Asia: An updated review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Garros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R E Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Coosemans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (4), pp.489 - 503. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2007.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and phylogeography of the Southeast Asian Anopheles sundaicus complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan R Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.484 - 493. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2007.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymerase Chain Reaction Identification of Three Members of the Anopheles sundaicus (Diptera: Culicidae) Complex, Malaria Vectors in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra Vythilingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visut Baimai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bionomics and systematics of the oriental Anopheles sundaicus complex in relation to malaria transmission and vector control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E. Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 71 (4), pp.518-524. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.2004.71.518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIONOMICS AND SYSTEMATICS OF THE ORIENTAL ANOPHELES SUNDAICUS COMPLEX IN RELATION TO MALARIA TRANSMISSION AND VECTOR CONTROL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 71 (4), pp.518-524. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.2004.71.518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Evidence of Speciation Between Island and Continental Populations of Anopheles (Cellia) sundaicus (Diptera: Culicidae), a Principal Malaria Vector Taxon in Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne-Marie Linton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cohuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph E. Harbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visut Baimai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (3), pp.287-295. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1603/0022-2585-41.3.287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kdr mutation occurs in the Mopti form of Anopheles gambiae s.s. through introgression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brengues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akogbéto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (5), pp.451-455. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2583.2000.00206.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00201921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the primary malaria vector in South America, Anopheles darlingi, using isozyme, random amplified polymorphic DNA, internal transcribed spacer 2, and morphologic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Wilkerson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Conn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rubio-Palis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Danoff-Burg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60 (3), pp.364-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARATIVE BEHAVIORAL RESPONSES OF AEDES AEGYPTI, AEDES ALBOPICTUS AND CULEX QUEQUINFASCIATUS (DIPTERA: CULICIDAE) TO PLANTS BASE REPELLENT OF VETIVER COMPOUNDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirod Nararak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Society for Tropical Medicine and Hygiene (ASTMH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, NATIONAL HARBOR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and spread of insecticide-resistant Anopheles (Cellia) culicifacies : its bionomics and control in the context of malaria elimination initiative in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dev, V. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector biology and control : an update for malaria elimination initiative in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The National Academy of Sciences, pp.11-22, 2020, 978-81-905548-8-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bionomics and control of Anopheles (Cellia) minimus in the context of disappearing malaria in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dev, V. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector biology and control : an update for malaria elimination : initiative in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The National Academy of Sciences, pp.33-42, 2020, 978-81-905548-8-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémies dues à un arbovirus transmis par le moustique Aedes albopictus en France hexagonale: probabilité d'apparition, ampleur de la transmission et impacts sanitaires, économiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Apouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Cardinale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0146, Anses. 2024, 247 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04721058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses : Recommandations de stratégies d’utilisation de produits biocides dans un contexte inter-épidémique et épidémique contre les moustiques vecteurs de type Aedes, Anopheles et Culex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0029, Anses. 2023, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04276865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses : Evaluation des stratégies de lutte anti-vectorielle (LAV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2019-SA-0039, Anses. 2022, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04073055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId313"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sylvie.manguin@ird.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iftm-hp.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440941v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Dwi Handayani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti Ganefa Pakki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arief Mulyono" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Choirul Hidajat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arum Sih Joharina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013839" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Baskoro Tunggul Satoto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triwibowo Ambar Garjito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinta Shinta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleman Landi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frutos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321707" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04844829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fite" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Ludwig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manguin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2024.100954" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Niyomdecha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duvallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watthanasak Lertlumnaphakul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratchadawan Ngan-Klan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aerol Nobleza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46471/gigabyte.164" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manop Saeung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natapong Jupatanakul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niramon Jampeesri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Afelt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theeraphap Chareonviriyaphap" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.15.638477" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05546236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ahebwa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutipong Sukkanon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hii" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratchadawan Ngoen-Klan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uraiwan Arunyawat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05464-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Shimabukuro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Groom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Campbell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46471/gigabyte.117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanly Yan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutamas Kerdsawang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirod Nararak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjae004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874550v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delamare" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarantola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Calba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.41.2400133" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutharat Pengon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatpong Pethrak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranya Thaiudomsup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthat Lhaosudto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06321-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924288v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannapa Suwonkerd" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanutcharee Thanispong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pairpailin Jhaiaun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46471/gigabyte.90" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04264172v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gu&#233;mas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie M&#233;nard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Du Manoir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nsango" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(23)00211-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unchalee Sanguanpong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14090773" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Astorga" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin J. Groom" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Helena Fernandes Shimabukuro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Noesgaard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2023.100484" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888382v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharawan Sirisopa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bangs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutkhet Nakasathien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04061-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891276v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cris.2022.100044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dev" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2021.106040" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444249v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widiarti Widiarti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Wahyuni Handayani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujiyono Mujiyono" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.705129" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891798v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanya Udom" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirasak Fungfuang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjab067" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199041v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carnevale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsibulletin.v9i9.66" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444244v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusnita Mirna Anggraeni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mega Tyas Prihatin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusumaningtyas Sekar Negari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.631508" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891900v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab084" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444136v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixia Cai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Huang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008690" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444235v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulus Susanti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Susilo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.685926" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830443v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ying Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Hang Liu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ping Wu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Xiao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009996" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03110548v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye K Kone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye K Dia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sylla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gautier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03557-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revi Rosavika Kinansi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyani Setyaningsih" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00328" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02941392v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mahiou-Leddet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ollivier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2020.105556" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krajana Tainchum" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00965" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083171v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchana Sumarnrote" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Overgaard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04389-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02394602v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhian Prastowo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Rofiatus Sa'Adah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3285-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02768843v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatchai Tananchai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manatsawee Pattanakul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sinou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2018.11.009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB40NR3C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404744v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umi Widiastuti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3598-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083176v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2019.04.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404788v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Sen Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Feng" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Ren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Geoffroy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-019-0571-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02405343v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brosseau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Bangs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3494-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415271v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunaiyana Sathantriphop" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monthathip Kongmee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.05.021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358609v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnevale Pierre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=dos Santos Maria" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcides Moniz Soyto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Patrick" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foumane Vincent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141788v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shui-Sen Zhou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Bin Zhou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Mu Chen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Zhong Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3073-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107564v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria dos Santos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Besnard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foumane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/IJTDH/2018/41783" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141592v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Widiarti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti Alfiah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2018.08.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814232v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Ngo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Romano-Bertrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02095" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478914v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desgrouas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rungarun Tisgratog" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothavireak Bory" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/16-6566.1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049539v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dada" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jumas-Bilak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razak Seidu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor-Axel Stenstroem" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-391" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651316v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Chung Thuy Ngo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph E. Harbach" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parzy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hong Quang Le" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.09.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZLNJRSW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062297v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chuaycharoensuk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2012194427" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02387857v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Makhtar Drame" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Toto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044189" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433435v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manguin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garros" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dusfour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Harbach" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coosemans" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.11.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6V4LRFL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433421v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan R Michaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph E Harbach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.02.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433432v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Blondeau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Vythilingham" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visut Baimai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433388v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2004.71.518" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433383v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-Marie Linton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-2585-41.3.287" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436506v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Harbach" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00201921v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brengues" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akogb&#233;to" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2583.2000.00206.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6F6P6JX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258648v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Wilkerson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Conn" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rubio-Palis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Danoff-Burg" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895625v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032706v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032708v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721058v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cardinale" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Milcent" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276865v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04073055v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Arnaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boete" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sylvie.manguin@ird.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iftm-hp.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05629170v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Girault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E L Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Narpon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina del Alamo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sipos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-026-07392-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Dwi Handayani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti Ganefa Pakki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arief Mulyono" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Choirul Hidajat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arum Sih Joharina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013839" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04844829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fite" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Ludwig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manguin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2024.100954" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Baskoro Tunggul Satoto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triwibowo Ambar Garjito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinta Shinta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleman Landi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frutos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321707" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Niyomdecha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duvallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watthanasak Lertlumnaphakul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratchadawan Ngan-Klan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aerol Nobleza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46471/gigabyte.164" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manop Saeung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natapong Jupatanakul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niramon Jampeesri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Afelt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theeraphap Chareonviriyaphap" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.15.638477" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05546236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ahebwa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutipong Sukkanon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hii" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratchadawan Ngoen-Klan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uraiwan Arunyawat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05464-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924270v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Shimabukuro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Groom" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Campbell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46471/gigabyte.117" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanly Yan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutamas Kerdsawang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirod Nararak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjae004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delamare" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarantola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Calba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaget" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.41.2400133" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutharat Pengon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatpong Pethrak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranya Thaiudomsup" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthat Lhaosudto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06321-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924288v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannapa Suwonkerd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanutcharee Thanispong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pairpailin Jhaiaun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46471/gigabyte.90" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04264172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gu&#233;mas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie M&#233;nard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Du Manoir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nsango" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(23)00211-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876010v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unchalee Sanguanpong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14090773" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Astorga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin J. Groom" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Helena Fernandes Shimabukuro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Noesgaard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2023.100484" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888382v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharawan Sirisopa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bangs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutkhet Nakasathien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04061-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cris.2022.100044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337330v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2021.106040" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444249v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widiarti Widiarti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Wahyuni Handayani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujiyono Mujiyono" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.705129" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanya Udom" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirasak Fungfuang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjab067" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199041v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carnevale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouque" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsibulletin.v9i9.66" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusnita Mirna Anggraeni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mega Tyas Prihatin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusumaningtyas Sekar Negari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.631508" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891900v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab084" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444136v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liying Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huixia Cai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Huang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008690" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444235v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulus Susanti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Susilo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.685926" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830443v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ying Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Hang Liu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ping Wu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Xiao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009996" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03110548v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye K Kone" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye K Dia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sylla" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gautier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03557-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02941392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mahiou-Leddet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ollivier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2020.105556" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083174v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revi Rosavika Kinansi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyani Setyaningsih" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00328" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047671v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krajana Tainchum" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jumas-Bilak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00965" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083171v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchana Sumarnrote" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Overgaard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04389-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02768843v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatchai Tananchai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manatsawee Pattanakul" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sinou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2018.11.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB40NR3C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404744v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umi Widiastuti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3598-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083176v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2019.04.013" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404788v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Sen Zhang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Feng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Ren" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Geoffroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-019-0571-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02405343v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brosseau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Bangs" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3494-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415271v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunaiyana Sathantriphop" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monthathip Kongmee" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.05.021" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02394602v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhian Prastowo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Rofiatus Sa'Adah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3285-7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141788v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shui-Sen Zhou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Bin Zhou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Mu Chen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Zhong Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3073-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107564v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria dos Santos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcides Moniz Soyto" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Besnard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foumane" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/IJTDH/2018/41783" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141592v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Widiarti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti Alfiah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2018.08.017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358609v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnevale Pierre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=dos Santos Maria" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Patrick" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foumane Vincent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814232v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Ngo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Romano-Bertrand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02095" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478914v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desgrouas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rungarun Tisgratog" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothavireak Bory" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/16-6566.1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049539v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dada" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jumas-Bilak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razak Seidu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor-Axel Stenstroem" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-391" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651316v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Chung Thuy Ngo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph E. Harbach" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parzy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hong Quang Le" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.09.004" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZLNJRSW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062297v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chuaycharoensuk" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2012194427" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02387857v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Makhtar Drame" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Toto" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044189" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433435v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manguin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garros" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dusfour" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Harbach" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coosemans" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.11.004" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6V4LRFL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433421v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan R Michaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph E Harbach" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.02.003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433432v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Blondeau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Vythilingham" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visut Baimai" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433388v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2004.71.518" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436506v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Harbach" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433383v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-Marie Linton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-2585-41.3.287" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00201921v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brengues" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akogb&#233;to" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2583.2000.00206.x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6F6P6JX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258648v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Wilkerson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Conn" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rubio-Palis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Danoff-Burg" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895625v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032706v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032708v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721058v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cardinale" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Milcent" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276865v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04073055v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Arnaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boete" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>