--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -944,248 +944,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313459v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astronomie radar et radioastronomie à l'aide du radar transhorizon Nostradamus</w:t>
+                <w:t xml:space="preserve">Localization of Spatially Distributed Near-Field Sources with Unknown Angular Spread Shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Degurse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rannou</w:t>
+                <w:t xml:space="preserve">Jad Abou Chaaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23723/1301:2015-4/14194⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.259-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227941v1</w:t>
+                <w:t xml:space="preserve">hal-01231774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of Spatially Distributed Near-Field Sources with Unknown Angular Spread Shape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Astronomie radar et radioastronomie à l'aide du radar transhorizon Nostradamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Degurse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jad Abou Chaaya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Picheral</w:t>
+                <w:t xml:space="preserve">Véronique Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106, pp.259-265. </w:t>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, REE 2015 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2014.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23723/1301:2015-4/14194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231774v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced-rank STAP for target detection in heterogeneous environments</w:t>
               </w:r>
@@ -1607,537 +1607,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cramér-Rao bounds based analysis of 3D antenna array geometries made from ULA branches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dinh Thang Vu</w:t>
+                <w:t xml:space="preserve">Deterministic performance bounds on the mean square error for near field source localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidimensional Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11045-011-0160-5⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (4), pp.871-877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2012.2229990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769344v1</w:t>
+                <w:t xml:space="preserve">hal-00771449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic performance bounds on the mean square error for near field source localization</w:t>
+                <w:t xml:space="preserve">Deterministic Aided STAP for Target Detection in Heterogeneous Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Remy Boyer</w:t>
+                <w:t xml:space="preserve">Jean-François Degurse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Molinié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61 (4), pp.871-877. </w:t>
+              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (special issue on Advances in Antenna Array Processing for Radar), Article ID 826935, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2012.2229990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2013/826935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771449v1</w:t>
+                <w:t xml:space="preserve">hal-00933434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic Aided STAP for Target Detection in Heterogeneous Situations</w:t>
+                <w:t xml:space="preserve">On the Angular Resolution Limit for Array Processing in the Presence of Modeling Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Degurse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Savy</w:t>
+                <w:t xml:space="preserve">N. D. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Molinié</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013 (special issue on Advances in Antenna Array Processing for Radar), Article ID 826935, 10 p. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (19), pp.4701-4706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2013/826935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2013.2269900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933434v1</w:t>
+                <w:t xml:space="preserve">hal-00833423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Angular Resolution Limit for Array Processing in the Presence of Modeling Errors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. D. Tran</w:t>
+                <w:t xml:space="preserve">A Cramér-Rao bounds based analysis of 3D antenna array geometries made from ULA branches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Thang Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multidimensional Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (1), pp.121-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11045-011-0160-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2013.2269900⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833423v1</w:t>
+                <w:t xml:space="preserve">hal-00769344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical resolution limit for source localization with clutter interference in a MIMO radar context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2210,51 +2210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the asymptotic resolvability of two point sources in known subspace interference using a GLRT-based framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2339,51 +2339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of achievable resolution limit in the near field source localization context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2592,148 +2592,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STAP à rang réduit, récursif en distance et utilisant un développement de Taylor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taylor series expansions for airborne radar space-time adaptive processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Beau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28 (1-2), pp.171-201. </w:t>
+              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (3), pp.266-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/TS.28.171-201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-rsn.2010.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697338v1</w:t>
+                <w:t xml:space="preserve">hal-00555356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Resolution Limit for the Multidimensional Harmonic Retrieval Model: Hypothesis Test and Cramer-Rao Bound Approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Statistical resolution limit of the uniform linear cocentered orthogonal loop and dipole array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2745,523 +2745,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1 (12), pp.1-14. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (1), pp.425-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1687-6180-2011-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2010.2083657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579002v1</w:t>
+                <w:t xml:space="preserve">hal-02508685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous DS-UWB communication using spatiotemporal chaotic sequences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soumaya Meherzi</w:t>
+                <w:t xml:space="preserve">Statistical Resolution Limit for the Multidimensional Harmonic Retrieval Model: Hypothesis Test and Cramer-Rao Bound Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safya Belghith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (12), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1687-6180-2011-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561614v1</w:t>
+                <w:t xml:space="preserve">hal-00579002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor series expansions for airborne radar space-time adaptive processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Beau</w:t>
+                <w:t xml:space="preserve">Asynchronous DS-UWB communication using spatiotemporal chaotic sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Meherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Belghith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IET Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555356v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical resolution limit of the uniform linear cocentered orthogonal loop and dipole array</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1-2), pp.7-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508685v1</w:t>
+                <w:t xml:space="preserve">hal-00659872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">STAP à rang réduit, récursif en distance et utilisant un développement de Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Bidon</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 28 (1-2), pp.7-9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 28 (1-2), pp.171-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/TS.28.171-201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659872v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional and unconditional Cramér-Rao bounds for near-field source localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4895,51 +4895,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling FRI signals with the SOS kernel: Bounds and optimal kernel</w:t>
+                <w:t xml:space="preserve">Nouveaux noyaux pour l’échantillonnage de signaux impulsionnels à bande non-limitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bernhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
@@ -4970,1810 +4970,1823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yonina Eldar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25eme Colloque francophone de traitement du signal et des images (GRETSI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728186v1</w:t>
+                <w:t xml:space="preserve">hal-01178325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed sensing with uncertainty. The Bayesian estimation perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remy Boyer</w:t>
+                <w:t xml:space="preserve">Performance Analysis of Music in the Presence of Modeling Errors Dueto the Spatial Distribution of Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenmeng Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2015.7178482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245392v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux noyaux pour l’échantillonnage de signaux impulsionnels à bande non-limitée</w:t>
+                <w:t xml:space="preserve">Sparse-based estimators improvement in case of basis mismatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bernhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yonina Eldar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25eme Colloque francophone de traitement du signal et des images (GRETSI 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Cancùn, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178325v1</w:t>
+                <w:t xml:space="preserve">hal-01245384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of Music in the Presence of Modeling Errors Dueto the Spatial Distribution of Sources</w:t>
+                <w:t xml:space="preserve">Borne de Cramér-Rao pour la conception de réseaux de capteurs en présence des sources dispersées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenmeng Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25eme Colloque GRETSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633928v1</w:t>
+                <w:t xml:space="preserve">hal-01235086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse-based estimators improvement in case of basis mismatch</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remy Boyer</w:t>
+                <w:t xml:space="preserve">Antenna Array Design for Music in The Presence of Spatially Distributed Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenmeng Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Cancùn, Mexico</w:t>
+              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245384v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borne de Cramér-Rao pour la conception de réseaux de capteurs en présence des sources dispersées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Picheral</w:t>
+                <w:t xml:space="preserve">Sampling FRI signals with the SOS kernel: Bounds and optimal kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bernhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonina Eldar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25eme Colloque GRETSI 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235086v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna Array Design for Music in The Presence of Spatially Distributed Sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Picheral</w:t>
+                <w:t xml:space="preserve">Compressed sensing with uncertainty. The Bayesian estimation perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bernhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">IEEE 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Cancùn, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235084v1</w:t>
+                <w:t xml:space="preserve">hal-01245392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis for Sparse Biased Estimator : Application to Line Spectra Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bo Zhang</w:t>
+                <w:t xml:space="preserve">Single dataset methods and deterministic-aided STAP for heterogeneous environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Degurse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor Array Multichannel Workshop - invited article</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, A Coruña, Spain. 4 p</w:t>
+              <w:t xml:space="preserve">2014 International Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005004v1</w:t>
+                <w:t xml:space="preserve">hal-01102174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive processing methods for MIMO radar experimental signals</w:t>
+                <w:t xml:space="preserve">Adaptive processing for MIMO radar realistic non perfectly orthogonal waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cattenoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">IEEE Radar Conference (RadarCon 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cincinnati, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102146v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single dataset methods and deterministic-aided STAP for heterogeneous environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Savy</w:t>
+                <w:t xml:space="preserve">A root-finding technique for direction of arrival estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">DAT-2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102174v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive processing for MIMO radar realistic non perfectly orthogonal waveforms</w:t>
+                <w:t xml:space="preserve">Adaptive processing methods for MIMO radar experimental signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cattenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Radar Conference (RadarCon 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cincinnati, United States</w:t>
+              <w:t xml:space="preserve">2014 International Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102150v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A root-finding technique for direction of arrival estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remy Boyer</w:t>
+                <w:t xml:space="preserve">Information geometry for radar detection in heterogeneous environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Degurse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAT-2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">34th International Workshop on Bayesian Inference and Maximun Entropy Methods in Science and Engineering (MaxEnt'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005010v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information geometry for radar detection in heterogeneous environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Savy</w:t>
+                <w:t xml:space="preserve">Cramer-Rao Bound for Finite Streams of an Arbitrary Number of Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bernhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonina Eldar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Workshop on Bayesian Inference and Maximun Entropy Methods in Science and Engineering (MaxEnt'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Amboise, France</w:t>
+              <w:t xml:space="preserve">22nd European Signal Processing Conference (EUSIPCO 2014) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102163v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cramer-Rao Bound for Finite Streams of an Arbitrary Number of Pulses</w:t>
+                <w:t xml:space="preserve">Performance Analysis for Sparse Biased Estimator : Application to Line Spectra Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bernhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yonina Eldar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Signal Processing Conference (EUSIPCO 2014) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Sensor Array Multichannel Workshop - invited article</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, A Coruña, Spain. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005005v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence of near-field and far-field sources: the angular resolution limit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+                <w:t xml:space="preserve">Localisation des sources distribuées en champ proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Abou Chaaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on New Computational Methods for Inverse Problem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Cachan, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926284v1</w:t>
+                <w:t xml:space="preserve">hal-00866981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation des sources distribuées en champ proche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Picheral</w:t>
+                <w:t xml:space="preserve">Architecture GPU pour radar de surveillance spatial et pour radar aéroporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Degurse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dugrosprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Molinié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. 4p</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866981v1</w:t>
+                <w:t xml:space="preserve">hal-00933396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture GPU pour radar de surveillance spatial et pour radar aéroporté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">GPU processors for space surveillance and airborne radars. Towards highly efficient ARM-GPU architecture for Embedded radar systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Degurse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dugrosprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Molinié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, La Londe-les-Maures, France. pp.149-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933396v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Riemannian approach for training data selection in space-time adaptive processing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Degurse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Molinié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Dresde, Germany. pp.319 - 324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6792,606 +6805,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU processors for space surveillance and airborne radars. Towards highly efficient ARM-GPU architecture for Embedded radar systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Savy</w:t>
+                <w:t xml:space="preserve">Coexistence of near-field and far-field sources: the angular resolution limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Molinié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, La Londe-les-Maures, France. pp.149-152</w:t>
+              <w:t xml:space="preserve">International Workshop on New Computational Methods for Inverse Problem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933407v1</w:t>
+                <w:t xml:space="preserve">hal-00926284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace-based and single dataset methods for STAP in heterogeneous environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean François Degurse</w:t>
+                <w:t xml:space="preserve">Angular resolution limit for array processing : estimation and information theory approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Duy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Savy</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET RADAR 2012 International Conference on Radar Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Glasgow, United Kingdom. pp.1-6</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776374v1</w:t>
+                <w:t xml:space="preserve">hal-00776403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular resolution limit for array processing : estimation and information theory approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Duy Tran</w:t>
+                <w:t xml:space="preserve">Theoretical multidimensional resolution limit for MIMO radar based on the Chernoff distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Tran Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE SSP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Ann Arbor, United States. pp.780 - 783, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2012.6319821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776403v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical multidimensional resolution limit for MIMO radar based on the Chernoff distance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duy Tran Nguyen</w:t>
+                <w:t xml:space="preserve">Lower bounds on the MSE for mixed far-field and near-field sources direction-of-arrivals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SSP 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASILOMAR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Pacific Grove, United States. 5p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSP.2012.6319821⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00769358v1</w:t>
+                <w:t xml:space="preserve">hal-00769359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower bounds on the MSE for mixed far-field and near-field sources direction-of-arrivals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remy Boyer</w:t>
+                <w:t xml:space="preserve">Subspace-based and single dataset methods for STAP in heterogeneous environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Degurse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASILOMAR 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Pacific Grove, United States. 5p</w:t>
+              <w:t xml:space="preserve">IET RADAR 2012 International Conference on Radar Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Glasgow, United Kingdom. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769359v1</w:t>
+                <w:t xml:space="preserve">hal-00776374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical resolution limit: application to passive polarized source localization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">GLRT-Based Framework for the Multidimensional Statistical Resolution Limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7403,671 +7403,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detection, Architecture and Technology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Algeria. pp.1-6</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Statistical Signal Processing 2011 - IEEE SSP'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543164v1</w:t>
+                <w:t xml:space="preserve">hal-00577273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLRT-Based Framework for the Multidimensional Statistical Resolution Limit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+                <w:t xml:space="preserve">MIMO radar in the presence of modeling errors: A Cramér-Rao bound investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Tran Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Statistical Signal Processing 2011 - IEEE SSP'11</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2011 - 36th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.2780 - 2783, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00577273v1</w:t>
+                <w:t xml:space="preserve">hal-00771365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO radar in the presence of modeling errors: A Cramér-Rao bound investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duy Tran Nguyen</w:t>
+                <w:t xml:space="preserve">Bornes inférieures de l'erreur quadratique moyenne pour la localisation de sources en champ proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2011 - 36th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gretsi 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00771365v1</w:t>
+                <w:t xml:space="preserve">hal-00769354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bornes inférieures de l'erreur quadratique moyenne pour la localisation de sources en champ proche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Angular Resolution Limit for Vector-Sensor Arrays: Detection and Information Theory Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Thang Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4p</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Statistical Signal Processing - invited article</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nice, France. pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769354v1</w:t>
+                <w:t xml:space="preserve">hal-00577272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular Resolution Limit for Vector-Sensor Arrays: Detection and Information Theory Approaches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+                <w:t xml:space="preserve">An extended formulation of the maximum likelihood estimation algorithm. Application to space-time adaptive processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Degurse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Perenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nice, France. pp.9-12</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2011, Leipzig, Germany. pp.763-768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00577272v1</w:t>
+                <w:t xml:space="preserve">hal-00697388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extended formulation of the maximum likelihood estimation algorithm. Application to space-time adaptive processing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical resolution limit for source localization in a MIMO context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICASSP 2011 - 36th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.2756 - 2759, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Perenon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00697388v1</w:t>
+                <w:t xml:space="preserve">hal-00771371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical resolution limit for source localization in a MIMO context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Statistical resolution limit: application to passive polarized source localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8079,82 +8088,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2011 - 36th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Detection, Architecture and Technology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Algeria. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00771371v1</w:t>
+                <w:t xml:space="preserve">hal-00543164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiss-Weinstein Bound and SNR Threshold Analysis for DOA Estimation with a COLD Array</w:t>
               </w:r>
@@ -8261,51 +8261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution limite angulaire : Approches basées sur la théorie de l'information et sur la théorie de la détection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Thang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8674,252 +8674,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long spatiotemporal chaotic sequences for DS-UWB systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soumaya Meherzi</w:t>
+                <w:t xml:space="preserve">Statistical resolution limit for multiple parameters of interest and for multiple signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safya Belghith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2010 - 35th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dallas, Texas, United States. pp.3602-3605, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2010.5495922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561630v1</w:t>
+                <w:t xml:space="preserve">inria-00445468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical resolution limit for multiple parameters of interest and for multiple signals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+                <w:t xml:space="preserve">Long spatiotemporal chaotic sequences for DS-UWB systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Meherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Belghith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2010 - 35th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.1404-1408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icassp.2010.5495922⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00445468v1</w:t>
+                <w:t xml:space="preserve">hal-00561630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of 2D and 3D antenna arrays for source localization</w:t>
               </w:r>
@@ -9124,930 +9124,930 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressions non-matricielles des bornes de Cramer-Rao pour la localisation de source en champ proche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+                <w:t xml:space="preserve">Analyse des performances de reseaux de capteurs 2D et 3D pour la localisation de source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Thang Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00444817v1</w:t>
+                <w:t xml:space="preserve">inria-00444822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des performances de reseaux de capteurs 2D et 3D pour la localisation de source</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+                <w:t xml:space="preserve">Fast sequential source localization using the projected companion matrix approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">The Third International Workshop on Computational Advances in Multi-Sensor Adaptive Processing, CAMSAP-09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Aruba, Dutch Antilles, Netherlands. pp.245-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00444822v1</w:t>
+                <w:t xml:space="preserve">inria-00445457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast sequential source localization using the projected companion matrix approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Estimation séquentielle des paramètres de localisation en champ proche à l'aide de l'approche zero-forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Workshop on Computational Advances in Multi-Sensor Adaptive Processing, CAMSAP-09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Aruba, Dutch Antilles, Netherlands. pp.245-248</w:t>
+              <w:t xml:space="preserve">22ème édition du colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dijon, France. pp.264-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00445457v1</w:t>
+                <w:t xml:space="preserve">inria-00445465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation séquentielle des paramètres de localisation en champ proche à l'aide de l'approche zero-forcing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Remy Boyer</w:t>
+                <w:t xml:space="preserve">Optimisation des facteurs de pondération du détecteur à annulation parallèle d'interférence dans les systèmes DS-CDMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Meherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème édition du colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Dijon, France. pp.264-267</w:t>
+              <w:t xml:space="preserve">XXII ième Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00445465v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des facteurs de pondération du détecteur à annulation parallèle d'interférence dans les systèmes DS-CDMA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soumaya Meherzi</w:t>
+                <w:t xml:space="preserve">NONMATRIX CLOSED-FORM EXPRESSIONS OF THE CRAMER-RAO BOUNDS FOR NEAR-FIELD LOCALIZATION PARAMETERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII ième Colloque GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2009 - 34th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2009.4960324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443952v1</w:t>
+                <w:t xml:space="preserve">inria-00444814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NONMATRIX CLOSED-FORM EXPRESSIONS OF THE CRAMER-RAO BOUNDS FOR NEAR-FIELD LOCALIZATION PARAMETERS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+                <w:t xml:space="preserve">Asynchronous DS-UWB communication using spatiotemporal chaotic waveforms and sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Meherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Belghith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2009 - 34th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ComNet'09 (International conference on communications and Networking)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Hammamet, Tunisia. 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icassp.2009.4960324⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00444814v1</w:t>
+                <w:t xml:space="preserve">hal-00551403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous DS-UWB communication using spatiotemporal chaotic waveforms and sequences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Range recursive space-time adaptive processing (STAP) for MIMO airborne RADAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safya Belghith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComNet'09 (International conference on communications and Networking)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Hammamet, Tunisia. 5 p</w:t>
+              <w:t xml:space="preserve">17th EUropean SIgnal Processing COnference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Glasgow, European Union. pp.592-596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551403v1</w:t>
+                <w:t xml:space="preserve">hal-00443943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range recursive space-time adaptive processing (STAP) for MIMO airborne RADAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential estimation of the range and the bearing using the zero-forcing MUSIC approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th EUropean SIgnal Processing COnference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Glasgow, European Union. pp.592-596</w:t>
+              <w:t xml:space="preserve">The 17th European Signal Processing Conference, (EUSIPCO'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Glasgow, European Union. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443943v1</w:t>
+                <w:t xml:space="preserve">inria-00445463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential estimation of the range and the bearing using the zero-forcing MUSIC approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Expressions non-matricielles des bornes de Cramer-Rao pour la localisation de source en champ proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th European Signal Processing Conference, (EUSIPCO'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Glasgow, European Union. pp.1-5</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00445463v1</w:t>
+                <w:t xml:space="preserve">inria-00444817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10370,51 +10370,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EA550F5"/>
+    <w:nsid w:val="2BFECCF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10601,51 +10601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-marcos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5546-3801" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032919476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Poirier--Herbeck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lahalle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marcos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02938900v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Ben Jemaa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Belghith" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107649" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01744214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenmeng Xiong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Picheral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.09.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664640v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cattenoz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2017.0008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01349526v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.01.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01498980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-016-1015-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313459v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernhardt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2544742" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Degurse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rannou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2015-4/14194" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Abou Chaaya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.07.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01102207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Degurse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2014.120414" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01102332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Amara-Boujem&#226;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.10.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Tran Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2013.110666" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Thang Vu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.08.020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-011-0160-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD33B9398F79C32821BFFEBAE435E4F3858BF13E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2229990" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933434v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Degurse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/826935" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00833423v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Tran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2269900" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2174232" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771379v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.03.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD1BMR4P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.08.021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P27R56T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.10.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00697338v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.28.171-201" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579002v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2011-12" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00561614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kotti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Meherzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555356v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2010.0103" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508685v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2083657" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659872v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bidon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00551381v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.05.029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ6P45N6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443936v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Harabi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharsallah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2008.0234" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihan Mazouz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigael Taylor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bosse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/radar58436.2024.10993803" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03866092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Poirier-Herbeck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECET55527.2022.9873093" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03866144v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02935416v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287461" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02285381v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/radar41533.2019.171304" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02285368v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02271625v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02406271v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM47513.2019.8942484" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466667v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728194v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472276" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonina Eldar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362769" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178325v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2015.7178482" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245384v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235086v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235084v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01005004v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01102146v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01102174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01102150v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01005010v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01102163v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01005005v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926284v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00866981v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933396v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dugrosprez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933407v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776374v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Duy Tran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769358v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319821" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769359v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00543164v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577273v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771365v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947061" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769354v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577272v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00697388v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perenon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771371v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947056" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577271v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769355v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00697352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769357v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00561630v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445468v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2010.5495922" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532898v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504101v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2010.5606712" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444817v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444822v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445457v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445465v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443952v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444814v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2009.4960324" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00551403v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443943v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445463v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01005011v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601877.ch8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01069045v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-marcos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5546-3801" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032919476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Poirier--Herbeck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lahalle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marcos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02938900v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Ben Jemaa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Belghith" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107649" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01744214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenmeng Xiong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Picheral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.09.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664640v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cattenoz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2017.0008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01349526v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2017.01.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01498980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-016-1015-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313459v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernhardt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2544742" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Abou Chaaya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.07.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Degurse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rannou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2015-4/14194" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01102207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Degurse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2014.120414" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01102332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Amara-Boujem&#226;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.10.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Tran Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2013.110666" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Thang Vu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.08.020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2229990" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933434v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Degurse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/826935" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00833423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Tran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2269900" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-011-0160-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD33B9398F79C32821BFFEBAE435E4F3858BF13E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2174232" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771379v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.03.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD1BMR4P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.08.021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P27R56T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.10.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555356v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2010.0103" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508685v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2083657" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2011-12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00561614v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kotti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Meherzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659872v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bidon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00697338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.28.171-201" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00551381v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.05.029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ6P45N6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443936v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Harabi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharsallah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2008.0234" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihan Mazouz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigael Taylor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bosse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/radar58436.2024.10993803" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03866092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Poirier-Herbeck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECET55527.2022.9873093" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03866144v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02935416v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287461" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02285381v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/radar41533.2019.171304" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02285368v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02271625v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02406271v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM47513.2019.8942484" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466667v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728194v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472276" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178325v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonina Eldar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633928v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2015.7178482" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245384v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235086v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235084v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728186v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362769" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245392v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01102174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01102150v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01005010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01102146v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01102163v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01005005v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01005004v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00866981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933396v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dugrosprez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926284v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776403v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Duy Tran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319821" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769359v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776374v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577273v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771365v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947061" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769354v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577272v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00697388v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perenon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771371v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947056" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00543164v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577271v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769355v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00697352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769357v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445468v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2010.5495922" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00561630v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532898v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504101v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2010.5606712" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445457v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445465v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443952v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444814v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2009.4960324" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00551403v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00443943v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445463v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444817v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01005011v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601877.ch8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01069045v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>