--- v0 (2026-04-30)
+++ v1 (2026-05-24)
@@ -100,312 +100,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TaupiFAST2 : Répondre à un enjeu collectif</w:t>
+                <w:t xml:space="preserve">PARSADA : Un plan d’action mildiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ngala</w:t>
+                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Leroux</w:t>
+                <w:t xml:space="preserve">Pierre Deroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Gobert</w:t>
+                <w:t xml:space="preserve">Denis Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 660, pp.49-50</w:t>
+              <w:t xml:space="preserve">, 2025, 659, pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455006v1</w:t>
+                <w:t xml:space="preserve">hal-05477324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARSADA : Un plan d’action mildiou</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mildiou. En laboratoire : Sélectionner et prédire les résistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Gaucher</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 659, pp.26-27</w:t>
+              <w:t xml:space="preserve">, 2025, 659, pp.37-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477324v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mildiou. En laboratoire : Sélectionner et prédire les résistances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">TaupiFAST2 : Répondre à un enjeu collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ngala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Prodhomme</w:t>
+                <w:t xml:space="preserve">Virginie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 659, pp.37-39</w:t>
+              <w:t xml:space="preserve">, 2025, 660, pp.49-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477365v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification by GWAS of marker haplotypes relevant to breed potato for Globodera pallida resistance</w:t>
               </w:r>
@@ -519,260 +519,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENEBECON : Un projet européen sur les NGT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">EAPR - section breeding : Quelles avancées pour la sélection variétale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Prodhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Glais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 653, pp.46</w:t>
+              <w:t xml:space="preserve">, 2024, 656, pp.39-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454915v1</w:t>
+                <w:t xml:space="preserve">hal-04876352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EAPR - section breeding : Quelles avancées pour la sélection variétale ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">GENEBECON : Un projet européen sur les NGT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Glais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 656, pp.39-40</w:t>
+              <w:t xml:space="preserve">, 2024, 653, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876352v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congrès Euroblight : combattre le mildiou.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 655, pp.50-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -797,51 +797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet IdEvol : l'identification variétale accélérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 646, pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -918,51 +918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dewaegeneire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 644, pp.42-44</w:t>
@@ -1004,64 +1004,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance au PVY et nouvelles technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Glais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 636, pp.51-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1099,51 +1099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mildiou : projet POTSTAR : Des résistances stables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1194,51 +1194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section breeding EAPR-Eucarpia, Le point sur les avancées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 624, pp.53-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1263,51 +1263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification variétale : un réseau qui fait évoluer ses pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Hingrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1345,51 +1345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création variétale, nouveaux outils : évolutions en cours et à venir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1466,51 +1466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance variétale et autres leviers : des moyens à combiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1587,51 +1587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding et génétique : sélectionner différemment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1669,51 +1669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réunion de section EAPR-Eucarpia, sélection et évaluation variétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 603, pp.52-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1764,51 +1764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1859,51 +1859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’une base de données multi-utilisateurs pour améliorer la gestion des empreintes génétiques des variétés de pomme de terre produites en plants en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1993,51 +1993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection assistée par marqueurs : faciliter la sélection des variétés résistances au mildiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2127,51 +2127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Goffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2203,678 +2203,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques exemples d’intérêts et de limites de la sélection assistée par marqueurs chez la pomme de terre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Génétique moléculaire et expertise au champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 590, pp.27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208610v1</w:t>
+                <w:t xml:space="preserve">hal-02642458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiler les plants avec l’informatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quelques exemples d’intérêts et de limites de la sélection assistée par marqueurs chez la pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Danan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Fédération Nationale des Agriculteurs Multiplicateurs de Semences </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.111-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/8a3r-m431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601599v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease Progress Curve Parameters Help to Characterise the Types of Resistance to Late Blight Segregating in Cultivated Potato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Profiler les plants avec l’informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dargier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potato Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Fédération Nationale des Agriculteurs Multiplicateurs de Semences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 232, pp.36-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01208626v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création variétale assistée par marqueurs à Bretagne-Plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Disease Progress Curve Parameters Help to Characterise the Types of Resistance to Late Blight Segregating in Cultivated Potato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants de Bretagne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Potato Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (2), pp.99 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11540-013-9233-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01600877v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification variétale : une application IdeAle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La création variétale assistée par marqueurs à Bretagne-Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Dargier</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Abiven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perramant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 587, pp.45-46</w:t>
+              <w:t xml:space="preserve">Plants de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45, pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600574v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique moléculaire et expertise au champ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identification variétale : une application IdeAle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dargier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 590, pp.27</w:t>
+              <w:t xml:space="preserve">, 2013, 587, pp.45-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642458v1</w:t>
+                <w:t xml:space="preserve">hal-01600574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Course poursuite entre gènes de résistance et mildiou.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir Céréales Grandes Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 244, pp.40-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2938,51 +2938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Gaucher, D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Le Hingrat, Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Martin, M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3046,51 +3046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pomme de Terre Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 571, pp.38-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3115,51 +3115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des marqueurs moléculaires pour les sélectionneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3210,90 +3210,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potato cultivar identification using simple sequence repeat markers (SSR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moisan-Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dessenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perramant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 48 (3), pp.191-200. </w:t>
@@ -3337,307 +3337,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a radish introgression carrying the Ogura fertility restorer gene Rfo in rapeseed, using the Arabidopsis genome sequence and radish genetic mapping</w:t>
+                <w:t xml:space="preserve">Identification of the fertility restoration locus, Rfo, in radish, as a member of the pentatricopeptide-repeat protein family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Giancola</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gherbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Laloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 107, pp.1442-1451. </w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (6), pp.588-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-003-1381-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.embor.embor848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676883v1</w:t>
+                <w:t xml:space="preserve">hal-02677387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the fertility restoration locus, Rfo, in radish, as a member of the pentatricopeptide-repeat protein family</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Characterization of a radish introgression carrying the Ogura fertility restorer gene Rfo in rapeseed, using the Arabidopsis genome sequence and radish genetic mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Giancola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Gherbi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Clouet</w:t>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 107, pp.1442-1451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-003-1381-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.embor.embor848⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02677387v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress and prospect of the Lolium-Festuca complex</w:t>
               </w:r>
@@ -3662,51 +3662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3770,51 +3770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3865,51 +3865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of gelling agents on in vitro regeneration and kanamycin efficiency as a selective agent in plant transformation procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cohat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4005,77 +4005,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycoalcaloid contents in a family from a cross between a diploid S. tuberosum and a diploid S. sparsipilum clone are under polygenic control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4113,51 +4113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular markers to detect fescue introgressions into italian ryegrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4202,325 +4202,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rooting aspects in persistency of ryegrass x fescue hybrids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Measurement of the depth of water extraction by individual plants in nursery, using O isotope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Ghesquière</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Eucarpia Fodder Crops and Amenity Grasses Section Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Saint Petersbourg</w:t>
+              <w:t xml:space="preserve">3. International Crop Science Congress 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Hamburg, Germany. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771086v1</w:t>
+                <w:t xml:space="preserve">hal-02839212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving persistency through selection against flowering in introgressed ryegrass x fescue progenies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rooting aspects in persistency of ryegrass x fescue hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Ghesquière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Mousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Eucarpia Fodder Crops and Amenity Grasses Section Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Saint Petersbourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766685v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the depth of water extraction by individual plants in nursery, using O isotope</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving persistency through selection against flowering in introgressed ryegrass x fescue progenies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Barre</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Crop Science Congress 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2000, Hamburg, Germany. pp.46</w:t>
+              <w:t xml:space="preserve">22. Eucarpia Fodder Crops and Amenity Grasses Section Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Saint Petersbourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02839212v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4551,77 +4551,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfering drought tolérance from tetraploïd fescure to ryegrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4688,64 +4688,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent trends in genetics studies and molecular breeding of potato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.E. Caliskan; A. Bakhsh; K. Jabran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato Production Worldwide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.273-301, 2023, 9780128229262. </w:t>
@@ -4815,51 +4815,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introgression de la fétuque dans le ray-grass au niveau tetraploïde : approche morphogénétique et apports du marquage moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5055,51 +5055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ngala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gobert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477324v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deroo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477365v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prodhomme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984197v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leuenberger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Lebas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Cann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04794-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876352v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931448v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saubeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181829v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guibert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449090v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Hingrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297734v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Abiven" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aurousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dubreuil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Moal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Abiven" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dubreuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Pell&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601650v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603508v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635046v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dargier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laversin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mear" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s215-pj06" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Aurousseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubreuil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goffart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208610v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Danan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8a3r-m431" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601599v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dargier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208626v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-013-9233-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-642XFZQS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600877v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perramant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600574v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642458v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643128v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Gaucher, D." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Le Hingrat, Y." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Martin, M." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658756v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moisan-Thi&#233;ry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dessenne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02742376" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5JPF8KCZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1381-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D44M66XJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677387v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gherbi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Laloui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.embor848" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Fu-Gui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mousset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691335v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698115v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Nard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754859v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766685v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839212v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181921v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822925-5.00021-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829604v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deroo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477365v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prodhomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455006v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ngala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gobert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984197v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leuenberger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Lebas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Cann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04794-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931448v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saubeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181829v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guibert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449090v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Hingrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297734v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Abiven" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aurousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dubreuil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Moal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Abiven" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dubreuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Pell&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601650v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603508v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635046v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dargier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laversin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mear" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s215-pj06" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Aurousseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubreuil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goffart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642458v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Danan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8a3r-m431" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601599v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dargier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-013-9233-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-642XFZQS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perramant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600574v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643128v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Gaucher, D." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Le Hingrat, Y." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Martin, M." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658756v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moisan-Thi&#233;ry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dessenne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02742376" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5JPF8KCZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gherbi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Laloui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.embor848" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676883v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1381-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D44M66XJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Fu-Gui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mousset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691335v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698115v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Nard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754859v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839212v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771086v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766685v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181921v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822925-5.00021-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02829604v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>