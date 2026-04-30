--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -106,252 +106,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voix et silences de la terreur. Récit en cases d’un engagement terroriste au féminin : La storia di Mara de Paolo Cossi</w:t>
+                <w:t xml:space="preserve">Dantastique ! Images et imaginaires dantesques dans la culture populaire, entre « rêve médiéval » et société de consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Essary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Fonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ilcea.18113⟩</w:t>
+              <w:t xml:space="preserve">Perspectives médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/peme.47549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650677v1</w:t>
+                <w:t xml:space="preserve">hal-04650664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dantastique ! Images et imaginaires dantesques dans la culture populaire, entre « rêve médiéval » et société de consommation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Voix et silences de la terreur. Récit en cases d’un engagement terroriste au féminin : La storia di Mara de Paolo Cossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives médiévales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 44, </w:t>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/peme.47549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ilcea.18113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650664v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 49, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
@@ -385,51 +385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie dans les bulles : la Divine Comédie de la terza rima aux fumetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -463,51 +463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du marionnettiste au capitaliste : variations autour de la fonction éducative de Mangefeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Pinocchio L'obstination du devenir - Pinocchio The persistence of becoming, 5, pp. 79-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -532,51 +532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ‘Être si joyeux’ ou ‘pleurer comme un veau’ : joie et tristesse dans Les aventures de Pinocchio et Le livre Cœur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ondina - Ondine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Sentimientos y emociones en las ficciones para jóvenes/ Sentiments et émotions dans les fictions pour la jeunesse, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -610,51 +610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école garantit à tous les élèves l’apprentissage et la maîtrise de la langue française” (Code de l’Education, Article L 111-1). La langue française dans l’institution scolaire et universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIcerche pedagogiche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Anno LIII, n. 211, p. 29-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -679,51 +679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'Armistice à la Libération. Enfants et adolescents en résistance dans la littérature de jeunesse italienne contemporaine sur la Seconde Guerre mondiale (1943-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Enfances italiennes, 2 (22), p. 167-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -757,51 +757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dantès, La Chute d’un trader : un exemple de représentation du trader dans la bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belphegor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -835,51 +835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Fraude, sexe, alcool et drogue : langue et discours de spécialité face aux transgressions professionnelles et sociales dans la bande dessinée financière franco-belge »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Acceptabilité et transgression en langues et cultures de spécialité, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -913,51 +913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« D’Omegna à Vénus. La géographie rodarienne entre lieux réels et lieux imaginaires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, La littérature de jeunesse italienne du XXe siècle, textes recueillis et présentés par Mariella Colin, 14, p. 99-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -982,51 +982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tous traducteurs de Harry Potter ? Harry Potter e la pietra filosofale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'ILCEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Traduction/ adaptation des littératures et textes spécialisés, 6, p. 79-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1051,51 +1051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topolino : Mickey au service (secret) du Duce ? Heurs et malheurs d’une petite souris pendant le Ventennio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tigre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, La fable III, Métaphore animalière et univers politique, Tigre 12 CERHIUS (ILCEA), pp.143-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1120,51 +1120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Du quignon de pain à la tarte volante. Faim et gourmandise dans l’œuvre de Gianni Rodari »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novecento. Cahiers du CERCIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Mélanges offerts à Gilbert Bosetti, n° 22, p. 139-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1189,51 +1189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et s'il n'y avait que des textes dans les périodiques illustrés ? 1938 : le colloque de Bologne sur la littérature pour l'enfance et l'intervention du régime fasciste contre les bandes dessinées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novecento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1258,51 +1258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trieste dans le Corriere dei Piccoli - 1917 – 1919</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novecento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Frontières culturelles du côté de l'Istrie, cahiers du CERCIC, n. 17, pp.107-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1327,51 +1327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Qui suis-je ? Un lecteur de Gianni Rodari »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italiques (1981-1993)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1428,51 +1428,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Brizzi, auteur de L’Enfer de Dante, Daniel Maghen Éditions, Adapter l’essentiel : Gaëtan Brizzi dialogue avec Sylvie Martin-Mercier au sujet de l’Enfer en bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’imaginaire dantesque contemporain en France et dans les pays francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Filippo Fonio; Sylvie Martin-Mercier; Chiara Zambelli, Dec 2024, Saint-Martin d'Hères - Gières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1497,51 +1497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparitions enchanteresses, spectres et fantômes : des contes au cerveau ou comment l'absence perdure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1586,247 +1586,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde – « Traduire le culinaire dans Harry Potter »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« Des goûts et des pays: traduire la cuisine des contes de Grimm en français et en italien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire le culinaire / Translating culinary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mickaël Mariaule et Samuel Trainor, Nov 2021, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954541v1</w:t>
+                <w:t xml:space="preserve">hal-04954525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des goûts et des pays: traduire la cuisine des contes de Grimm en français et en italien »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Table ronde – « Traduire le culinaire dans Harry Potter »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Cartellier-Veuillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire le culinaire / Translating culinary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mickaël Mariaule et Samuel Trainor, Nov 2021, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954525v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Paris à Hong-Kong : ville et finance dans la bande dessinée économique et financière franco-belge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival de géopolitique de Grenoble : Le pouvoir des villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GEM Grenoble Ecole de management, Mar 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1851,51 +1851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir et vivre la résistance dans l'œuvre pour la jeunesse de Guido Petter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfants en temps de guerre et littératures de jeunesse (20-21e siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1920,51 +1920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des corps et des visages : représentations du terrorisme dans Trilogia del terrorismo. Il commissario Spada de Gianluigi Gonano et Gianni De Luca, (Il Giornalino, Milano : Edizioni San Paolo, 1979)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et « temps des révoltes » (Italie, 1967-1982)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lyon-Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2021,64 +2021,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre émerveillement et engagement. Littérature de jeunesse et écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2129,77 +2129,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dantastique! Images et imaginaires dantesques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Fonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandon Essary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2246,51 +2246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusqu’où le regard me porte : horizons et perspectives en littérature de jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2356,51 +2356,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre et merveilleux en images. Mangefeu et son grand théâtre de marionnettes vus par les illustrateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de l'humanisme. Mélanges offerts à Serge Stolf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 449, Classiques Garnier, p. 227-238, 2020, Rencontres, 978-2-406-09603-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2425,51 +2425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Eaux d’ailleurs et ailleurs de l’eau dans la série Corto Maltese »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Lanni, N. Pien (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ailleurs de Corto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Passage(s), p. 85-102, 2016, Collection "Essais/BD &amp; Cie"</w:t>
@@ -2498,51 +2498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Voir et vivre la résistance dans l’œuvre pour la jeunesse de Guido Petter »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfants en temps de guerre et littératures de jeunesse (XXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BNF/PUBP, p. 96-102, 2013, 978-2-84516-631-8 / 978-2-35494-051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2567,51 +2567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des corps, des visages et des voix: quelques pistes pédagogiques pour une analyse en classe des représentations du terrorisme dans Trilogia del terrorismo. Il commissario Spada (G. De Luca, G. Gonano 1979) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bande dessinée et enseignement des humanités, Nicolas Rouvière (dir.), Grenoble, Ellug, coll. Didaskein, 2012, p. 325-347</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2636,51 +2636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mers, bateaux et marins: fonctions et représentations de la mer dans les aventures de Corto Maltese »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer dans la culture italienne, textes réunis par C. Cazalé Bérard, S. Gambino Longo et P. Girard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, p. 297-307, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2705,51 +2705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’altro Pinocchio. Pinocchio dans l’œuvre de Gianni Rodari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Perrot (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pinocchio. Entre texte et image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, P.I.E. Peter Lang, pp.215-226, 2003, Recherches comparatives sur les livres et le multimédia d’enfance</w:t>
@@ -2947,51 +2947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin-Mercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.18113" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650664v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Essary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fonio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.47549" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650680v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rimasson-Fertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.17216" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650669v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.47176" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146182v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_ondina/ond.202054031" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.6357" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.596" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.2428" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02904932v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02905764v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02901686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02904928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02901671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02901663v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02901656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954977v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cartellier-Veuillen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02907485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02904918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ramero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.46806" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04983921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.16041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02901724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02905729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Essary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fonio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin-Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.47549" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650677v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.18113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650680v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rimasson-Fertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.17216" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650669v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.47176" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146182v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_ondina/ond.202054031" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.6357" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.596" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.2428" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02904932v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02905764v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02901686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02904928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02901671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02901663v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02901656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954977v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cartellier-Veuillen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02907485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02904918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ramero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.46806" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04983921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.16041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02901724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02905729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>