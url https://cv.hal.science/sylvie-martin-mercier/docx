--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -106,252 +106,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dantastique ! Images et imaginaires dantesques dans la culture populaire, entre « rêve médiéval » et société de consommation</w:t>
+                <w:t xml:space="preserve">Voix et silences de la terreur. Récit en cases d’un engagement terroriste au féminin : La storia di Mara de Paolo Cossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives médiévales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/peme.47549⟩</w:t>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ilcea.18113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650664v1</w:t>
+                <w:t xml:space="preserve">hal-04650677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voix et silences de la terreur. Récit en cases d’un engagement terroriste au féminin : La storia di Mara de Paolo Cossi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dantastique ! Images et imaginaires dantesques dans la culture populaire, entre « rêve médiéval » et société de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Essary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Fonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52, </w:t>
+              <w:t xml:space="preserve">Perspectives médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ilcea.18113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/peme.47549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650677v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 49, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
@@ -385,51 +385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie dans les bulles : la Divine Comédie de la terza rima aux fumetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -463,51 +463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du marionnettiste au capitaliste : variations autour de la fonction éducative de Mangefeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Pinocchio L'obstination du devenir - Pinocchio The persistence of becoming, 5, pp. 79-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -532,51 +532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ‘Être si joyeux’ ou ‘pleurer comme un veau’ : joie et tristesse dans Les aventures de Pinocchio et Le livre Cœur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ondina - Ondine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Sentimientos y emociones en las ficciones para jóvenes/ Sentiments et émotions dans les fictions pour la jeunesse, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -610,51 +610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école garantit à tous les élèves l’apprentissage et la maîtrise de la langue française” (Code de l’Education, Article L 111-1). La langue française dans l’institution scolaire et universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIcerche pedagogiche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Anno LIII, n. 211, p. 29-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -679,51 +679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'Armistice à la Libération. Enfants et adolescents en résistance dans la littérature de jeunesse italienne contemporaine sur la Seconde Guerre mondiale (1943-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Enfances italiennes, 2 (22), p. 167-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -757,51 +757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dantès, La Chute d’un trader : un exemple de représentation du trader dans la bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belphegor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -835,51 +835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Fraude, sexe, alcool et drogue : langue et discours de spécialité face aux transgressions professionnelles et sociales dans la bande dessinée financière franco-belge »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Acceptabilité et transgression en langues et cultures de spécialité, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -913,51 +913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« D’Omegna à Vénus. La géographie rodarienne entre lieux réels et lieux imaginaires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, La littérature de jeunesse italienne du XXe siècle, textes recueillis et présentés par Mariella Colin, 14, p. 99-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -982,51 +982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tous traducteurs de Harry Potter ? Harry Potter e la pietra filosofale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'ILCEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Traduction/ adaptation des littératures et textes spécialisés, 6, p. 79-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1051,51 +1051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topolino : Mickey au service (secret) du Duce ? Heurs et malheurs d’une petite souris pendant le Ventennio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tigre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, La fable III, Métaphore animalière et univers politique, Tigre 12 CERHIUS (ILCEA), pp.143-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1120,51 +1120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Du quignon de pain à la tarte volante. Faim et gourmandise dans l’œuvre de Gianni Rodari »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novecento. Cahiers du CERCIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Mélanges offerts à Gilbert Bosetti, n° 22, p. 139-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1189,51 +1189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et s'il n'y avait que des textes dans les périodiques illustrés ? 1938 : le colloque de Bologne sur la littérature pour l'enfance et l'intervention du régime fasciste contre les bandes dessinées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novecento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1258,51 +1258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trieste dans le Corriere dei Piccoli - 1917 – 1919</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novecento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Frontières culturelles du côté de l'Istrie, cahiers du CERCIC, n. 17, pp.107-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1327,51 +1327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Qui suis-je ? Un lecteur de Gianni Rodari »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italiques (1981-1993)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1428,51 +1428,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Brizzi, auteur de L’Enfer de Dante, Daniel Maghen Éditions, Adapter l’essentiel : Gaëtan Brizzi dialogue avec Sylvie Martin-Mercier au sujet de l’Enfer en bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’imaginaire dantesque contemporain en France et dans les pays francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Filippo Fonio; Sylvie Martin-Mercier; Chiara Zambelli, Dec 2024, Saint-Martin d'Hères - Gières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1497,51 +1497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparitions enchanteresses, spectres et fantômes : des contes au cerveau ou comment l'absence perdure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1586,247 +1586,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des goûts et des pays: traduire la cuisine des contes de Grimm en français et en italien »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Table ronde – « Traduire le culinaire dans Harry Potter »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Cartellier-Veuillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire le culinaire / Translating culinary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mickaël Mariaule et Samuel Trainor, Nov 2021, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954525v1</w:t>
+                <w:t xml:space="preserve">hal-04954541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde – « Traduire le culinaire dans Harry Potter »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">« Des goûts et des pays: traduire la cuisine des contes de Grimm en français et en italien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire le culinaire / Translating culinary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mickaël Mariaule et Samuel Trainor, Nov 2021, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954541v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Paris à Hong-Kong : ville et finance dans la bande dessinée économique et financière franco-belge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival de géopolitique de Grenoble : Le pouvoir des villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GEM Grenoble Ecole de management, Mar 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1851,51 +1851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir et vivre la résistance dans l'œuvre pour la jeunesse de Guido Petter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfants en temps de guerre et littératures de jeunesse (20-21e siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1920,51 +1920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des corps et des visages : représentations du terrorisme dans Trilogia del terrorismo. Il commissario Spada de Gianluigi Gonano et Gianni De Luca, (Il Giornalino, Milano : Edizioni San Paolo, 1979)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et « temps des révoltes » (Italie, 1967-1982)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lyon-Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2021,64 +2021,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre émerveillement et engagement. Littérature de jeunesse et écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2123,222 +2123,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dantastique! Images et imaginaires dantesques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filippo Fonio</w:t>
+                <w:t xml:space="preserve">Jusqu’où le regard me porte : horizons et perspectives en littérature de jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brandon Essary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives médiévales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 44, 2023, </w:t>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/peme.46806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ilcea.16041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961947v1</w:t>
+                <w:t xml:space="preserve">hal-04983921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jusqu’où le regard me porte : horizons et perspectives en littérature de jeunesse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
+                <w:t xml:space="preserve">Dantastique! Images et imaginaires dantesques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Fonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Essary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 49, 2023, </w:t>
+              <w:t xml:space="preserve">Perspectives médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 44, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ilcea.16041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/peme.46806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983921v1</w:t>
+                <w:t xml:space="preserve">hal-04961947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2356,51 +2356,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre et merveilleux en images. Mangefeu et son grand théâtre de marionnettes vus par les illustrateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de l'humanisme. Mélanges offerts à Serge Stolf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 449, Classiques Garnier, p. 227-238, 2020, Rencontres, 978-2-406-09603-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2425,51 +2425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Eaux d’ailleurs et ailleurs de l’eau dans la série Corto Maltese »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Lanni, N. Pien (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ailleurs de Corto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Passage(s), p. 85-102, 2016, Collection "Essais/BD &amp; Cie"</w:t>
@@ -2498,51 +2498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Voir et vivre la résistance dans l’œuvre pour la jeunesse de Guido Petter »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfants en temps de guerre et littératures de jeunesse (XXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BNF/PUBP, p. 96-102, 2013, 978-2-84516-631-8 / 978-2-35494-051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2567,51 +2567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des corps, des visages et des voix: quelques pistes pédagogiques pour une analyse en classe des représentations du terrorisme dans Trilogia del terrorismo. Il commissario Spada (G. De Luca, G. Gonano 1979) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bande dessinée et enseignement des humanités, Nicolas Rouvière (dir.), Grenoble, Ellug, coll. Didaskein, 2012, p. 325-347</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2636,51 +2636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mers, bateaux et marins: fonctions et représentations de la mer dans les aventures de Corto Maltese »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer dans la culture italienne, textes réunis par C. Cazalé Bérard, S. Gambino Longo et P. Girard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, p. 297-307, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2705,51 +2705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’altro Pinocchio. Pinocchio dans l’œuvre de Gianni Rodari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Perrot (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pinocchio. Entre texte et image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, P.I.E. Peter Lang, pp.215-226, 2003, Recherches comparatives sur les livres et le multimédia d’enfance</w:t>
@@ -2947,51 +2947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Essary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fonio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin-Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.47549" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650677v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.18113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650680v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rimasson-Fertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.17216" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650669v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.47176" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146182v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_ondina/ond.202054031" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.6357" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.596" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.2428" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02904932v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02905764v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02901686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02904928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02901671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02901663v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02901656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954977v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cartellier-Veuillen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02907485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02904918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ramero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.46806" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04983921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.16041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02901724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02905729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin-Mercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.18113" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650664v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Essary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fonio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.47549" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650680v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rimasson-Fertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.17216" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650669v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.47176" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146182v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_ondina/ond.202054031" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.6357" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.596" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.2428" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02904932v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02905764v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02901686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02904928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02901671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02901663v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02901656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954977v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cartellier-Veuillen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02907485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02904918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ramero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04983921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.16041" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.46806" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02901724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02905729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>