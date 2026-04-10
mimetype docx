--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1197,173 +1197,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of gold nanoparticles at gelatin-silica bio-interfaces</w:t>
+                <w:t xml:space="preserve">Nanoscale conversion of chlorapatite into hydroxyapatite using ultrasound irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Bensaid</w:t>
+                <w:t xml:space="preserve">Habiba Bouyarmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Gouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Saoiabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Selmane</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmed Saoiabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4935309⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 495, pp.187-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274318v1</w:t>
+                <w:t xml:space="preserve">hal-01276315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Solid State NMR Investigation of Recent Marine Siliceous Sponge Spicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1395,1144 +1399,1140 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/min6010021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale conversion of chlorapatite into hydroxyapatite using ultrasound irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth of gold nanoparticles at gelatin-silica bio-interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiba Bouyarmane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sanaa Saoiabi</w:t>
+                <w:t xml:space="preserve">Mohamed Selmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Saoiabi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shemseddine Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Coradin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 495, pp.187-192. </w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.015704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4935309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276315v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous hydroxyapatite-TiO2 nanocomposites from natural phosphates and their decolorization properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetically-recoverable iron oxide-hydroxyapatite nanocomposites for lead removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Saoiabi</w:t>
+                <w:t xml:space="preserve">Huihui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. El Hanbali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. El Karbane</w:t>
+                <w:t xml:space="preserve">Maryse Rouelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rami</w:t>
+                <w:t xml:space="preserve">Emmanuel Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02505-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (4), pp.1173-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13762-014-0514-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274331v1</w:t>
+                <w:t xml:space="preserve">hal-01132849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchically-organized, well-dispersed hydroxyapatite-coated magnetic carbon with combined organics and inorganics removal properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Polyethylenimine Conjugation Mode on the Cell Transfection Efficiency of Silica Nanovectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiang Liu</w:t>
+                <w:t xml:space="preserve">Xiaolin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Zhang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Coradin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2015.04.026⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (40), pp.11078-11085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142009v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters influencing ciprofloxacin, ofloxacin, amoxicillin and sulfamethoxazole retention by natural and converted calcium phosphates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porous hydroxyapatite-TiO2 nanocomposites from natural phosphates and their decolorization properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouyarmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saoiabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Bouyarmane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">I. El Hanbali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Karbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Saoiabi</w:t>
+                <w:t xml:space="preserve">A. Rami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2015.02.049⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 224 (9), pp.1861-1869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02505-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120277v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Polyethylenimine Conjugation Mode on the Cell Transfection Efficiency of Silica Nanovectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchically-organized, well-dispersed hydroxyapatite-coated magnetic carbon with combined organics and inorganics removal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huihui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaolin Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hélary</w:t>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Coradin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laifeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (40), pp.11078-11085. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 275, pp.152-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2015.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274327v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetically-recoverable iron oxide-hydroxyapatite nanocomposites for lead removal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameters influencing ciprofloxacin, ofloxacin, amoxicillin and sulfamethoxazole retention by natural and converted calcium phosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Rouelle</w:t>
+                <w:t xml:space="preserve">H Bouyarmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Hanbali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Karbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Aubry</w:t>
+                <w:t xml:space="preserve">A Rami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanling Li</w:t>
+                <w:t xml:space="preserve">A Saoiabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (4), pp.1173-1182. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 291, pp.38-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13762-014-0514-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2015.02.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132849v1</w:t>
+                <w:t xml:space="preserve">hal-01120277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of gold nanoshells via a gelatin-mediated self-assembly of gold nanoparticles on silica cores</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
+                <w:t xml:space="preserve">Surface reactivity of hydroxyapatite nanocoatings deposited on iron oxide magnetic spheres toward toxic metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huihui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Coradin</w:t>
+                <w:t xml:space="preserve">Laifeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4RA13793K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 417, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2013.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137803v1</w:t>
+                <w:t xml:space="preserve">hal-01136087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface reactivity of hydroxyapatite nanocoatings deposited on iron oxide magnetic spheres toward toxic metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huihui Yang</w:t>
+                <w:t xml:space="preserve">Design of gold nanoshells via a gelatin-mediated self-assembly of gold nanoparticles on silica cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laifeng Li</w:t>
+                <w:t xml:space="preserve">T. Coradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 417, pp.1-8. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (108), pp.63234-63237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2013.11.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4RA13793K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136087v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of oil shale minerals for ciprofloxacin remediation</w:t>
               </w:r>
@@ -2570,51 +2570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Laghzizil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Saoiabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Pharmaceutical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (12), pp.316-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2795,51 +2795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Achelhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Saoiabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Laghzizil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3707,51 +3707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Saoiabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Laghzizil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3866,51 +3866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Steunou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Coradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (1-2), pp.52-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3970,51 +3970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Coradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (40), pp.10204-10210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5504,290 +5504,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature hydration of tricalcium silicate, the major component of Portland cement: a silicon-29 NMR contribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Résonance Magnétique Nucléaire: une technique pour l'étude des ciments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Rassem-Bertolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Rivereau</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Nieto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Chimie Physique et de Physico-Chimie Biologique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de Liaison des Laboratoires des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 195, pp.61-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320961v1</w:t>
+                <w:t xml:space="preserve">hal-02319359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Résonance Magnétique Nucléaire: une technique pour l'étude des ciments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High temperature hydration of tricalcium silicate, the major component of Portland cement: a silicon-29 NMR contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pedro Nieto</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lecourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Liaison des Laboratoires des Ponts et Chaussées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Chimie Physique et de Physico-Chimie Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 92, pp.1861-1866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jcp/1995921861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319359v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciments et Bétons: principes, technologie et industrie</w:t>
               </w:r>
@@ -6368,51 +6368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Coradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomineralization short course</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6746,51 +6746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05468343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Kacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aliotta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Gigante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassila Sabba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2026.150306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Palierse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;nois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111537" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03447271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Pisera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena &#321;ukowiak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Tabachnick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Fromont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-021-00440-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03348487v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouiahya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oulguidoum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laghzizil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shalabi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Nunzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.124706" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Sadouki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Samia Smiri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.10.044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01685476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El El Bekkali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouyarmane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Karbane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Masse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saoiabi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.12.051" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01533631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Ahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Piquemal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0405-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Gouza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Saoiabi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud El Karbane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0100-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bensaid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shemseddine Fessi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935309" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310556v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6010021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01276315v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Bouyarmane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saoiabi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.02.014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saoiabi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Hanbali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02505-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laifeng Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.04.026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120277v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouyarmane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saoiabi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.02.049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274327v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02616" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132849v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-014-0514-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA13793K" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136087v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.11.031" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana&#226; Saoiabi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Laghzizil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461411v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41062e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461412v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Achelhi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.12.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01475867v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depagne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorben Link" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM32186F" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461425v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Asri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome L. Ackerman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2011.10.031" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461428v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.09.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292287v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ramadan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam El-Rassy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-010-9064-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/773D8ED75D655E8D8C2951FBAEA11611BDB60EA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejoy Thomas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rondel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-010-2372-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291378v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2029643" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291327v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00251h" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61EF1CD8ED52A1D0EE4796F214F3CD081960A994/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464108v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amoura" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steunou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.04.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b915428k" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1L7MPGGV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347613v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tesson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-1908-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KFS8XWT4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347611v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chuburu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cadiou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D&#233;champs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la703828v" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NMZJV3LF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327438v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Babonneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.12.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6MPWC65-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107478v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Kleebe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Gregori" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigal D. Blum" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brent Macqueen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.101292" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brequel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parmentier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Walter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badheka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trimmel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm049847a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PHXRJWS0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304697v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vetter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haehnel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.2002.14.4.169" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321176v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02318951v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(98)00114-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/702F71CC53BB68945758F23140EC4272700008A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bresson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zanni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#239;k" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018646006646" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6GN6DKW1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02319283v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Philippot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zanni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nieto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(96)00174-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRR9QZDM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02318973v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Rassem-Bertolo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Fernandez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(96)00211-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RRRKS6GM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320961v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecourtier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Roussel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivereau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1995921861" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1677A8C8E2A2C02198D3B6ADA192AA8BA2A3C4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02319359v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02305004v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lecourtier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roussel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivereau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(93)90177-B" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C923D48A596FC8C423E8415E822269BD9C1242C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321187v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03160844v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vetter" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Haehnel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.206-213.1907" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156116v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01138970v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02359179v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1248-5_12" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05468343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Kacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aliotta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Gigante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassila Sabba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2026.150306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Palierse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;nois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111537" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03447271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Pisera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena &#321;ukowiak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Tabachnick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Fromont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-021-00440-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03348487v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouiahya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oulguidoum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laghzizil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shalabi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Nunzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.124706" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Sadouki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Samia Smiri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.10.044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01685476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El El Bekkali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouyarmane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Karbane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Masse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saoiabi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.12.051" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01533631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Ahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Piquemal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0405-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Gouza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Saoiabi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud El Karbane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0100-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01276315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Bouyarmane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saoiabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.02.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6010021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bensaid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shemseddine Fessi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935309" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Yang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-014-0514-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274327v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02616" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274331v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saoiabi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Hanbali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02505-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laifeng Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.04.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouyarmane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rami" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saoiabi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.02.049" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136087v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.11.031" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA13793K" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana&#226; Saoiabi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Laghzizil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461411v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41062e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461412v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Achelhi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.12.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01475867v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depagne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorben Link" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM32186F" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461425v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Asri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome L. Ackerman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2011.10.031" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461428v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.09.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292287v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ramadan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam El-Rassy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-010-9064-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/773D8ED75D655E8D8C2951FBAEA11611BDB60EA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejoy Thomas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rondel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-010-2372-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291378v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2029643" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291327v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00251h" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61EF1CD8ED52A1D0EE4796F214F3CD081960A994/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464108v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amoura" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steunou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.04.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b915428k" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1L7MPGGV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347613v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tesson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-1908-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KFS8XWT4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347611v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chuburu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cadiou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D&#233;champs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la703828v" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NMZJV3LF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327438v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Babonneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.12.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6MPWC65-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107478v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Kleebe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Gregori" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigal D. Blum" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brent Macqueen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.101292" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brequel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parmentier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Walter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badheka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trimmel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm049847a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PHXRJWS0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304697v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vetter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haehnel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.2002.14.4.169" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321176v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02318951v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(98)00114-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/702F71CC53BB68945758F23140EC4272700008A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bresson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zanni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#239;k" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018646006646" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6GN6DKW1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02319283v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Philippot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zanni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nieto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(96)00174-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRR9QZDM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02318973v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Rassem-Bertolo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Fernandez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(96)00211-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RRRKS6GM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02319359v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320961v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecourtier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Roussel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivereau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1995921861" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1677A8C8E2A2C02198D3B6ADA192AA8BA2A3C4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02305004v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lecourtier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roussel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivereau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(93)90177-B" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C923D48A596FC8C423E8415E822269BD9C1242C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321187v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03160844v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vetter" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Haehnel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.206-213.1907" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156116v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01138970v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02359179v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1248-5_12" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>