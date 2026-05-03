--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1331,1329 +1331,1329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Solid State NMR Investigation of Recent Marine Siliceous Sponge Spicules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth of gold nanoparticles at gelatin-silica bio-interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Selmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shemseddine Fessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min6010021⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.015704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4935309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310556v1</w:t>
+                <w:t xml:space="preserve">hal-01274318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of gold nanoparticles at gelatin-silica bio-interfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Solid State NMR Investigation of Recent Marine Siliceous Sponge Spicules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shemseddine Fessi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Pisera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (1), pp.015704. </w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4935309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/min6010021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274318v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetically-recoverable iron oxide-hydroxyapatite nanocomposites for lead removal</w:t>
+                <w:t xml:space="preserve">Impact of Polyethylenimine Conjugation Mode on the Cell Transfection Efficiency of Silica Nanovectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huihui Yang</w:t>
+                <w:t xml:space="preserve">Xiaolin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Rouelle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Coradin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13762-014-0514-2⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (40), pp.11078-11085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132849v1</w:t>
+                <w:t xml:space="preserve">hal-01274327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Polyethylenimine Conjugation Mode on the Cell Transfection Efficiency of Silica Nanovectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetically-recoverable iron oxide-hydroxyapatite nanocomposites for lead removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huihui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Rouelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaolin Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hélary</w:t>
+                <w:t xml:space="preserve">Emmanuel Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Coradin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yanling Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (40), pp.11078-11085. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (4), pp.1173-1182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13762-014-0514-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274327v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous hydroxyapatite-TiO2 nanocomposites from natural phosphates and their decolorization properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Bouyarmane</w:t>
+                <w:t xml:space="preserve">Hierarchically-organized, well-dispersed hydroxyapatite-coated magnetic carbon with combined organics and inorganics removal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huihui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Saoiabi</w:t>
+                <w:t xml:space="preserve">Qiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. El Hanbali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. El Karbane</w:t>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rami</w:t>
+                <w:t xml:space="preserve">Laifeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 224 (9), pp.1861-1869. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 275, pp.152-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02505-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2015.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274331v1</w:t>
+                <w:t xml:space="preserve">hal-01142009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchically-organized, well-dispersed hydroxyapatite-coated magnetic carbon with combined organics and inorganics removal properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameters influencing ciprofloxacin, ofloxacin, amoxicillin and sulfamethoxazole retention by natural and converted calcium phosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiang Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Masse</w:t>
+                <w:t xml:space="preserve">H Bouyarmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Zhang</w:t>
+                <w:t xml:space="preserve">I. El Hanbali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Karbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laifeng Li</w:t>
+                <w:t xml:space="preserve">A Rami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Saoiabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2015.04.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 291, pp.38-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2015.02.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142009v1</w:t>
+                <w:t xml:space="preserve">hal-01120277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters influencing ciprofloxacin, ofloxacin, amoxicillin and sulfamethoxazole retention by natural and converted calcium phosphates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Porous hydroxyapatite-TiO2 nanocomposites from natural phosphates and their decolorization properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouyarmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saoiabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. El Hanbali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Karbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Saoiabi</w:t>
+                <w:t xml:space="preserve">A. Rami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 291, pp.38-44. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 224 (9), pp.1861-1869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2015.02.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02505-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120277v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface reactivity of hydroxyapatite nanocoatings deposited on iron oxide magnetic spheres toward toxic metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huihui Yang</w:t>
+                <w:t xml:space="preserve">Development and characterization of oil shale minerals for ciprofloxacin remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Gouza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaâ Saoiabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Laghzizil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Saoiabi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Chemical and Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (12), pp.316-324</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136087v1</w:t>
+                <w:t xml:space="preserve">hal-01274332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of gold nanoshells via a gelatin-mediated self-assembly of gold nanoparticles on silica cores</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
+                <w:t xml:space="preserve">Surface reactivity of hydroxyapatite nanocoatings deposited on iron oxide magnetic spheres toward toxic metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huihui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Coradin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laifeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4RA13793K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 417, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2013.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137803v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of oil shale minerals for ciprofloxacin remediation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asmae Gouza</w:t>
+                <w:t xml:space="preserve">Design of gold nanoshells via a gelatin-mediated self-assembly of gold nanoparticles on silica cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanaâ Saoiabi</w:t>
+                <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Pharmaceutical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (108), pp.63234-63237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4RA13793K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274332v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of disulfide bridges within silica nanoparticles to control their intra-cellular degradation</w:t>
               </w:r>
@@ -2808,51 +2808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Saoiabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Laghzizil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 419, pp.180-185. </w:t>
@@ -3033,51 +3033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa Saoiabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae El Asri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Laghzizil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3265,424 +3265,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Mesoporous Hybrid Silica-Polyacrylamide Aerogels and Xerogels</w:t>
+                <w:t xml:space="preserve">Mesostructured silica from amino acid-based surfactant formulations and sodium silicate at neutral pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Ramadan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Coradin</w:t>
+                <w:t xml:space="preserve">Bejoy Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Baccile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12633-010-9064-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (1), pp.170-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-010-2372-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292287v1</w:t>
+                <w:t xml:space="preserve">hal-02292406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesostructured silica from amino acid-based surfactant formulations and sodium silicate at neutral pH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bejoy Thomas</w:t>
+                <w:t xml:space="preserve">Ultrasound-Assisted Synthesis of Mesoporous Zirconia-Hydroxyapatite Nanocomposites and Their Dual Surface Affinity for Cr 3+ /Cr 2 O 7 2– Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Achelhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niki Baccile</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Alric</w:t>
+                <w:t xml:space="preserve">Cécile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Laghzizil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-010-2372-9⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (24), pp.15176-15184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la2029643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292406v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-Assisted Synthesis of Mesoporous Zirconia-Hydroxyapatite Nanocomposites and Their Dual Surface Affinity for Cr 3+ /Cr 2 O 7 2– Ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karima Achelhi</w:t>
+                <w:t xml:space="preserve">Synthesis and Characterization of Mesoporous Hybrid Silica-Polyacrylamide Aerogels and Xerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam El-Rassy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Silicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (2), pp.63-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12633-010-9064-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la2029643⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02291378v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of carboxylate chelating agents on the chemical, structural and textural properties of hydroxyapatite</w:t>
               </w:r>
@@ -3720,51 +3720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Saoiabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Laghzizil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (44), pp.10644-10651. </w:t>
@@ -3866,51 +3866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Steunou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Coradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (1-2), pp.52-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3970,51 +3970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Coradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (40), pp.10204-10210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4700,887 +4700,875 @@
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16, pp.2585-2598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm049847a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00248020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic modulus changes in cementitious materials submitted to thermal treatments up to 1000°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vetter</w:t>
+                <w:t xml:space="preserve">F. Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Haehnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Cement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14 (4), pp.169-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1680/adcr.2002.14.4.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance concretes are exotic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trapping of nickel and cobalt in CaNiSi2O6 and CaCoSi2O6 diopside-like phases in heat-treated cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nonnet</w:t>
+                <w:t xml:space="preserve">Nicolas Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift fur Metallkunde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 19 (1), pp.93-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0955-2219(98)00114-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321176v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping of nickel and cobalt in CaNiSi2O6 and CaCoSi2O6 diopside-like phases in heat-treated cement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-performance concretes are exotic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vaissière</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Zeitschrift fur Metallkunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 90 (12), pp.1064-1068</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318951v1</w:t>
+                <w:t xml:space="preserve">hal-02321176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of 1H combined rotation and multipulse spectroscopy nuclear magnetic resonance to the study of tricalcium silicate hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bresson</w:t>
+                <w:t xml:space="preserve">H. Zanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noïk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 32 (17), pp.4633-4639. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1018646006646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1018646006646⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">29Si NMR study of hydration and pozzolanic reactions in reactive powder concrete (RPC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A spectroscopic NMR investigation of the calcium silicate hydrates present in cement and concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Philippot</w:t>
+                <w:t xml:space="preserve">Racha Rassem-Bertolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Zanni</w:t>
+                <w:t xml:space="preserve">Lorenzo Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Nieto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 14 (7-8), pp.891-893. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 14 (7-8), pp.827-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0730-725X(96)00211-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0730-725X(96)00174-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319283v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spectroscopic NMR investigation of the calcium silicate hydrates present in cement and concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">29Si NMR study of hydration and pozzolanic reactions in reactive powder concrete (RPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racha Rassem-Bertolo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pedro Nieto</w:t>
+                <w:t xml:space="preserve">Vincent Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 14 (7-8), pp.827-831. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 14 (7-8), pp.891-893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0730-725X(96)00174-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0730-725X(96)00211-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318973v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Résonance Magnétique Nucléaire: une technique pour l'étude des ciments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Rassem-Bertolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5595,473 +5583,473 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Liaison des Laboratoires des Ponts et Chaussées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 195, pp.61-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature hydration of tricalcium silicate, the major component of Portland cement: a silicon-29 NMR contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lecourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lecourtier</w:t>
+                <w:t xml:space="preserve">Jc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Chimie Physique et de Physico-Chimie Biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 92, pp.1861-1866. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jcp/1995921861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jcp/1995921861⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciments et Bétons: principes, technologie et industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers de la Galerie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 3, pp.2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">29Si solid state NMR study of tricalcium silicate and cement hydration at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Lecourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Lecourtier</w:t>
+                <w:t xml:space="preserve">Jean-Claude Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rivereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 23 (5), pp.1169-1177. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0008-8846(93)90177-B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0008-8846(93)90177-B⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une application des ciments: le chemisage des puits de pétrole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers de la Galerie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 3, pp.6-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6071,146 +6059,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive characterization of cementitious materials submitted to thermal treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Vetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Haehnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th conference and exhibition of the European Ceramic Society (ECerS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Brugge, Belgium. pp.1907-1910, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.206-213.1907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6220,51 +6208,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Expectation from DNP-Enhanced SS-NMR to figure out the Role of the Organic-Silica Interfaces: the Case of Diatom Frustules and Marine Siliceous Sponge Spicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6306,146 +6294,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetism and Magnetic Resonance: Magnetic Resonance, Understanding, Measurements and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid state NMR and diatoms: probing the interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Coradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomineralization short course</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6455,51 +6443,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica-Based Nanoparticles for Intracellular Drug Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6522,84 +6510,84 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alès Prokop. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental Biomedical Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Springer, pp.333-361, 2011, Intracellular Delivery: Fundamentals and Applications, 978-94-007-1247-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-1248-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId232"/>
+      <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6746,51 +6734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05468343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Kacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aliotta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Gigante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassila Sabba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2026.150306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Palierse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;nois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111537" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03447271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Pisera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena &#321;ukowiak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Tabachnick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Fromont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-021-00440-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03348487v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouiahya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oulguidoum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laghzizil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shalabi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Nunzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.124706" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Sadouki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Samia Smiri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.10.044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01685476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El El Bekkali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouyarmane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Karbane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Masse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saoiabi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.12.051" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01533631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Ahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Piquemal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0405-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Gouza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Saoiabi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud El Karbane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0100-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01276315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Bouyarmane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saoiabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.02.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6010021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bensaid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shemseddine Fessi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935309" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Yang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-014-0514-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274327v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02616" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274331v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saoiabi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Hanbali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02505-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laifeng Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.04.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouyarmane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rami" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saoiabi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.02.049" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136087v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.11.031" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA13793K" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana&#226; Saoiabi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Laghzizil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461411v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41062e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461412v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Achelhi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.12.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01475867v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depagne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorben Link" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM32186F" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461425v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Asri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome L. Ackerman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2011.10.031" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461428v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.09.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292287v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ramadan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam El-Rassy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-010-9064-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/773D8ED75D655E8D8C2951FBAEA11611BDB60EA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejoy Thomas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rondel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-010-2372-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291378v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2029643" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291327v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00251h" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61EF1CD8ED52A1D0EE4796F214F3CD081960A994/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464108v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amoura" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steunou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.04.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b915428k" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1L7MPGGV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347613v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tesson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-1908-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KFS8XWT4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347611v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chuburu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cadiou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D&#233;champs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la703828v" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NMZJV3LF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327438v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Babonneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.12.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6MPWC65-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107478v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Kleebe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Gregori" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigal D. Blum" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brent Macqueen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.101292" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brequel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parmentier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Walter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badheka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trimmel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm049847a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PHXRJWS0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304697v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vetter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haehnel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.2002.14.4.169" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321176v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02318951v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(98)00114-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/702F71CC53BB68945758F23140EC4272700008A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bresson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zanni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#239;k" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018646006646" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6GN6DKW1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02319283v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Philippot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zanni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nieto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(96)00174-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRR9QZDM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02318973v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Rassem-Bertolo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Fernandez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(96)00211-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RRRKS6GM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02319359v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320961v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecourtier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Roussel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivereau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1995921861" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1677A8C8E2A2C02198D3B6ADA192AA8BA2A3C4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02305004v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lecourtier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roussel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivereau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(93)90177-B" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C923D48A596FC8C423E8415E822269BD9C1242C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321187v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03160844v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vetter" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Haehnel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.206-213.1907" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156116v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01138970v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02359179v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1248-5_12" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05468343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Kacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aliotta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Gigante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassila Sabba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2026.150306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Palierse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;nois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111537" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03447271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Pisera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena &#321;ukowiak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Tabachnick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Fromont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-021-00440-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03348487v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouiahya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oulguidoum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laghzizil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shalabi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Nunzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.124706" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Sadouki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Samia Smiri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.10.044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01685476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El El Bekkali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouyarmane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Karbane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Masse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saoiabi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.12.051" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01533631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Ahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Piquemal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0405-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Gouza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Saoiabi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud El Karbane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0100-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01276315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Bouyarmane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saoiabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.02.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bensaid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shemseddine Fessi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935309" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310556v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6010021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274327v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02616" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132849v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-014-0514-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142009v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laifeng Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.04.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouyarmane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Hanbali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saoiabi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.02.049" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274331v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saoiabi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rami" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02505-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274332v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana&#226; Saoiabi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Laghzizil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136087v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.11.031" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137803v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA13793K" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461411v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41062e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461412v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Achelhi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.12.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01475867v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depagne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorben Link" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM32186F" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461425v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Asri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome L. Ackerman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2011.10.031" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461428v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.09.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292406v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejoy Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rondel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-010-2372-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2029643" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292287v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ramadan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam El-Rassy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-010-9064-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/773D8ED75D655E8D8C2951FBAEA11611BDB60EA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291327v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00251h" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61EF1CD8ED52A1D0EE4796F214F3CD081960A994/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464108v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amoura" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steunou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.04.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b915428k" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1L7MPGGV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347613v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tesson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-1908-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KFS8XWT4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347611v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chuburu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cadiou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D&#233;champs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la703828v" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NMZJV3LF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327438v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Babonneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.12.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6MPWC65-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107478v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Kleebe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Gregori" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigal D. Blum" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brent Macqueen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.101292" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brequel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parmentier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Walter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badheka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trimmel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm049847a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304697v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vetter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haehnel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.2002.14.4.169" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02318951v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(98)00114-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/702F71CC53BB68945758F23140EC4272700008A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321176v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320956v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bresson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zanni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#239;k" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018646006646" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6GN6DKW1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02318973v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zanni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Rassem-Bertolo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Fernandez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nieto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(96)00211-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RRRKS6GM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02319283v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Philippot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(96)00174-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRR9QZDM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02319359v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320961v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecourtier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Roussel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivereau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1995921861" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1677A8C8E2A2C02198D3B6ADA192AA8BA2A3C4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321188v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02305004v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lecourtier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roussel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivereau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(93)90177-B" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C923D48A596FC8C423E8415E822269BD9C1242C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321187v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03160844v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vetter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Haehnel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.206-213.1907" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156116v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01138970v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02359179v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1248-5_12" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>