--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -661,295 +661,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Pd/Ce&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Zr&amp;lt;sub&amp;gt;(1-x)&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/MCM-41 catalysts for methane combustion: Effect of the zirconium and cerium loadings</w:t>
+                <w:t xml:space="preserve">Zinc oxide-hydroxyapatite nanocomposite photocatalysts for the degradation of ciprofloxacin and ofloxacin antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Ben Saïd</w:t>
+                <w:t xml:space="preserve">C. El El Bekkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khouloud Sadouki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Masse</w:t>
+                <w:t xml:space="preserve">H. Bouyarmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Coradin</w:t>
+                <w:t xml:space="preserve">M. El Karbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Samia Smiri</w:t>
+                <w:t xml:space="preserve">S Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saoiabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.10.044⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 539, pp.364-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.12.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504587v1</w:t>
+                <w:t xml:space="preserve">hal-01685476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc oxide-hydroxyapatite nanocomposite photocatalysts for the degradation of ciprofloxacin and ofloxacin antibiotics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Pd/Ce&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Zr&amp;lt;sub&amp;gt;(1-x)&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/MCM-41 catalysts for methane combustion: Effect of the zirconium and cerium loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bouyarmane</w:t>
+                <w:t xml:space="preserve">Imen Ben Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Karbane</w:t>
+                <w:t xml:space="preserve">Khouloud Sadouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Masse</w:t>
+                <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Saoiabi</w:t>
+                <w:t xml:space="preserve">Leila Samia Smiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 539, pp.364-370. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 260, pp.93-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.12.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.10.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685476v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical microalgal biosensors for aqueous contaminants using organically doped silica as cellular hosts</w:t>
               </w:r>
@@ -1331,274 +1331,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of gold nanoparticles at gelatin-silica bio-interfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Solid State NMR Investigation of Recent Marine Siliceous Sponge Spicules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Pisera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4935309⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min6010021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274318v1</w:t>
+                <w:t xml:space="preserve">hal-01310556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Solid State NMR Investigation of Recent Marine Siliceous Sponge Spicules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth of gold nanoparticles at gelatin-silica bio-interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Selmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shemseddine Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.21. </w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.015704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min6010021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4935309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310556v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Polyethylenimine Conjugation Mode on the Cell Transfection Efficiency of Silica Nanovectors</w:t>
               </w:r>
@@ -1842,1069 +1842,1069 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchically-organized, well-dispersed hydroxyapatite-coated magnetic carbon with combined organics and inorganics removal properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huihui Yang</w:t>
+                <w:t xml:space="preserve">Porous hydroxyapatite-TiO2 nanocomposites from natural phosphates and their decolorization properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouyarmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiang Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Masse</w:t>
+                <w:t xml:space="preserve">S. Saoiabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Zhang</w:t>
+                <w:t xml:space="preserve">I. El Hanbali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Karbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laifeng Li</w:t>
+                <w:t xml:space="preserve">A. Rami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 275, pp.152-159. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 224 (9), pp.1861-1869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2015.04.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02505-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142009v1</w:t>
+                <w:t xml:space="preserve">hal-01274331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters influencing ciprofloxacin, ofloxacin, amoxicillin and sulfamethoxazole retention by natural and converted calcium phosphates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchically-organized, well-dispersed hydroxyapatite-coated magnetic carbon with combined organics and inorganics removal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huihui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Bouyarmane</w:t>
+                <w:t xml:space="preserve">Qiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. El Hanbali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. El Karbane</w:t>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Saoiabi</w:t>
+                <w:t xml:space="preserve">Laifeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2015.02.049⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 275, pp.152-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2015.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120277v1</w:t>
+                <w:t xml:space="preserve">hal-01142009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous hydroxyapatite-TiO2 nanocomposites from natural phosphates and their decolorization properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Bouyarmane</w:t>
+                <w:t xml:space="preserve">Parameters influencing ciprofloxacin, ofloxacin, amoxicillin and sulfamethoxazole retention by natural and converted calcium phosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Bouyarmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Hanbali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Karbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Saoiabi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. El Karbane</w:t>
+                <w:t xml:space="preserve">A Rami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rami</w:t>
+                <w:t xml:space="preserve">A Saoiabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 224 (9), pp.1861-1869. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 291, pp.38-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02505-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2015.02.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274331v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of oil shale minerals for ciprofloxacin remediation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sanaâ Saoiabi</w:t>
+                <w:t xml:space="preserve">Surface reactivity of hydroxyapatite nanocoatings deposited on iron oxide magnetic spheres toward toxic metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huihui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laifeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Pharmaceutical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 417, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2013.11.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274332v1</w:t>
+                <w:t xml:space="preserve">hal-01136087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface reactivity of hydroxyapatite nanocoatings deposited on iron oxide magnetic spheres toward toxic metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huihui Yang</w:t>
+                <w:t xml:space="preserve">Design of gold nanoshells via a gelatin-mediated self-assembly of gold nanoparticles on silica cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laifeng Li</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2013.11.031⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (108), pp.63234-63237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4RA13793K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136087v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of gold nanoshells via a gelatin-mediated self-assembly of gold nanoparticles on silica cores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samantha Soulé</w:t>
+                <w:t xml:space="preserve">Development and characterization of oil shale minerals for ciprofloxacin remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Gouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
+                <w:t xml:space="preserve">Sanaâ Saoiabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Laghzizil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Saoiabi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Chemical and Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (12), pp.316-324</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137803v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of disulfide bridges within silica nanoparticles to control their intra-cellular degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organo-apatites for lead removal from aqueous solutions: A comparison between carboxylic acid and aminophosphonate surface modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Saoiabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Quignard</w:t>
+                <w:t xml:space="preserve">Karima Achelhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Saoiabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Laghzizil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (33), pp.3410-3412. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 419, pp.180-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cc41062e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2012.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461411v1</w:t>
+                <w:t xml:space="preserve">hal-01461412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organo-apatites for lead removal from aqueous solutions: A comparison between carboxylic acid and aminophosphonate surface modification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction of disulfide bridges within silica nanoparticles to control their intra-cellular degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Achelhi</w:t>
+                <w:t xml:space="preserve">Sandrine Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Coradin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 419, pp.180-185. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (33), pp.3410-3412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2012.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3cc41062e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461412v1</w:t>
+                <w:t xml:space="preserve">hal-01461411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria survival and growth in multi-layered silica thin films</w:t>
               </w:r>
@@ -2929,51 +2929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorben Link</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22, pp.12457-12460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3033,51 +3033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa Saoiabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae El Asri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Laghzizil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3405,51 +3405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-Assisted Synthesis of Mesoporous Zirconia-Hydroxyapatite Nanocomposites and Their Dual Surface Affinity for Cr 3+ /Cr 2 O 7 2– Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Achelhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3457,51 +3457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Laghzizil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (24), pp.15176-15184. </w:t>
@@ -3552,51 +3552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization of Mesoporous Hybrid Silica-Polyacrylamide Aerogels and Xerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3668,51 +3668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of carboxylate chelating agents on the chemical, structural and textural properties of hydroxyapatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Achelhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3720,51 +3720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Saoiabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Laghzizil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (44), pp.10644-10651. </w:t>
@@ -5755,307 +5755,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciments et Bétons: principes, technologie et industrie</w:t>
+                <w:t xml:space="preserve">29Si solid state NMR study of tricalcium silicate and cement hydration at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Lecourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rivereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers de la Galerie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 23 (5), pp.1169-1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0008-8846(93)90177-B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321188v1</w:t>
+                <w:t xml:space="preserve">hal-02305004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">29Si solid state NMR study of tricalcium silicate and cement hydration at high temperature</w:t>
+                <w:t xml:space="preserve">Une application des ciments: le chemisage des puits de pétrole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Rivereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers de la Galerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 3, pp.6-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02305004v1</w:t>
+                <w:t xml:space="preserve">hal-02321187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une application des ciments: le chemisage des puits de pétrole</w:t>
+                <w:t xml:space="preserve">Ciments et Bétons: principes, technologie et industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers de la Galerie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 3, pp.6-12</w:t>
+              <w:t xml:space="preserve">, 1993, 3, pp.2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321187v1</w:t>
+                <w:t xml:space="preserve">hal-02321188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6248,51 +6248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Pisera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6457,77 +6457,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica-Based Nanoparticles for Intracellular Drug Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alès Prokop. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental Biomedical Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Springer, pp.333-361, 2011, Intracellular Delivery: Fundamentals and Applications, 978-94-007-1247-8. </w:t>
@@ -6734,51 +6734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05468343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Kacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aliotta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Gigante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassila Sabba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2026.150306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Palierse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;nois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111537" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03447271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Pisera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena &#321;ukowiak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Tabachnick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Fromont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-021-00440-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03348487v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouiahya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oulguidoum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laghzizil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shalabi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Nunzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.124706" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Sadouki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Samia Smiri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.10.044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01685476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El El Bekkali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouyarmane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Karbane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Masse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saoiabi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.12.051" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01533631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Ahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Piquemal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0405-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Gouza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Saoiabi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud El Karbane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0100-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01276315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Bouyarmane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saoiabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.02.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bensaid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shemseddine Fessi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935309" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310556v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6010021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274327v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02616" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132849v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-014-0514-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142009v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laifeng Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.04.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouyarmane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Hanbali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saoiabi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.02.049" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274331v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saoiabi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rami" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02505-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274332v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana&#226; Saoiabi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Laghzizil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136087v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.11.031" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137803v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA13793K" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461411v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41062e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461412v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Achelhi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.12.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01475867v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depagne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorben Link" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM32186F" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461425v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Asri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome L. Ackerman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2011.10.031" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461428v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.09.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292406v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejoy Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rondel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-010-2372-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2029643" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292287v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ramadan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam El-Rassy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-010-9064-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/773D8ED75D655E8D8C2951FBAEA11611BDB60EA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291327v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00251h" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61EF1CD8ED52A1D0EE4796F214F3CD081960A994/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464108v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amoura" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steunou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.04.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b915428k" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1L7MPGGV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347613v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tesson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-1908-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KFS8XWT4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347611v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chuburu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cadiou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D&#233;champs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la703828v" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NMZJV3LF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327438v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Babonneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.12.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6MPWC65-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107478v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Kleebe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Gregori" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigal D. Blum" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brent Macqueen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.101292" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brequel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parmentier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Walter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badheka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trimmel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm049847a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304697v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vetter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haehnel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.2002.14.4.169" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02318951v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(98)00114-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/702F71CC53BB68945758F23140EC4272700008A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321176v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320956v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bresson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zanni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#239;k" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018646006646" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6GN6DKW1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02318973v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zanni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Rassem-Bertolo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Fernandez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nieto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(96)00211-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RRRKS6GM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02319283v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Philippot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(96)00174-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRR9QZDM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02319359v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320961v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecourtier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Roussel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivereau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1995921861" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1677A8C8E2A2C02198D3B6ADA192AA8BA2A3C4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321188v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02305004v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lecourtier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roussel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivereau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(93)90177-B" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C923D48A596FC8C423E8415E822269BD9C1242C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321187v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03160844v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vetter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Haehnel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.206-213.1907" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156116v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01138970v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02359179v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1248-5_12" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05468343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Kacem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aliotta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Gigante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassila Sabba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2026.150306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Palierse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;lary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Krafft" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;nois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111537" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03447271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Pisera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena &#321;ukowiak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Tabachnick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Fromont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-021-00440-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03348487v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouiahya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oulguidoum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laghzizil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shalabi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Nunzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.124706" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01685476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El El Bekkali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouyarmane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Karbane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Masse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saoiabi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.12.051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Sadouki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Samia Smiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.10.044" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01533631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Ahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Piquemal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0405-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Gouza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Saoiabi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud El Karbane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0100-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01276315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Bouyarmane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saoiabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.02.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01310556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min6010021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bensaid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shemseddine Fessi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935309" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274327v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02616" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132849v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rouelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanling Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-014-0514-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274331v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saoiabi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Hanbali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02505-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laifeng Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.04.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120277v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouyarmane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rami" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saoiabi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.02.049" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136087v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.11.031" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA13793K" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana&#226; Saoiabi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Laghzizil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461412v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Achelhi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.12.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461411v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Quignard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41062e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01475867v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depagne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorben Link" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM32186F" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461425v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Asri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome L. Ackerman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2011.10.031" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461428v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.09.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292406v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejoy Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rondel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alric" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-010-2372-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2029643" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292287v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ramadan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam El-Rassy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-010-9064-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/773D8ED75D655E8D8C2951FBAEA11611BDB60EA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02291327v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00251h" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61EF1CD8ED52A1D0EE4796F214F3CD081960A994/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464108v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amoura" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Steunou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.04.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laurent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b915428k" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1L7MPGGV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347613v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tesson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-1908-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KFS8XWT4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347611v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chuburu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cadiou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D&#233;champs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la703828v" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NMZJV3LF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327438v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Babonneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.12.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6MPWC65-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107478v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Kleebe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Gregori" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigal D. Blum" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brent Macqueen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.101292" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brequel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parmentier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Walter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badheka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trimmel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm049847a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304697v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vetter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haehnel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.2002.14.4.169" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02318951v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(98)00114-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/702F71CC53BB68945758F23140EC4272700008A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321176v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320956v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bresson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zanni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#239;k" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018646006646" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6GN6DKW1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02318973v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zanni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Rassem-Bertolo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Fernandez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nieto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(96)00211-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RRRKS6GM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02319283v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Philippot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(96)00174-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRR9QZDM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02319359v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320961v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecourtier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Roussel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivereau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1995921861" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1677A8C8E2A2C02198D3B6ADA192AA8BA2A3C4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02305004v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lecourtier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roussel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivereau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(93)90177-B" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C923D48A596FC8C423E8415E822269BD9C1242C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321187v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321188v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03160844v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vetter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Haehnel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.206-213.1907" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156116v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01138970v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02359179v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1248-5_12" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>