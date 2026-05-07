--- v0 (2026-03-09)
+++ v1 (2026-05-07)
@@ -153,329 +153,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B‐cell immune deficiency in twin sisters expands the phenotype of MOPDI</w:t>
+                <w:t xml:space="preserve">A Taybi-Linder syndrome-related RTTN variant impedes neural rosette formation in human cortical organoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas W Gauthier</w:t>
+                <w:t xml:space="preserve">Justine Guguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Gossez</w:t>
+                <w:t xml:space="preserve">Ting-Yu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Malcus</w:t>
+                <w:t xml:space="preserve">Silvestre Cuinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Viel</w:t>
+                <w:t xml:space="preserve">Alicia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Monneret</w:t>
+                <w:t xml:space="preserve">Eloïse Bertiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 106 (4), pp.476-482. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (12), pp.e1011517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cge.14571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796518v1</w:t>
+                <w:t xml:space="preserve">hal-04884707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Taybi-Linder syndrome-related RTTN variant impedes neural rosette formation in human cortical organoids</w:t>
+                <w:t xml:space="preserve">B‐cell immune deficiency in twin sisters expands the phenotype of MOPDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Guguin</w:t>
+                <w:t xml:space="preserve">Lucas W Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ting-Yu Chen</w:t>
+                <w:t xml:space="preserve">Morgane Gossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvestre Cuinat</w:t>
+                <w:t xml:space="preserve">Christophe Malcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Besson</w:t>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Bertiaux</w:t>
+                <w:t xml:space="preserve">Guillaume Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (12), pp.e1011517. </w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 106 (4), pp.476-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cge.14571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884707v1</w:t>
+                <w:t xml:space="preserve">hal-04796518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deficiency of the minor spliceosome component U4atac snRNA secondarily results in ciliary defects in human and zebrafish</w:t>
               </w:r>
@@ -513,51 +513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audric Cologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kaltenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120 (9), pp.e2102569120. </w:t>
@@ -634,51 +634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audric Cologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Putoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -723,6417 +723,6283 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene‐ and pathway‐level analyses of iCOGS variants highlight novel signaling pathways underlying familial breast cancer susceptibility</w:t>
+                <w:t xml:space="preserve">5′ Region Large Genomic Rearrangements in the BRCA1 Gene in French Families: Identification of a Tandem Triplication and Nine Distinct Deletions with Five Recurrent Breakpoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lonjou</w:t>
+                <w:t xml:space="preserve">Sandrine M Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Eon‐marchais</w:t>
+                <w:t xml:space="preserve">Dominique Telly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Truong</w:t>
+                <w:t xml:space="preserve">Adrien Briaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐gabrielle Dondon</w:t>
+                <w:t xml:space="preserve">Julie Sesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojgan Karimi</w:t>
+                <w:t xml:space="preserve">Maurizio Ceppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 148 (8), pp.1895-1909. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (13), pp.3171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.33457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13133171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345363v1</w:t>
+                <w:t xml:space="preserve">hal-04808437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5′ Region Large Genomic Rearrangements in the BRCA1 Gene in French Families: Identification of a Tandem Triplication and Nine Distinct Deletions with Five Recurrent Breakpoints</w:t>
+                <w:t xml:space="preserve">Altered regulation of BRCA1 exon 11 splicing is associated with breast cancer risk in carriers of BRCA1 pathogenic variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine M Caputo</w:t>
+                <w:t xml:space="preserve">Gorka Ruiz de Garibay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Telly</w:t>
+                <w:t xml:space="preserve">Ignacio Fernandez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Briaux</w:t>
+                <w:t xml:space="preserve">Sylvie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Sesen</w:t>
+                <w:t xml:space="preserve">Flavia Leme de Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Ceppi</w:t>
+                <w:t xml:space="preserve">Pietro Ameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (13), pp.3171. </w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (11), pp.1488-1502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13133171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/humu.24276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808437v1</w:t>
+                <w:t xml:space="preserve">hal-04808367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic chest X-rays and breast cancer risk among women with a hereditary predisposition to breast cancer unexplained by a BRCA1 or BRCA2 mutation</w:t>
+                <w:t xml:space="preserve">A case-only study to identify genetic modifiers of breast cancer risk for BRCA1/BRCA2 mutation carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximiliano Ribeiro Guerra</w:t>
+                <w:t xml:space="preserve">Juliette Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Coignard</w:t>
+                <w:t xml:space="preserve">Michael Lush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Eon-Marchais</w:t>
+                <w:t xml:space="preserve">Jonathan Beesley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Gabrielle Dondon</w:t>
+                <w:t xml:space="preserve">Tracy O'Mara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Le Gal</w:t>
+                <w:t xml:space="preserve">Joe Dennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (1), pp.79. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13058-021-01456-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-20496-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03985596v1</w:t>
+                <w:t xml:space="preserve">hal-03660355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered regulation of BRCA1 exon 11 splicing is associated with breast cancer risk in carriers of BRCA1 pathogenic variants</w:t>
+                <w:t xml:space="preserve">The predictive ability of the 313 variant–based polygenic risk score for contralateral breast cancer risk prediction in women of European ancestry with a heterozygous BRCA1 or BRCA2 pathogenic variant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gorka Ruiz de Garibay</w:t>
+                <w:t xml:space="preserve">Inge Lakeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Fernandez-Garcia</w:t>
+                <w:t xml:space="preserve">Alexandra van den Broek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Mazoyer</w:t>
+                <w:t xml:space="preserve">Juliën Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia Leme de Calais</w:t>
+                <w:t xml:space="preserve">Daniel Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Ameri</w:t>
+                <w:t xml:space="preserve">Julian Adlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42 (11), pp.1488-1502. </w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (9), pp.1726-1737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/humu.24276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41436-021-01198-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808367v1</w:t>
+                <w:t xml:space="preserve">hal-03652349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic chest X-rays and breast cancer risk among women with a hereditary predisposition to breast cancer unexplained by a BRCA1 or BRCA2 mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximiliano Ribeiro Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximiliano Ribeiro Guerra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juliette Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Eon-Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Dondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breast Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13058-021-01456-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The predictive ability of the 313 variant–based polygenic risk score for contralateral breast cancer risk prediction in women of European ancestry with a heterozygous BRCA1 or BRCA2 pathogenic variant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julian Adlard</w:t>
+                <w:t xml:space="preserve">Gene‐ and pathway‐level analyses of iCOGS variants highlight novel signaling pathways underlying familial breast cancer susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lonjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Eon‐marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐gabrielle Dondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojgan Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41436-021-01198-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 148 (8), pp.1895-1909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.33457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652349v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case-only study to identify genetic modifiers of breast cancer risk for BRCA1/BRCA2 mutation carriers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joe Dennis</w:t>
+                <w:t xml:space="preserve">Clinical interpretation of variants identified in RNU4ATAC, a non-coding spliceosomal gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Benoit-Pilven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Putoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Benetollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Saccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0235655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0235655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-20496-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03660355v1</w:t>
+                <w:t xml:space="preserve">inserm-02915106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical interpretation of variants identified in RNU4ATAC, a non-coding spliceosomal gene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Saccaro</w:t>
+                <w:t xml:space="preserve">A de novo frameshift pathogenic variant in TBR1 identified in autism without intellectual disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Sapey-Triomphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Bussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40246-020-00281-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0235655⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02915106v1</w:t>
+                <w:t xml:space="preserve">hal-03095127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A de novo frameshift pathogenic variant in TBR1 identified in autism without intellectual disability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Bussa</w:t>
+                <w:t xml:space="preserve">New insights into minor splicing-a transcriptomic analysis of cells derived from TALS patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Cologne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Benoit-Pilven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Putoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Campan-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.071423.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40246-020-00281-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03095127v1</w:t>
+                <w:t xml:space="preserve">hal-02305628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into minor splicing-a transcriptomic analysis of cells derived from TALS patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amandine Campan-Fournier</w:t>
+                <w:t xml:space="preserve">Familial breast cancer and DNA repair genes: Insights into known and novel susceptibility genes from the GENESIS study, and implications for multigene panel testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Eon‐marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert E Olaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐laure Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Damiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144 (8), pp.1962-1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.31921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1261/rna.071423.119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02305628v1</w:t>
+                <w:t xml:space="preserve">inserm-02438452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familial breast cancer and DNA repair genes: Insights into known and novel susceptibility genes from the GENESIS study, and implications for multigene panel testing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesca Damiola</w:t>
+                <w:t xml:space="preserve">GEMO, a National Resource to Study Genetic Modifiers of Breast and Ovarian Cancer Risk in BRCA1 and BRCA2 Pathogenic Variant Carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Mebirouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Barjhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Belotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2018.00490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.31921⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02438452v1</w:t>
+                <w:t xml:space="preserve">hal-01926758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel diagnostic tool for prediction of variant spliceogenicity derived from a set of 395 combined in silico/in vitro studies: an international collaborative effort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Leman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Gaildrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald L. Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandran Ka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (15), pp.7913-7923. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEMO, a National Resource to Study Genetic Modifiers of Breast and Ovarian Cancer Risk in BRCA1 and BRCA2 Pathogenic Variant Carriers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Belotti</w:t>
+                <w:t xml:space="preserve">Identification of 12 new susceptibility loci for different histotypes of epithelial ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. Phelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline B. Kuchenbaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Tyrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddhartha Kar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Lawrenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (5), pp.680-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.3826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fonc.2018.00490⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01926758v1</w:t>
+                <w:t xml:space="preserve">hal-01778538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of 12 new susceptibility loci for different histotypes of epithelial ovarian cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kate Lawrenson</w:t>
+                <w:t xml:space="preserve">GENESIS: a French national resource to study the missing heritability of breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga M Sinilnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Dondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Eon-Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Damiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Barjhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.606 - 606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-015-2028-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ng.3826⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01778538v1</w:t>
+                <w:t xml:space="preserve">hal-01662200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the phenotypical and mutational spectrum of Taybi-Linder syndrome</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutation screening of MIR146A/B and BRCA1/2 3′-UTRs in the GENESIS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.D.C. Paulussen</w:t>
+                <w:t xml:space="preserve">Amandine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Michel</w:t>
+                <w:t xml:space="preserve">Monique Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Damiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tessereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Barjhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.12781⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (9), pp.1324-1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2015.284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03626085v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01994617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENESIS: a French national resource to study the missing heritability of breast cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refining the phenotypical and mutational spectrum of Taybi-Linder syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Putoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga M Sinilnikova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laure Barjhoux</w:t>
+                <w:t xml:space="preserve">A. Alqahtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D.C. Paulussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-015-2028-9⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (6), pp.550-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.12781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662200v1</w:t>
+                <w:t xml:space="preserve">hal-03626085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation screening of MIR146A/B and BRCA1/2 3′-UTRs in the GENESIS study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Barjhoux</w:t>
+                <w:t xml:space="preserve">Occurrence of a non deleterious gene conversion event in the BRCA1 gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tessereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. M. Sinilnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.646-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gcc.22278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2015.284⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01994617v1</w:t>
+                <w:t xml:space="preserve">hal-02018994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of a non deleterious gene conversion event in the BRCA1 gene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. M. Sinilnikova</w:t>
+                <w:t xml:space="preserve">Targeted Sequencing of the Mitochondrial Genome of Women at High Risk of Breast Cancer without Detectable Mutations in BRCA1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Barjhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Damiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Dondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Eon-Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gcc.22278⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.e0136192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0136192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02018994v1</w:t>
+                <w:t xml:space="preserve">inserm-01991386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Sequencing of the Mitochondrial Genome of Women at High Risk of Breast Cancer without Detectable Mutations in BRCA1/2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Eon-Marchais</w:t>
+                <w:t xml:space="preserve">Candidate Genetic Modifiers for Breast and Ovarian Cancer Risk in BRCA1 and BRCA2 Mutation Carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Peterlongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chang-Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Moysich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Schmutzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (1), pp.308-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-14-0532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0136192⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01991386v1</w:t>
+                <w:t xml:space="preserve">hal-02192226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidate Genetic Modifiers for Breast and Ovarian Cancer Risk in BRCA1 and BRCA2 Mutation Carriers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rita Schmutzler</w:t>
+                <w:t xml:space="preserve">Estimation of the RNU2 macrosatellite mutation rate by BRCA1 mutation tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tessereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lesecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barjhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (14), pp.9121-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-14-0532⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02192226v1</w:t>
+                <w:t xml:space="preserve">hal-02045532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the RNU2 macrosatellite mutation rate by BRCA1 mutation tracing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Barjhoux</w:t>
+                <w:t xml:space="preserve">Common variants at 12p11, 12q24, 9p21, 9q31.2 and in ZNF365 are associated with breast cancer risk for BRCA1 and/or BRCA2 mutation carriers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonis Antoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline Kuchenbaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penny Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Beesley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Breast Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (1), pp.R33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/bcr3121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gku639⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02045532v1</w:t>
+                <w:t xml:space="preserve">inserm-00681614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common variants at 12p11, 12q24, 9p21, 9q31.2 and in ZNF365 are associated with breast cancer risk for BRCA1 and/or BRCA2 mutation carriers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Effects of BRCA2 cis-regulation in normal breast and cancer risk amongst BRCA2 mutation carriers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Teresa Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Antoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xiaoqing Chen</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin O'Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamith Samarajiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dunning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breast Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 14 (1), pp.R33. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 14 (2), pp.R63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/bcr3169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/bcr3121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00681614v1</w:t>
+                <w:t xml:space="preserve">inserm-00698626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of BRCA2 cis-regulation in normal breast and cancer risk amongst BRCA2 mutation carriers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark Dunning</w:t>
+                <w:t xml:space="preserve">Ovarian Cancer Susceptibility Alleles and Risk of Ovarian Cancer in BRCA1 and BRCA2 Mutation Carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Ramus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Antoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. B. Kuchenbaecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beesley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.690-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.22025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/bcr3169⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00698626v1</w:t>
+                <w:t xml:space="preserve">hal-02282826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovarian Cancer Susceptibility Alleles and Risk of Ovarian Cancer in BRCA1 and BRCA2 Mutation Carriers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Beesley</w:t>
+                <w:t xml:space="preserve">BRCA2 deep intronic mutation causing activation of a cryptic exon: opening toward a new preventive therapeutic strategy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Anczuków</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Léoné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coutanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (18), pp.4903-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-12-1100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/humu.22025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02282826v1</w:t>
+                <w:t xml:space="preserve">hal-00851244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRCA2 deep intronic mutation causing activation of a cryptic exon: opening toward a new preventive therapeutic strategy.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Lasset</w:t>
+                <w:t xml:space="preserve">Common alleles at 6q25.1 and 1p11.2 are associated with breast cancer risk for BRCA1 and BRCA2 mutation carriers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonis C Antoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Kartsonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga M Sinilnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penny Soucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Mcguffog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (16), pp.3304-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddr226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-12-1100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00851244v1</w:t>
+                <w:t xml:space="preserve">hal-00771696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common breast cancer susceptibility alleles are associated with tumour subtypes in BRCA1 and BRCA2 mutation carriers: results from the Consortium of Investigators of Modifiers of BRCA1/2.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Down-regulation of BRCA1 expression by miR-146a and miR-146b-5p in triple negative sporadic breast cancers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Eccles</w:t>
+                <w:t xml:space="preserve">Amandine I Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Rimokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/bcr3052⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (5), pp.279-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/emmm.201100136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00670601v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the link between MORF4L1 and risk of breast cancer.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Common variants of the BRCA1 wild-type allele modify the risk of breast cancer in BRCA1 mutation carriers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Porta-De-La-Riva</w:t>
+                <w:t xml:space="preserve">David G Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Bonifaci</w:t>
+                <w:t xml:space="preserve">Jacques Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sinnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosr Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penny Soucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/bcr2862⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (23), pp.4732-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddr388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00622815v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Genetic Variation at BARD1 Is Not Associated with Breast Cancer Risk in BRCA1 or BRCA2 Mutation Carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Spurdle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mcguffog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sue Healey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (5), pp.1032-1038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-10-0909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common variants of the BRCA1 wild-type allele modify the risk of breast cancer in BRCA1 mutation carriers.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interplay between BRCA1 and RHAMM regulates epithelial apicobasal polarization and may influence risk of breast cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sinnett</w:t>
+                <w:t xml:space="preserve">Christopher A. Maxwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosr Hamdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Penny Soucy</w:t>
+                <w:t xml:space="preserve">Javier Benítez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Gómez-Baldó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Bonifaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddr388⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (11), pp.e1001199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790211v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00706872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-regulation of BRCA1 expression by miR-146a and miR-146b-5p in triple negative sporadic breast cancers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">The rs2910164:G&amp;gt;C SNP in the MIR146A gene is not associated with breast cancer risk in BRCA1 and BRCA2 mutation carriers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine I Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ruth Rimokh</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David G Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Barjhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Rouleau</w:t>
+                <w:t xml:space="preserve">Carole Verny-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3 (5), pp.279-90. </w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/emmm.201100136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/humu.21539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814005v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common alleles at 6q25.1 and 1p11.2 are associated with breast cancer risk for BRCA1 and BRCA2 mutation carriers.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonis C Antoniou</w:t>
+                <w:t xml:space="preserve">Correlation between dynamical heterogeneities, structure and potential-energy distribution in a 2D amorphous solid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiana Kartsonaki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Penny Soucy</w:t>
+                <w:t xml:space="preserve">F. Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesley Mcguffog</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Keim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddr226⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (9), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2011-11101-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771696v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between BRCA1 and RHAMM regulates epithelial apicobasal polarization and may influence risk of breast cancer.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic Variation at 9p22.2 and Ovarian Cancer Risk for BRCA1 and BRCA2 Mutation Carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laia Gómez-Baldó</w:t>
+                <w:t xml:space="preserve">S.J. Ramus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Osorio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Núria Bonifaci</w:t>
+                <w:t xml:space="preserve">C. Kartsonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Gayther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pharoah P.D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.M. Sinilnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001199⟩</w:t>
+              <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 103, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jnci/djq494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00706872v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rs2910164:G&amp;gt;C SNP in the MIR146A gene is not associated with breast cancer risk in BRCA1 and BRCA2 mutation carriers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the link between MORF4L1 and risk of breast cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griselda Martrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Maxwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiko Tominaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Porta-De-La-Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine I Garcia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Barnes</w:t>
+                <w:t xml:space="preserve">Núria Bonifaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.21539⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (2), pp.R40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/bcr2862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00813129v1</w:t>
+                <w:t xml:space="preserve">inserm-00622815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between dynamical heterogeneities, structure and potential-energy distribution in a 2D amorphous solid.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Common breast cancer susceptibility alleles are associated with tumour subtypes in BRCA1 and BRCA2 mutation carriers: results from the Consortium of Investigators of Modifiers of BRCA1/2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Marie Mulligan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fergus Couch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barrowdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Domchek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Eccles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2011-11101-1⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (6), pp.R110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/bcr3052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00850820v1</w:t>
+                <w:t xml:space="preserve">inserm-00670601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Variation at 9p22.2 and Ovarian Cancer Risk for BRCA1 and BRCA2 Mutation Carriers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O.M. Sinilnikova</w:t>
+                <w:t xml:space="preserve">A locus on 19p13 modifies risk of breast cancer in BRCA1 mutation carriers and is associated with hormone receptor-negative breast cancer in the general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Fredericksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mcguffog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tarrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (10), pp.885-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jnci/djq494⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00698417v1</w:t>
+                <w:t xml:space="preserve">hal-02305040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A locus on 19p13 modifies risk of breast cancer in BRCA1 mutation carriers and is associated with hormone receptor-negative breast cancer in the general population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Tarrell</w:t>
+                <w:t xml:space="preserve">Evidence for SMAD3 as a modifier of breast cancer risk in BRCA2 mutation carriers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Fredericksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianshu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Tarrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vernon Pankratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Breast Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (6), pp.R102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/bcr2785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ng.669⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02305040v1</w:t>
+                <w:t xml:space="preserve">inserm-00622882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for SMAD3 as a modifier of breast cancer risk in BRCA2 mutation carriers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vernon Pankratz</w:t>
+                <w:t xml:space="preserve">Comparison of nonsense-mediated mRNA decay efficiency in various murine tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ab Zetoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fontaniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lutringer-Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Anczukow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2156-9-83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/bcr2785⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00622882v1</w:t>
+                <w:t xml:space="preserve">hal-02307235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of nonsense-mediated mRNA decay efficiency in various murine tissues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Buisson</w:t>
+                <w:t xml:space="preserve">The contribution of germline rearrangements to the spectrum of &amp;lt;i&amp;gt;BRCA2&amp;lt;/i&amp;gt; mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.M. Sinilnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soubrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43, pp.e49-e49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2156-9-83⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02307235v1</w:t>
+                <w:t xml:space="preserve">hal-00427914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of germline rearrangements to the spectrum of &amp;lt;i&amp;gt;BRCA2&amp;lt;/i&amp;gt; mutations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Soubrier</w:t>
+                <w:t xml:space="preserve">Breast cancer risk in &amp;lt;i&amp;gt;BRCA1&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;BRCA2&amp;lt;/i&amp;gt; mutation carriers and polyglutamine repeat length in the &amp;lt;i&amp;gt;AIB1&amp;lt;/i&amp;gt; gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Coupier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barjhoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 43, pp.e49-e49</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 117, pp.230-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427914v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer risk in &amp;lt;i&amp;gt;BRCA1&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;BRCA2&amp;lt;/i&amp;gt; mutation carriers and polyglutamine repeat length in the &amp;lt;i&amp;gt;AIB1&amp;lt;/i&amp;gt; gene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Common &amp;lt;i&amp;gt;BRCA2&amp;lt;/i&amp;gt; Variants and Modification of Breast and Ovarian Cancer Risk in &amp;lt;i&amp;gt;BRCA1&amp;lt;/i&amp;gt; Mutation Carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.J. Hughes</w:t>
+                <w:t xml:space="preserve">S.M. Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Ginolhac</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">I. Coupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Gaborieau</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corbex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bressac-De-Paillerets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 117, pp.230-233</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14, pp.265-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427858v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common &amp;lt;i&amp;gt;BRCA2&amp;lt;/i&amp;gt; Variants and Modification of Breast and Ovarian Cancer Risk in &amp;lt;i&amp;gt;BRCA1&amp;lt;/i&amp;gt; Mutation Carriers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Bressac-De-Paillerets</w:t>
+                <w:t xml:space="preserve">Significant contribution of germline BRCA2 rearrangements in male breast cancer families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bressac-de Paillerets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sobol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stoppa-Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lidereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 14, pp.265-267</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 64, pp.8143-8147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427856v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant contribution of germline BRCA2 rearrangements in male breast cancer families</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bressac-de Paillerets</w:t>
+                <w:t xml:space="preserve">Significant Contribution of Germline BRCA2 Rearrangements in Male Breast Cancer Families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bressac-De Paillerets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagay Sobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Sobol</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Stoppa-Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Lidereau</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosette Lidereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 64, pp.8143-8147</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 64 (22), pp.8143-8147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-04-2467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427664v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant Contribution of Germline BRCA2 Rearrangements in Male Breast Cancer Families</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosette Lidereau</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;BRCA1&amp;lt;/i&amp;gt; wild-type allele modifies risk of ovarian cancer in carriers of &amp;lt;i&amp;gt;BRCA1&amp;lt;/i&amp;gt; germ-line mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corbex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bressac-De-Paillerets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chompret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2, pp.90-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-04-2467⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02375918v1</w:t>
+                <w:t xml:space="preserve">hal-00427429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;BRCA1&amp;lt;/i&amp;gt; wild-type allele modifies risk of ovarian cancer in carriers of &amp;lt;i&amp;gt;BRCA1&amp;lt;/i&amp;gt; germ-line mutations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Chompret</w:t>
+                <w:t xml:space="preserve">Two germ-line mutations affecting the same nucleotide at codon 257 of p53 gene, a rare site for mutations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moyret-Lalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marcais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schraub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 2, pp.90-95</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 9, pp.1237-1239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427429v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two germ-line mutations affecting the same nucleotide at codon 257 of p53 gene, a rare site for mutations.</w:t>
+                <w:t xml:space="preserve">[Hereditary predisposition for cancer of the breast and the ovary]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Lalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stoppa-Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Schraub</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Girodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 9, pp.1237-1239</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 80, pp.857-865</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00314454v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of inherited breast cancer with DNA markers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Linkage analysis of 19 French breast cancer families, with five chromosome 17q markers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sa Narod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yj Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Mazoyer</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 341, pp.1422-1422</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 52, pp.754-760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00313143v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage analysis of 19 French breast cancer families, with five chromosome 17q markers.</w:t>
+                <w:t xml:space="preserve">Screening of inherited breast cancer with DNA markers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Lalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yj Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stoppa-Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sa Narod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Mazoyer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Courjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 52, pp.754-760</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 341, pp.1422-1422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...73 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rio</w:t>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-00314456v1</w:t>
+                <w:t xml:space="preserve">hal-00313143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId302"/>
+      <w:footerReference w:type="default" r:id="rId301"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7201,51 +7067,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FEDE6E88"/>
+    <w:nsid w:val="DD8CF6C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7432,51 +7298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-mazoyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2135-0160" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075600390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas W Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gossez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malcus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monneret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14571" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884707v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guguin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Yu Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Cuinat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bertiaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011517" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04021151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Khatri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Putoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Cologne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kaltenbach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2102569120" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimat Almentina Ramos Shidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1182" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lonjou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Eon&#8208;marchais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Truong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;gabrielle Dondon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojgan Karimi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33457" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M Caputo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Telly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Briaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sesen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ceppi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13133171" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Ribeiro Guerra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Coignard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Eon-Marchais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Dondon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Le Gal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-021-01456-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808367v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Ruiz de Garibay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fernandez-Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazoyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Leme de Calais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ameri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24276" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345365v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03652349v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Lakeman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra van den Broek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#235;n Vos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barnes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Adlard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01198-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lush" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beesley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy O'Mara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Dennis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20496-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02915106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benoit-Pilven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benetollo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saccaro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235655" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095127v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Sapey-Triomphe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reversat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lesca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bussa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40246-020-00281-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02305628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Campan-Fournier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.071423.119" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Girard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E Olaso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Renault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Damiola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31921" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910334v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaildrat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald L. Gac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandran Ka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fichou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky372" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926758v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lesueur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Mebirouk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Jiao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barjhoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Belotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2018.00490" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778538v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Phelan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline B. Kuchenbaecker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tyrer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Kar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Lawrenson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3826" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626085v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alqahtani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.C. Paulussen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.12781" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZ8PXCNZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga M Sinilnikova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-2028-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01994617v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Garcia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Buisson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tessereau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2015.284" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018994v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessereau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buisson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M. Sinilnikova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22278" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2T9D4HT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01991386v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136192" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02192226v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Peterlongo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chang-Claude" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Moysich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Rudolph" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Schmutzler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-14-0532" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lesecque" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barjhoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku639" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00681614v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Antoniou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Kuchenbaecker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Soucy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Chen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr3121" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00698626v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Teresa Maia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin O'Reilly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamith Samarajiwa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dunning" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr3169" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282826v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Ramus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Antoniou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. Kuchenbaecker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soucy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beesley" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851244v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Anczuk&#243;w" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#233;on&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coutanson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lasset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-12-1100" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00670601v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marie Mulligan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergus Couch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barrowdale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Domchek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Eccles" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr3052" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622815v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Martrat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Maxwell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiko Tominaga" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Porta-De-La-Riva" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonifaci" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr2862" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698405v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Spurdle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marquart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mcguffog" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Healey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-10-0909" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790211v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Cox" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sinnett" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Hamdi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr388" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814005v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine I Garcia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bertrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rimokh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouleau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201100136" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771696v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis C Antoniou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Kartsonaki" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Mcguffog" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr226" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00706872v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Maxwell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ben&#237;tez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia G&#243;mez-Bald&#243;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Osorio" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001199" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813129v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Verny-Pierre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21539" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KX51708K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850820v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ebert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keim" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11101-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7VSTJRZ6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698417v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Ramus" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kartsonaki" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Gayther" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pharoah P.D." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Sinilnikova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djq494" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305040v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoniou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fredericksen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tarrell" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.669" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622882v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Walker" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Fredericksen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianshu Wang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tarrell" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Pankratz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr2785" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307235v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab Zetoune" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontaniere" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lutringer-Magnin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anczukow" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-9-83" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427914v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casilli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tournier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soubrier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427858v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Hughes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ginolhac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Coupier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaborieau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427856v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbex" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bressac-De-Paillerets" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427664v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bressac-de Paillerets" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sobol" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stoppa-Lyonnet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lidereau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375918v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tournier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bressac-De Paillerets" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Sobol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Lidereau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-2467" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427429v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gad" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chompret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314454v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazoyer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lalle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyret-Lalle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schraub" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313143v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yj Bignon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Narod" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314458v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courjal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314456v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girodet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-mazoyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2135-0160" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075600390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884707v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guguin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Yu Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Cuinat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bertiaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011517" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas W Gauthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gossez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malcus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monneret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14571" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04021151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Khatri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Putoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Cologne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kaltenbach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2102569120" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimat Almentina Ramos Shidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac1182" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M Caputo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Telly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Briaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sesen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ceppi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13133171" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Ruiz de Garibay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fernandez-Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazoyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Leme de Calais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ameri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24276" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Coignard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lush" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beesley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy O'Mara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Dennis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20496-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03652349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Lakeman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra van den Broek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#235;n Vos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barnes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Adlard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01198-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345365v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Ribeiro Guerra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Eon-Marchais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Dondon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Le Gal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-021-01456-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lonjou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Eon&#8208;marchais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Truong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;gabrielle Dondon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojgan Karimi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33457" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02915106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benoit-Pilven" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benetollo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saccaro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235655" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Sapey-Triomphe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reversat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lesca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chatron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bussa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40246-020-00281-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02305628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Campan-Fournier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.071423.119" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438452v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Girard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E Olaso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Renault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Damiola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31921" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lesueur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Mebirouk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Jiao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barjhoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Belotti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2018.00490" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910334v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaildrat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald L. Gac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandran Ka" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fichou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky372" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778538v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Phelan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline B. Kuchenbaecker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tyrer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Kar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Lawrenson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3826" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga M Sinilnikova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-2028-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01994617v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Garcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Buisson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tessereau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2015.284" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626085v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alqahtani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.C. Paulussen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.12781" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZ8PXCNZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018994v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessereau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M. Sinilnikova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22278" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2T9D4HT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01991386v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136192" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02192226v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Peterlongo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chang-Claude" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Moysich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Rudolph" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Schmutzler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-14-0532" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045532v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lesecque" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barjhoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku639" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00681614v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Antoniou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Kuchenbaecker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Soucy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Chen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr3121" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00698626v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Teresa Maia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin O'Reilly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamith Samarajiwa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dunning" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr3169" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282826v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Ramus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Antoniou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. Kuchenbaecker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soucy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beesley" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851244v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Anczuk&#243;w" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#233;on&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coutanson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lasset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-12-1100" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771696v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis C Antoniou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Kartsonaki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Mcguffog" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr226" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814005v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine I Garcia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bertrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rimokh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouleau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201100136" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790211v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Cox" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sinnett" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Hamdi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr388" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698405v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Spurdle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marquart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mcguffog" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Healey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-10-0909" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00706872v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Maxwell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ben&#237;tez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia G&#243;mez-Bald&#243;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Osorio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonifaci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001199" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813129v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Verny-Pierre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.21539" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KX51708K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850820v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ebert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keim" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11101-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7VSTJRZ6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698417v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Ramus" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kartsonaki" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Gayther" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pharoah P.D." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Sinilnikova" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djq494" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622815v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Martrat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Maxwell" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiko Tominaga" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Porta-De-La-Riva" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr2862" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00670601v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marie Mulligan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergus Couch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barrowdale" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Domchek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Eccles" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr3052" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305040v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoniou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fredericksen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tarrell" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.669" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622882v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Walker" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Fredericksen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianshu Wang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tarrell" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Pankratz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr2785" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307235v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab Zetoune" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontaniere" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lutringer-Magnin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anczukow" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-9-83" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427914v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casilli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tournier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soubrier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427858v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Hughes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ginolhac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Coupier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaborieau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427856v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbex" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bressac-De-Paillerets" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427664v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bressac-de Paillerets" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sobol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stoppa-Lyonnet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lidereau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375918v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tournier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bressac-De Paillerets" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Sobol" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Lidereau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-2467" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427429v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gad" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chompret" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314454v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazoyer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lalle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyret-Lalle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcais" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schraub" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314456v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girodet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314458v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Narod" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yj Bignon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courjal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313143v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>