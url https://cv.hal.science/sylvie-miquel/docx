--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -3153,559 +3153,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium prausnitzii provides host beneficial metabolic profile during inflammation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gut ecosystem: how microbes help us</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Hudault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Ulmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 146 (5), pp.S-832. </w:t>
+              <w:t xml:space="preserve">Beneficial Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3), pp.219 - 233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63022-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/BM2013.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629723v1</w:t>
+                <w:t xml:space="preserve">hal-02641281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut ecosystem: how microbes help us</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faecalibacterium prausnitzii provides host beneficial metabolic profile during inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Ulmer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Hudault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beneficial Microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (3), pp.219 - 233. </w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 146 (5), pp.S-832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/BM2013.0057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63022-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641281v1</w:t>
+                <w:t xml:space="preserve">hal-02629723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects in the use of a genetically engineered strain of Lactococcus lactis delivering in situ IL-10 as a therapy to treat low-grade colon inflammation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebeca Martín</w:t>
+                <w:t xml:space="preserve">Faecalibacterium prausnitzii prevents irritable bowel syndrome-like symptoms in both murine low grade chronic inflammation and acute stress models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane M Natividad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Harry Sokol</w:t>
+                <w:t xml:space="preserve">Jane Mea Natividad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (6), pp.1611-1621. </w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 146 (5), pp.S-840-S-841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/hv.28549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63054-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979468v1</w:t>
+                <w:t xml:space="preserve">hal-02629578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium prausnitzii prevents irritable bowel syndrome-like symptoms in both murine low grade chronic inflammation and acute stress models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+                <w:t xml:space="preserve">Effects in the use of a genetically engineered strain of Lactococcus lactis delivering in situ IL-10 as a therapy to treat low-grade colon inflammation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Mea Natividad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Gillet</w:t>
+                <w:t xml:space="preserve">Jane M Natividad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 146 (5), pp.S-840-S-841. </w:t>
+              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (6), pp.1611-1621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63054-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/hv.28549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629578v1</w:t>
+                <w:t xml:space="preserve">hal-00979468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactobacillus rhamnosus CNCM I-3690 and the commensal bacterium Faecalibacterium prausnitzii A2-165 exhibit similar protective effects to induced barrier hyper-permeability in mice.</w:t>
               </w:r>
@@ -4265,51 +4265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ulmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Kechaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4850,51 +4850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Mea Natividad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Probiotics, Prebiotics &amp; New Foods for Microbiota and Human Health meeting held</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rome, Italy. </w:t>
@@ -5996,51 +5996,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE404ADB"/>
+    <w:nsid w:val="77BEC399"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6227,51 +6227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-miquel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8405-5073" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149996284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536597v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385892.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796259v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horizonpress.com/probiotics" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04400500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjyot Kaur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ollivier-Nakusi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Thoral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Vareille-Delarbre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2023.105286" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03263532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Joseph" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merciecca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Balestrino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061282" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dausset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Angenieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74027-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Garcin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00570-19" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guilhen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre Carrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0098-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lagrafeuille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miquel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balestrino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vareille-Delarbre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2017.0002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602302v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosyne Lagrafeuille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00592" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00608" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;vrain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307649" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633704v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0229-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00300-15" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M. Natividad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0400-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640544v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aranias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grosfeld" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ait Omar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Gall" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2015.11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263911v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meleine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19399" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961711v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.27651" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-308182" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/viru.27864" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629723v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63022-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641281v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ulmer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2013.0057" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979468v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M Natividad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/hv.28549" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63054-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097182v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laval" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J N Natividad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Miquel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/19490976.2014.990784" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931932v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000440815.76627.64" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001072v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L. Wrzosek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel M. J. Chevalier-Curt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-61" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842645v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rossi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lg Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Chatel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2013.06.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DP9BLS5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190516v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-71" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529639v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dossat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012714" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667805v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vieille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri A. Ryjenkov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gomelsky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M702800200" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938620v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nakusi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739694v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dreux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhours" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919304v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Rendueles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938596v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938551v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535295v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carvalho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292693v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719695v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CLF1MM09" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04919229v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-miquel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8405-5073" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149996284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536597v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385892.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796259v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horizonpress.com/probiotics" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04400500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjyot Kaur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ollivier-Nakusi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Thoral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Vareille-Delarbre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2023.105286" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03263532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Joseph" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merciecca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Balestrino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061282" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dausset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Angenieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74027-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Garcin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00570-19" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guilhen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre Carrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0098-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lagrafeuille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miquel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balestrino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vareille-Delarbre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2017.0002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602302v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosyne Lagrafeuille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00592" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00608" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;vrain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307649" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633704v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0229-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00300-15" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M. Natividad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0400-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640544v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aranias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grosfeld" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ait Omar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Gall" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2015.11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263911v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meleine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19399" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961711v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.27651" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-308182" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/viru.27864" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641281v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ulmer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2013.0057" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629723v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63022-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629578v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63054-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979468v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M Natividad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/hv.28549" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097182v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laval" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J N Natividad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Miquel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/19490976.2014.990784" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931932v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000440815.76627.64" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001072v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L. Wrzosek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel M. J. Chevalier-Curt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-61" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842645v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rossi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lg Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Chatel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2013.06.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DP9BLS5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190516v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-71" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529639v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dossat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012714" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667805v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vieille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri A. Ryjenkov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gomelsky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M702800200" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938620v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nakusi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739694v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dreux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhours" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919304v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Rendueles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938596v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938551v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535295v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carvalho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292693v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719695v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CLF1MM09" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04919229v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>