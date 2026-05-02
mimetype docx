--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -2094,429 +2094,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposed framework for an appropriate evaluation scheme for microorganisms as novel foods with a health claim in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+                <w:t xml:space="preserve">Identification of Metabolic Signatures Linked to Anti-Inflammatory Effects of Faecalibacterium prausnitzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Braesco</w:t>
+                <w:t xml:space="preserve">Marion Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14, </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (2), pp.e00300-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12934-015-0229-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00300-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633704v1</w:t>
+                <w:t xml:space="preserve">hal-01226343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Metabolic Signatures Linked to Anti-Inflammatory Effects of Faecalibacterium prausnitzii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faecalibacterium prausnitzii prevents physiological damages in a chronic low-grade inflammation murine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Leclerc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">Jane M. Natividad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lenoir</w:t>
+                <w:t xml:space="preserve">Jennifer Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (2), pp.e00300-15. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00300-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12866-015-0400-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226343v1</w:t>
+                <w:t xml:space="preserve">hal-01376844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium prausnitzii prevents physiological damages in a chronic low-grade inflammation murine model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">A proposed framework for an appropriate evaluation scheme for microorganisms as novel foods with a health claim in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane M. Natividad</w:t>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Jury</w:t>
+                <w:t xml:space="preserve">Véronique Braesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15, pp.67. </w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-015-0400-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12934-015-0229-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376844v1</w:t>
+                <w:t xml:space="preserve">hal-02633704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid-rich diet enhances L-cell density in obese subjects and in mice through improved L-cell differentiation</w:t>
               </w:r>
@@ -2764,299 +2764,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and metabolism of the beneficial intestinal commensal bacterium Faecalibacterium prausnitzii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Memoriam, Arlette Darfeuille-Michaud, PhD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Raisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/gmic.27651⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 147 (5), pp.943-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-308182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961711v1</w:t>
+                <w:t xml:space="preserve">hal-01951060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Memoriam, Arlette Darfeuille-Michaud, PhD</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Chassaing</w:t>
+                <w:t xml:space="preserve">Ecology and metabolism of the beneficial intestinal commensal bacterium Faecalibacterium prausnitzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lapaquette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 147 (5), pp.943-944. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp.146-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-308182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/gmic.27651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01951060v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of metagenomics in understanding the human microbiome in health and disease</w:t>
               </w:r>
@@ -3153,291 +3153,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut ecosystem: how microbes help us</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faecalibacterium prausnitzii provides host beneficial metabolic profile during inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Ulmer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Hudault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beneficial Microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (3), pp.219 - 233. </w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 146 (5), pp.S-832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/BM2013.0057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63022-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641281v1</w:t>
+                <w:t xml:space="preserve">hal-02629723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium prausnitzii provides host beneficial metabolic profile during inflammation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gut ecosystem: how microbes help us</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Hudault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Ulmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis L. Bermudez Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 146 (5), pp.S-832. </w:t>
+              <w:t xml:space="preserve">Beneficial Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3), pp.219 - 233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63022-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/BM2013.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629723v1</w:t>
+                <w:t xml:space="preserve">hal-02641281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faecalibacterium prausnitzii prevents irritable bowel syndrome-like symptoms in both murine low grade chronic inflammation and acute stress models</w:t>
               </w:r>
@@ -3609,51 +3609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane M Natividad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (6), pp.1611-1621. </w:t>
@@ -3953,441 +3953,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteroides thetaiotaomicron and Faecalibacterium prausnitzii influence the production of mucus glycans and the development of goblet cells in the colonic epithelium of a gnotobiotic model rodent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of commensal and probiotic bacteria in human health: a focus on inflammatory bowel disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ulmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura L. Wrzosek</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Joncquel M. J. Chevalier-Curt</w:t>
+                <w:t xml:space="preserve">Noura Kechaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1741-7007-11-61⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2859-12-71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001072v1</w:t>
+                <w:t xml:space="preserve">hal-01190516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium prausnitzii and human intestinal health.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Martín</w:t>
+                <w:t xml:space="preserve">Bacteroides thetaiotaomicron and Faecalibacterium prausnitzii influence the production of mucus glycans and the development of goblet cells in the colonic epithelium of a gnotobiotic model rodent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura L. Wrzosek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise M.-L. Noordine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan S. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Rossi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jm Chatel</w:t>
+                <w:t xml:space="preserve">Marie Joncquel M. J. Chevalier-Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2013.06.003⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, online (may), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1741-7007-11-61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00842645v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of commensal and probiotic bacteria in human health: a focus on inflammatory bowel disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Langella</w:t>
+                <w:t xml:space="preserve">Faecalibacterium prausnitzii and human intestinal health.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lg Bermúdez-Humarán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (3), pp.255-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2013.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2859-12-71⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01190516v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete genome sequence of Crohn's disease-associated adherent-invasive E. coli strain LF82.</w:t>
               </w:r>
@@ -5630,51 +5630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5996,51 +5996,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77BEC399"/>
+    <w:nsid w:val="53E99746"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6227,51 +6227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-miquel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8405-5073" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149996284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536597v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385892.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796259v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horizonpress.com/probiotics" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04400500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjyot Kaur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ollivier-Nakusi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Thoral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Vareille-Delarbre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2023.105286" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03263532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Joseph" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merciecca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Balestrino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061282" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dausset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Angenieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74027-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Garcin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00570-19" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guilhen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre Carrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0098-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lagrafeuille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miquel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balestrino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vareille-Delarbre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2017.0002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602302v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosyne Lagrafeuille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00592" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00608" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;vrain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307649" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633704v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0229-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00300-15" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M. Natividad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0400-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640544v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aranias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grosfeld" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ait Omar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Gall" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2015.11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263911v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meleine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19399" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961711v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.27651" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-308182" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/viru.27864" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641281v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ulmer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2013.0057" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629723v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63022-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629578v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63054-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979468v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M Natividad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/hv.28549" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097182v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laval" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J N Natividad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Miquel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/19490976.2014.990784" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931932v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000440815.76627.64" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001072v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L. Wrzosek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel M. J. Chevalier-Curt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-61" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842645v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rossi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lg Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Chatel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2013.06.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DP9BLS5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190516v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-71" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529639v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dossat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012714" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667805v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vieille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri A. Ryjenkov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gomelsky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M702800200" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938620v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nakusi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739694v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dreux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhours" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919304v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Rendueles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938596v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938551v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535295v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carvalho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292693v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719695v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CLF1MM09" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04919229v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-miquel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8405-5073" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149996284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536597v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385892.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796259v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horizonpress.com/probiotics" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04400500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjyot Kaur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ollivier-Nakusi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Thoral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Vareille-Delarbre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2023.105286" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03263532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Joseph" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merciecca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Balestrino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061282" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dausset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Angenieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74027-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Garcin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00570-19" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guilhen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre Carrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0098-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lagrafeuille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miquel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balestrino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vareille-Delarbre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2017.0002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602302v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosyne Lagrafeuille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00592" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00608" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;vrain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307649" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226343v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00300-15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M. Natividad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0400-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633704v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0229-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640544v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aranias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grosfeld" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ait Omar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Gall" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2015.11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263911v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meleine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19399" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951060v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-308182" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.27651" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/viru.27864" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629723v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63022-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641281v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ulmer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2013.0057" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629578v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63054-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979468v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M Natividad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/hv.28549" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097182v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laval" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J N Natividad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Miquel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/19490976.2014.990784" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931932v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000440815.76627.64" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190516v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-71" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001072v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L. Wrzosek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel M. J. Chevalier-Curt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-61" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842645v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rossi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lg Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Chatel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2013.06.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DP9BLS5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529639v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dossat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012714" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667805v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vieille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri A. Ryjenkov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gomelsky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M702800200" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938620v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nakusi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739694v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dreux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhours" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919304v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Rendueles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938596v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938551v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535295v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carvalho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292693v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719695v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CLF1MM09" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04919229v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>