--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -2094,429 +2094,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Metabolic Signatures Linked to Anti-Inflammatory Effects of Faecalibacterium prausnitzii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+                <w:t xml:space="preserve">A proposed framework for an appropriate evaluation scheme for microorganisms as novel foods with a health claim in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Leclerc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lenoir</w:t>
+                <w:t xml:space="preserve">Véronique Braesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (2), pp.e00300-15. </w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00300-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12934-015-0229-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226343v1</w:t>
+                <w:t xml:space="preserve">hal-02633704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium prausnitzii prevents physiological damages in a chronic low-grade inflammation murine model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Metabolic Signatures Linked to Anti-Inflammatory Effects of Faecalibacterium prausnitzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Jury</w:t>
+                <w:t xml:space="preserve">Marion Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15, pp.67. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (2), pp.e00300-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-015-0400-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00300-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376844v1</w:t>
+                <w:t xml:space="preserve">hal-01226343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposed framework for an appropriate evaluation scheme for microorganisms as novel foods with a health claim in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+                <w:t xml:space="preserve">Faecalibacterium prausnitzii prevents physiological damages in a chronic low-grade inflammation murine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+                <w:t xml:space="preserve">Jane M. Natividad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Braesco</w:t>
+                <w:t xml:space="preserve">Jennifer Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14, </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12934-015-0229-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12866-015-0400-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633704v1</w:t>
+                <w:t xml:space="preserve">hal-01376844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid-rich diet enhances L-cell density in obese subjects and in mice through improved L-cell differentiation</w:t>
               </w:r>
@@ -3172,51 +3172,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faecalibacterium prausnitzii provides host beneficial metabolic profile during inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3953,441 +3953,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of commensal and probiotic bacteria in human health: a focus on inflammatory bowel disease</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacteroides thetaiotaomicron and Faecalibacterium prausnitzii influence the production of mucus glycans and the development of goblet cells in the colonic epithelium of a gnotobiotic model rodent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noura Kechaou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Langella</w:t>
+                <w:t xml:space="preserve">Laura L. Wrzosek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise M.-L. Noordine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan S. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Joncquel M. J. Chevalier-Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2859-12-71⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, online (may), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1741-7007-11-61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190516v1</w:t>
+                <w:t xml:space="preserve">hal-01001072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteroides thetaiotaomicron and Faecalibacterium prausnitzii influence the production of mucus glycans and the development of goblet cells in the colonic epithelium of a gnotobiotic model rodent</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephan S. Bouet</w:t>
+                <w:t xml:space="preserve">Faecalibacterium prausnitzii and human intestinal health.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Joncquel M. J. Chevalier-Curt</w:t>
+                <w:t xml:space="preserve">O. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lg Bermúdez-Humarán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1741-7007-11-61⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (3), pp.255-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2013.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001072v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecalibacterium prausnitzii and human intestinal health.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jm Chatel</w:t>
+                <w:t xml:space="preserve">Role of commensal and probiotic bacteria in human health: a focus on inflammatory bowel disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ulmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Kechaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2013.06.003⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2859-12-71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00842645v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete genome sequence of Crohn's disease-associated adherent-invasive E. coli strain LF82.</w:t>
               </w:r>
@@ -5996,51 +5996,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53E99746"/>
+    <w:nsid w:val="EDBE449B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6227,51 +6227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-miquel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8405-5073" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149996284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536597v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385892.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796259v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horizonpress.com/probiotics" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04400500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjyot Kaur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ollivier-Nakusi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Thoral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Vareille-Delarbre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2023.105286" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03263532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Joseph" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merciecca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Balestrino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061282" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dausset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Angenieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74027-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Garcin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00570-19" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guilhen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre Carrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0098-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lagrafeuille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miquel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balestrino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vareille-Delarbre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2017.0002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602302v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosyne Lagrafeuille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00592" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00608" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;vrain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307649" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226343v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00300-15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M. Natividad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0400-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633704v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0229-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640544v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aranias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grosfeld" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ait Omar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Gall" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2015.11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263911v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meleine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19399" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951060v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-308182" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.27651" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/viru.27864" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629723v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63022-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641281v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ulmer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2013.0057" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629578v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63054-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979468v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M Natividad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/hv.28549" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097182v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laval" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J N Natividad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Miquel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/19490976.2014.990784" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931932v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000440815.76627.64" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190516v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-71" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001072v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L. Wrzosek" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel M. J. Chevalier-Curt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-61" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842645v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rossi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lg Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Chatel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2013.06.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DP9BLS5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529639v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dossat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012714" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667805v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vieille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri A. Ryjenkov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gomelsky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M702800200" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938620v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nakusi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739694v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dreux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhours" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919304v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Rendueles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938596v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938551v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535295v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carvalho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292693v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719695v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CLF1MM09" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04919229v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-miquel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8405-5073" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149996284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536597v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385892.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796259v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis L. Bermudez Humaran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horizonpress.com/probiotics" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04400500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjyot Kaur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ollivier-Nakusi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Thoral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Vareille-Delarbre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2023.105286" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03263532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Joseph" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merciecca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Balestrino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061282" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dausset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Angenieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74027-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Garcin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00570-19" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guilhen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre Carrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0098-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lagrafeuille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miquel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balestrino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vareille-Delarbre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2017.0002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602302v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosyne Lagrafeuille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00592" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00608" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Qu&#233;vrain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-307649" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633704v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Braesco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0229-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00300-15" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M. Natividad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0400-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640544v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aranias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grosfeld" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ait Omar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Gall" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2015.11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263911v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mart&#237;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lashermes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meleine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19399" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951060v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Raisch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-308182" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.27651" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/viru.27864" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629723v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63022-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641281v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ulmer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2013.0057" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629578v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63054-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979468v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane M Natividad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/hv.28549" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097182v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laval" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J N Natividad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Miquel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/19490976.2014.990784" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931932v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gratadoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.MIB.0000440815.76627.64" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001072v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura L. Wrzosek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joncquel M. J. Chevalier-Curt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-61" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842645v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rossi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lg Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Chatel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2013.06.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DP9BLS5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190516v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-12-71" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529639v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Vall&#233;e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dossat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012714" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667805v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vieille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri A. Ryjenkov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gomelsky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M702800200" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938620v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nakusi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739694v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dreux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Agus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhours" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919304v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Rendueles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938596v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938551v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535295v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carvalho" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292693v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719695v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CLF1MM09" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04919229v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>