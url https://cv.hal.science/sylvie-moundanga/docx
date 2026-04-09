--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -368,278 +368,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive antioxidant coatings for poly(lactic acid) packaging films: polyphenols affect coating structure and their release in a food simulant</w:t>
+                <w:t xml:space="preserve">Protein composition and nutritional aspects of pea protein fractions obtained by a modified isoelectric precipitation method using fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+                <w:t xml:space="preserve">Mehrsa Emkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Mlaouah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+                <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Helene Brachais</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.12106⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1284413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763082v1</w:t>
+                <w:t xml:space="preserve">hal-04291671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein composition and nutritional aspects of pea protein fractions obtained by a modified isoelectric precipitation method using fermentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioactive antioxidant coatings for poly(lactic acid) packaging films: polyphenols affect coating structure and their release in a food simulant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrsa Emkani</w:t>
+                <w:t xml:space="preserve">Emna Mlaouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonastre Oliete</w:t>
+                <w:t xml:space="preserve">Claire-Helene Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Saurel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mia Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (3), pp.1115-1126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1284413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.12106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291671v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and optimization of formulation parameters during freeze–drying cycles of model probiotic: Morphology characterization of lyophilisates by scanning electron microscopy</w:t>
               </w:r>
@@ -1399,98 +1399,751 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the effect of environmental parameters on the survival and growth of Clostridium perfringens: Application to the development of decontamination processes in slaughterhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum des jeunes chercheurs 30ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of biorientation and humidity on PLA films and PVA coatings for enhanced performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bôle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Z</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degoutin S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaucher V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GFGP2025-53ème colloque national du Groupe Français d’études et d’applications des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compréhension de l'effet des variables environnementales sur la survie et la croissance de Clostridium perfringens : Application au développement de procédés de décontamination dans les abattoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanofibrous active food packaging based on sodium alginate and cyclodextrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriana Kfoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Conference on Cyclodextrins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dunkerque, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the parameters leading to sporulation and promoting resistance of Clostridium perfringens spores in slaughterhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bourelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th European Spores Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension de l'effet des variables environnementales sur la survie et la croissance de C. perfringens : Vers les moyens de maîtrise de demain !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1545,73 +2198,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire final ClostAbat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers les moyens de maîtrise de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1666,73 +2319,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ClostAbat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft-tableting: a mean to increase stability of probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1741,163 +2394,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allouche R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zupan N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Edition of Virtual International Conference „Plant productivity and food safety: Soil science, Microbiology, Agricultural Genetics and Food quality”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Torun, Pologne, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and optimization of freeze-drying cycles of model probiotic: Morphology characterization of Lyophilisates by SEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Crastes-Vessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghania Degobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1906,119 +2559,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Drying Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Worcester, United States. pp.1-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.55900/auksdudu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of freeze-drying process for casei type probiotic strain water based formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Crastes-Vessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghania Degobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2050,710 +2703,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376778v1</w:t>
-              </w:r>
-[...651 lines deleted...]
-                <w:t xml:space="preserve">hal-05262861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2908,51 +2908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104968" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04696440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36339" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03763082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbetta&#239;eb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mlaouah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Helene Brachais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Kurek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12106" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04291671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrsa Emkani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1284413" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04123635v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verlhac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vessot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agusti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2023.2213314" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Mahfoudh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.05.199" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382508v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vessot-Crastes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2019.1683859" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02294167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akym Assani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp256" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mart&#237;nez de Mara&#241;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evrard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-1656(03)00031-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW8C92PH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668045v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Marti\\'Nez De Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Marechal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1369-703x(01)00145-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96JP6R21-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262840v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262822v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allouche R" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zupan N" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773966v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Crastes-Vessot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55900/auksdudu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517513v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#244;le" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degoutin S" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher V." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moundanga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262869v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505609v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Jamal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262861v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104968" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04696440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36339" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04291671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrsa Emkani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1284413" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03763082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbetta&#239;eb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mlaouah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Helene Brachais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Kurek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04123635v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verlhac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vessot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agusti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2023.2213314" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Mahfoudh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.05.199" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382508v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vessot-Crastes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2019.1683859" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02294167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akym Assani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp256" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mart&#237;nez de Mara&#241;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evrard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-1656(03)00031-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW8C92PH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668045v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Marti\\'Nez De Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Marechal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1369-703x(01)00145-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96JP6R21-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262869v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#244;le" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degoutin S" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher V." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moundanga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262886v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Jamal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262840v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262822v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249797v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allouche R" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zupan N" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Crastes-Vessot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55900/auksdudu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>