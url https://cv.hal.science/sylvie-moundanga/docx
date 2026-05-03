--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -368,412 +368,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein composition and nutritional aspects of pea protein fractions obtained by a modified isoelectric precipitation method using fermentation</w:t>
+                <w:t xml:space="preserve">Bioactive antioxidant coatings for poly(lactic acid) packaging films: polyphenols affect coating structure and their release in a food simulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrsa Emkani</w:t>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Mlaouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Saurel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire-Helene Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1284413⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (3), pp.1115-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.12106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291671v1</w:t>
+                <w:t xml:space="preserve">hal-03763082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive antioxidant coatings for poly(lactic acid) packaging films: polyphenols affect coating structure and their release in a food simulant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study and optimization of formulation parameters during freeze–drying cycles of model probiotic: Morphology characterization of lyophilisates by scanning electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Mlaouah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+                <w:t xml:space="preserve">Pierre Verlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Helene Brachais</w:t>
+                <w:t xml:space="preserve">S. Vessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mia Kurek</w:t>
+                <w:t xml:space="preserve">Ghania Degobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.12106⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2023.2213314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763082v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and optimization of formulation parameters during freeze–drying cycles of model probiotic: Morphology characterization of lyophilisates by scanning electron microscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein composition and nutritional aspects of pea protein fractions obtained by a modified isoelectric precipitation method using fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghania Degobert</w:t>
+                <w:t xml:space="preserve">Mehrsa Emkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Agusti</w:t>
+                <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Cogné</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2023.2213314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1284413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123635v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the release kinetics of phenolic acids embedded in gelatin/chitosan bioactive-packaging films: Influence of both water activity and viscosity of the food simulant on the film structure and antioxidant activity</w:t>
               </w:r>
@@ -893,90 +893,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study and optimization of freeze-drying cycles of a model Casei type probiotic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Vessot-Crastes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghania Degobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1420,600 +1420,725 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the effect of environmental parameters on the survival and growth of Clostridium perfringens: Application to the development of decontamination processes in slaughterhouses</w:t>
+                <w:t xml:space="preserve">Compréhension de l’effet des variables environnementales sur la survie et la croissance de Clostridium perfringens : Application au développement de procédés de décontamination dans les abattoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des jeunes chercheurs 30ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">20e Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262869v1</w:t>
+                <w:t xml:space="preserve">anses-05602187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of biorientation and humidity on PLA films and PVA coatings for enhanced performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bôle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Z</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degoutin S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaucher V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFGP2025-53ème colloque national du Groupe Français d’études et d’applications des Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension de l'effet des variables environnementales sur la survie et la croissance de Clostridium perfringens : Application au développement de procédés de décontamination dans les abattoirs</w:t>
+                <w:t xml:space="preserve">Understanding the effect of environmental parameters on the survival and growth of Clostridium perfringens: Application to the development of decontamination processes in slaughterhouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Forum des jeunes chercheurs 30ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262886v1</w:t>
+                <w:t xml:space="preserve">hal-05262869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofibrous active food packaging based on sodium alginate and cyclodextrins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
+                <w:t xml:space="preserve">Compréhension de l'effet des variables environnementales sur la survie et la croissance de Clostridium perfringens : Application au développement de procédés de décontamination dans les abattoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Cyclodextrins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dunkerque, France. </w:t>
+              <w:t xml:space="preserve">Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505609v1</w:t>
+                <w:t xml:space="preserve">hal-05262886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nanofibrous active food packaging based on sodium alginate and cyclodextrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriana Kfoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Conference on Cyclodextrins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dunkerque, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Understanding the parameters leading to sporulation and promoting resistance of Clostridium perfringens spores in slaughterhouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bourelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2045,51 +2170,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Spores Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2099,51 +2224,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension de l'effet des variables environnementales sur la survie et la croissance de C. perfringens : Vers les moyens de maîtrise de demain !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2198,73 +2323,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire final ClostAbat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers les moyens de maîtrise de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2319,73 +2444,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ClostAbat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft-tableting: a mean to increase stability of probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2394,374 +2519,374 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allouche R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zupan N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Edition of Virtual International Conference „Plant productivity and food safety: Soil science, Microbiology, Agricultural Genetics and Food quality”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Torun, Pologne, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and optimization of freeze-drying cycles of model probiotic: Morphology characterization of Lyophilisates by SEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Crastes-Vessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghania Degobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Drying Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Worcester, United States. pp.1-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.55900/auksdudu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of freeze-drying process for casei type probiotic strain water based formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Crastes-Vessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghania Degobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2908,51 +3033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104968" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04696440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36339" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04291671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrsa Emkani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1284413" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03763082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbetta&#239;eb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mlaouah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Helene Brachais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Kurek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04123635v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verlhac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vessot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agusti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2023.2213314" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Mahfoudh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.05.199" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382508v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vessot-Crastes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2019.1683859" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02294167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akym Assani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp256" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mart&#237;nez de Mara&#241;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evrard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-1656(03)00031-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW8C92PH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668045v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Marti\\'Nez De Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Marechal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1369-703x(01)00145-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96JP6R21-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262869v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#244;le" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degoutin S" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher V." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moundanga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262886v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Jamal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262840v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262822v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249797v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allouche R" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zupan N" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Crastes-Vessot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55900/auksdudu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104968" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04696440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36339" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03763082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbetta&#239;eb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mlaouah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Helene Brachais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Kurek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12106" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04123635v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verlhac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vessot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agusti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2023.2213314" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04291671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrsa Emkani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1284413" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Mahfoudh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.05.199" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382508v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vessot-Crastes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2019.1683859" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02294167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akym Assani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp256" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mart&#237;nez de Mara&#241;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evrard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-1656(03)00031-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW8C92PH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668045v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Marti\\'Nez De Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Marechal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1369-703x(01)00145-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96JP6R21-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moundanga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517513v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#244;le" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degoutin S" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher V." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Jamal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249797v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allouche R" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zupan N" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Crastes-Vessot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55900/auksdudu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>