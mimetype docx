--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1579,273 +1579,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05602187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of biorientation and humidity on PLA films and PVA coatings for enhanced performances</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the effect of environmental parameters on the survival and growth of Clostridium perfringens: Application to the development of decontamination processes in slaughterhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFGP2025-53ème colloque national du Groupe Français d’études et d’applications des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Forum des jeunes chercheurs 30ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517513v1</w:t>
+                <w:t xml:space="preserve">hal-05262869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the effect of environmental parameters on the survival and growth of Clostridium perfringens: Application to the development of decontamination processes in slaughterhouses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of biorientation and humidity on PLA films and PVA coatings for enhanced performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bôle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Z</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degoutin S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaucher V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des jeunes chercheurs 30ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">GFGP2025-53ème colloque national du Groupe Français d’études et d’applications des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262869v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension de l'effet des variables environnementales sur la survie et la croissance de Clostridium perfringens : Application au développement de procédés de décontamination dans les abattoirs</w:t>
               </w:r>
@@ -3033,51 +3033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104968" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04696440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36339" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03763082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbetta&#239;eb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mlaouah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Helene Brachais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Kurek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12106" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04123635v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verlhac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vessot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agusti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2023.2213314" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04291671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrsa Emkani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1284413" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Mahfoudh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.05.199" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382508v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vessot-Crastes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2019.1683859" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02294167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akym Assani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp256" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mart&#237;nez de Mara&#241;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evrard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-1656(03)00031-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW8C92PH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668045v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Marti\\'Nez De Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Marechal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1369-703x(01)00145-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96JP6R21-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moundanga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517513v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#244;le" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degoutin S" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher V." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Jamal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249797v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allouche R" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zupan N" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Crastes-Vessot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55900/auksdudu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104968" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04696440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36339" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03763082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbetta&#239;eb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mlaouah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Helene Brachais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Kurek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12106" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04123635v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verlhac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vessot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agusti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2023.2213314" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04291671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrsa Emkani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1284413" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Mahfoudh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.05.199" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382508v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vessot-Crastes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2019.1683859" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02294167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akym Assani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp256" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mart&#237;nez de Mara&#241;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evrard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-1656(03)00031-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW8C92PH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668045v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Marti\\'Nez De Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Marechal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1369-703x(01)00145-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96JP6R21-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moundanga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#244;le" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degoutin S" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher V." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Jamal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262840v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249797v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allouche R" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zupan N" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Crastes-Vessot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55900/auksdudu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>