--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -795,190 +795,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Car c'est moy que je peins. Ecriture de soi, individu et liens sociaux (Europe, XVe-XXe siècle)</w:t>
+                <w:t xml:space="preserve">Entre mémoire et histoire. Ecriture ordinaire et émergence de l'individu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bardet</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Méridiennes, pp.281, 2010, 978-2-912025-71-5</w:t>
+                <w:t xml:space="preserve">Nicole Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CTHS, pp.édition électronique, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964937v1</w:t>
+                <w:t xml:space="preserve">hal-00964953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre mémoire et histoire. Ecriture ordinaire et émergence de l'individu</w:t>
+                <w:t xml:space="preserve">Car c'est moy que je peins. Ecriture de soi, individu et liens sociaux (Europe, XVe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Lemaitre</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">CTHS, pp.édition électronique, 2010</w:t>
+                <w:t xml:space="preserve">François-Joseph Ruggiu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Méridiennes, pp.281, 2010, 978-2-912025-71-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964953v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papiers de famille. Introduction à l’étude des livres de raison (France, XVe-XIXe s.)</w:t>
               </w:r>
@@ -2781,178 +2781,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souffrir, panser, aimer. Écriture et conscience de soi au féminin (Europe, XVe-XXe siècle)</w:t>
+                <w:t xml:space="preserve">Le récit d'une diaspora réussie : Antoine-Jean Solier, négociant marseillais (1760-1836)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rives Méditérranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 44, pp.17-38</w:t>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22, pp.80-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959421v1</w:t>
+                <w:t xml:space="preserve">hal-00959417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le récit d'une diaspora réussie : Antoine-Jean Solier, négociant marseillais (1760-1836)</w:t>
+                <w:t xml:space="preserve">Souffrir, panser, aimer. Écriture et conscience de soi au féminin (Europe, XVe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouysset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22, pp.80-98</w:t>
+              <w:t xml:space="preserve">Rives Méditérranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.17-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959417v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silence de mort et craintes extrêmes&amp;quot; : la peur en son for privé à l'époque révolutionnaire</w:t>
               </w:r>
@@ -3202,51 +3202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bon fils, bon mari et bon père ? Antoine-Jean Solier par lui-même (1760-1836)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio. Histoire, Femmes et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34, pp.137-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3347,165 +3347,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De mémoire, d'action et d'amour : les relations hommes/femmes dans les écrits du for privé au XVIIe siècle</w:t>
+                <w:t xml:space="preserve">La lancette, la plume et le chaperon : l'action civique des gens de médecine au temps de la peste (Rouergue, XVIe -XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septième siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, avril-juin (244), pp.393-408</w:t>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 117 (1), pp.191-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964922v1</w:t>
+                <w:t xml:space="preserve">hal-00964892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lancette, la plume et le chaperon : l'action civique des gens de médecine au temps de la peste (Rouergue, XVIe -XVIIe siècle)</w:t>
+                <w:t xml:space="preserve">De mémoire, d'action et d'amour : les relations hommes/femmes dans les écrits du for privé au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de démographie historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 117 (1), pp.191-212</w:t>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, avril-juin (244), pp.393-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964892v1</w:t>
+                <w:t xml:space="preserve">hal-00964922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six personnages en quête de mémoire : le livre de raison de la famille Perrin (Rodez, 1579 – 1710)” Édition critique du livre de raison des Perrin,</w:t>
               </w:r>
@@ -3907,51 +3907,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F0127E6"/>
+    <w:nsid w:val="41543A10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4138,51 +4138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-mouysset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6283-0208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05681982X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mouysset@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798949v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaperon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouysset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/histoire-femmes-et-du-genre-historiographie-sources-et" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Martial" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sagnes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/fiction-itineraire-conseille/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dousset-Seiden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/46209?tab=aboutauthor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0345-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964937v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bardet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Ruggiu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964953v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lemaitre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aribaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.chape.2022.01.0219" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094040v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084875v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairieprivat.com/livre/9782708983809-histoire-du-tarn-pech-le-pottier/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10584-book-08534510-9782745345103.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cvz/1626" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1626" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cths.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/catalogue/cas/variations-autour-du-for-prive-arts-et-correspondances.html?search-keywords=L%27amiti%C3%A9+dans+les+%C3%A9crits+du+for+priv%C3%A9+et+les+correspondances%2C+de+la+fin+du+Moyen+Age+%C3%A0+1914" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084880v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.861" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959417v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rives" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959409v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12848" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.204" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964892v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349133v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-mouysset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6283-0208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05681982X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mouysset@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798949v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaperon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouysset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/histoire-femmes-et-du-genre-historiographie-sources-et" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Martial" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sagnes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/fiction-itineraire-conseille/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dousset-Seiden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/46209?tab=aboutauthor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0345-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964953v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lemaitre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964937v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bardet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Ruggiu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aribaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.chape.2022.01.0219" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094040v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084875v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairieprivat.com/livre/9782708983809-histoire-du-tarn-pech-le-pottier/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10584-book-08534510-9782745345103.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cvz/1626" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1626" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cths.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/catalogue/cas/variations-autour-du-for-prive-arts-et-correspondances.html?search-keywords=L%27amiti%C3%A9+dans+les+%C3%A9crits+du+for+priv%C3%A9+et+les+correspondances%2C+de+la+fin+du+Moyen+Age+%C3%A0+1914" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084880v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.861" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rives" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959409v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12848" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.204" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964892v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964922v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349133v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>