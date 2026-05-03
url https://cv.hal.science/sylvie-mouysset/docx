--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -795,190 +795,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre mémoire et histoire. Ecriture ordinaire et émergence de l'individu</w:t>
+                <w:t xml:space="preserve">Car c'est moy que je peins. Ecriture de soi, individu et liens sociaux (Europe, XVe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Lemaitre</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">CTHS, pp.édition électronique, 2010</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Joseph Ruggiu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Méridiennes, pp.281, 2010, 978-2-912025-71-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964953v1</w:t>
+                <w:t xml:space="preserve">hal-00964937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Car c'est moy que je peins. Ecriture de soi, individu et liens sociaux (Europe, XVe-XXe siècle)</w:t>
+                <w:t xml:space="preserve">Entre mémoire et histoire. Ecriture ordinaire et émergence de l'individu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CTHS, pp.édition électronique, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bardet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00964937v1</w:t>
+                <w:t xml:space="preserve">hal-00964953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papiers de famille. Introduction à l’étude des livres de raison (France, XVe-XIXe s.)</w:t>
               </w:r>
@@ -2781,178 +2781,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le récit d'une diaspora réussie : Antoine-Jean Solier, négociant marseillais (1760-1836)</w:t>
+                <w:t xml:space="preserve">Souffrir, panser, aimer. Écriture et conscience de soi au féminin (Europe, XVe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouysset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22, pp.80-98</w:t>
+              <w:t xml:space="preserve">Rives Méditérranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.17-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959417v1</w:t>
+                <w:t xml:space="preserve">hal-00959421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souffrir, panser, aimer. Écriture et conscience de soi au féminin (Europe, XVe-XXe siècle)</w:t>
+                <w:t xml:space="preserve">Le récit d'une diaspora réussie : Antoine-Jean Solier, négociant marseillais (1760-1836)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rives Méditérranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 44, pp.17-38</w:t>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22, pp.80-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959421v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silence de mort et craintes extrêmes&amp;quot; : la peur en son for privé à l'époque révolutionnaire</w:t>
               </w:r>
@@ -3202,51 +3202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bon fils, bon mari et bon père ? Antoine-Jean Solier par lui-même (1760-1836)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio. Histoire, Femmes et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34, pp.137-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3347,165 +3347,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lancette, la plume et le chaperon : l'action civique des gens de médecine au temps de la peste (Rouergue, XVIe -XVIIe siècle)</w:t>
+                <w:t xml:space="preserve">De mémoire, d'action et d'amour : les relations hommes/femmes dans les écrits du for privé au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de démographie historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 117 (1), pp.191-212</w:t>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, avril-juin (244), pp.393-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964892v1</w:t>
+                <w:t xml:space="preserve">hal-00964922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De mémoire, d'action et d'amour : les relations hommes/femmes dans les écrits du for privé au XVIIe siècle</w:t>
+                <w:t xml:space="preserve">La lancette, la plume et le chaperon : l'action civique des gens de médecine au temps de la peste (Rouergue, XVIe -XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septième siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, avril-juin (244), pp.393-408</w:t>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 117 (1), pp.191-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964922v1</w:t>
+                <w:t xml:space="preserve">hal-00964892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six personnages en quête de mémoire : le livre de raison de la famille Perrin (Rodez, 1579 – 1710)” Édition critique du livre de raison des Perrin,</w:t>
               </w:r>
@@ -3907,51 +3907,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41543A10"/>
+    <w:nsid w:val="6DEF805D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4138,51 +4138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-mouysset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6283-0208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05681982X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mouysset@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798949v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaperon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouysset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/histoire-femmes-et-du-genre-historiographie-sources-et" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Martial" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sagnes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/fiction-itineraire-conseille/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dousset-Seiden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/46209?tab=aboutauthor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0345-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964953v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lemaitre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964937v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bardet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Ruggiu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aribaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.chape.2022.01.0219" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094040v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084875v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairieprivat.com/livre/9782708983809-histoire-du-tarn-pech-le-pottier/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10584-book-08534510-9782745345103.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cvz/1626" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1626" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cths.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/catalogue/cas/variations-autour-du-for-prive-arts-et-correspondances.html?search-keywords=L%27amiti%C3%A9+dans+les+%C3%A9crits+du+for+priv%C3%A9+et+les+correspondances%2C+de+la+fin+du+Moyen+Age+%C3%A0+1914" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084880v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.861" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rives" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959409v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12848" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.204" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964892v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964922v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349133v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-mouysset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6283-0208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05681982X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mouysset@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798949v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaperon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouysset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/histoire-femmes-et-du-genre-historiographie-sources-et" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Martial" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sagnes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/fiction-itineraire-conseille/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dousset-Seiden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/46209?tab=aboutauthor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0345-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964937v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bardet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Ruggiu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964953v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lemaitre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aribaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.chape.2022.01.0219" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094040v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084875v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairieprivat.com/livre/9782708983809-histoire-du-tarn-pech-le-pottier/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10584-book-08534510-9782745345103.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cvz/1626" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1626" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022350v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cths.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/catalogue/cas/variations-autour-du-for-prive-arts-et-correspondances.html?search-keywords=L%27amiti%C3%A9+dans+les+%C3%A9crits+du+for+priv%C3%A9+et+les+correspondances%2C+de+la+fin+du+Moyen+Age+%C3%A0+1914" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084880v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.861" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959417v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rives" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959409v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12848" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.204" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964892v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349133v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>