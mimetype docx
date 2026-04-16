--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -4208,217 +4208,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Module d’enseignement 3ème année de formation ingénieur en agronomie « Travail en agriculture : Enjeux et méthodes d’approche ».</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation sur le travail : diverses approches avant, pendant et après l’installation. Compte-rendu et animation de l’atelier n°11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguette Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème rencontres nationales Travail en Elevage</w:t>
+              <w:t xml:space="preserve">4ème Rencontres nationales Travail en Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage idele, Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670529v1</w:t>
+                <w:t xml:space="preserve">hal-01877003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation sur le travail : diverses approches avant, pendant et après l’installation. Compte-rendu et animation de l’atelier n°11</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Module d’enseignement 3ème année de formation ingénieur en agronomie « Travail en agriculture : Enjeux et méthodes d’approche ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huguette Delage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+                <w:t xml:space="preserve">Gérard Servière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Rencontres nationales Travail en Elevage</w:t>
+              <w:t xml:space="preserve">4ème rencontres nationales Travail en Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage idele, Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877003v1</w:t>
+                <w:t xml:space="preserve">hal-01670529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation des races, d'ici ou d'ailleurs, en vue de l'adaptation des activités d'élevage</w:t>
               </w:r>
@@ -4640,164 +4640,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de la gestion du campagnol par des éleveurs ayant un grand troupeau laitier en AOP Comté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of horses on farm sustainability in different French grassland regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Destrez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Michelin</w:t>
+                <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.235</w:t>
+              <w:t xml:space="preserve">64th Annual meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.251-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936565v1</w:t>
+                <w:t xml:space="preserve">hal-02600201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de traits comtois en système laitier de zone AOP et plus généralement stratégies d’équilibre entre équins et autres productions agricoles dans des exploitations professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4856,178 +4856,178 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème journée de la recherche équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Clermont-Ferrand, France. pp.95-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of horses on farm sustainability in different French grassland regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+                <w:t xml:space="preserve">Perception de la gestion du campagnol par des éleveurs ayant un grand troupeau laitier en AOP Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Bretiere</w:t>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Annual meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.251-251</w:t>
+              <w:t xml:space="preserve">20èmes Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600201v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de traits Comtois en système laitier de zone AOP et plus généralement stratégies d'équilibre entre équins et autres productions agricoles dans des exploitations professionnelles</w:t>
               </w:r>
@@ -5285,51 +5285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5374,402 +5374,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des surfaces en herbe par les chevaux : exemple des élevages de chevaux de trait en Auvergne et en Franche-Comté</w:t>
+                <w:t xml:space="preserve">Modalités d'association de vaches laitières et de chevaux au pâturage en AOP Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Perret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Brétière</w:t>
+                <w:t xml:space="preserve">M. M. Beneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Turpin</w:t>
+                <w:t xml:space="preserve">Carène C. Bulte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Chevassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur «l’intérêt du cheval pour la valorisation des territoires» par l’IFCE au Sommet de l’élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Cournon, France. pp.19</w:t>
+              <w:t xml:space="preserve">19. Journées Rencontres, Recherches, Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880599v1</w:t>
+                <w:t xml:space="preserve">hal-01000667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités d'association de vaches laitières et de chevaux au pâturage en AOP Comté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle des cellules d'oviducte dans la fécondation équine et identification des protéines impliquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ambruosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. C. Chevassus</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Journées Rencontres, Recherches, Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.297</w:t>
+              <w:t xml:space="preserve">38. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Labo/service de l'auteur, Le Pin, FRA., Mar 2012, Paris, France. 232 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000667v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des cellules d'oviducte dans la fécondation équine et identification des protéines impliquées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valorisation des surfaces en herbe par les chevaux : exemple des élevages de chevaux de trait en Auvergne et en Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Duchamp</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brétière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Labo/service de l'auteur, Le Pin, FRA., Mar 2012, Paris, France. 232 p</w:t>
+              <w:t xml:space="preserve">Colloque sur «l’intérêt du cheval pour la valorisation des territoires» par l’IFCE au Sommet de l’élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cournon, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748627v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inscription territoriale de la gestion des races animales: une recherche pluridisciplinaire</w:t>
               </w:r>
@@ -8845,77 +8845,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Beneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bulte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. C. Chevassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes journées Rencontres, Recherches, Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t>
@@ -9702,51 +9702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10084,263 +10084,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les résultats marquants du projet PSDR New-DEAL en 30 fiches illustrées</w:t>
+                <w:t xml:space="preserve">Focus Diversité de l'Elevage en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. Vollet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968061v1</w:t>
+                <w:t xml:space="preserve">hal-02965527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus Diversité de l'Elevage en Auvergne</w:t>
+                <w:t xml:space="preserve">Les résultats marquants du projet PSDR New-DEAL en 30 fiches illustrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965527v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du lien entre la mixité en élevage et la filière ovine</w:t>
               </w:r>
@@ -11973,51 +11973,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02D12392"/>
+    <w:nsid w:val="74DDC40D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12204,51 +12204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-mugnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8489-9479" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139598790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500394v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colonna Ceccaldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Duarte Malanski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miquel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04843213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170524000292" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art18" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03045993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174217052000037X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4557" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016052" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet-Guitton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ambruosi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044548" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000664v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019351v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poupart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.11.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7TPD378-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01878622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kervella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-7-129" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dell'Aquila" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelaez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.077651" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylene Goudet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.064568" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boittin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-6-51" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841239v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Dejob" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04477455v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Valero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=von Kerssenbrock, Florian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douni&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03997247v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734567v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559609v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03162076v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Belsic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03162059v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04930832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02288836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01877577v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02088833v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chauvat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01877003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Delage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601453v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936565v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wirth" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600201v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01878650v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Br&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#233;rard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01880599v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000667v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beneux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne C. Bulte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Chevassus" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748627v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189893v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix-Blanc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191091v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Belot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brayer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752835v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758124v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sizaret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758521v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Lacalandra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Iorga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa de Santis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2008.12.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8X1060J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754173v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Monika K&#246;lle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Kowalewski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Reich" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756327v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754771v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753725v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Solnais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lahuec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756558v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Dell'Aquila" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752884v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matarrese" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754743v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816475v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756970v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759064v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sachet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831959v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Yvon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03997169v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559762v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Balard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03105311v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beslic," TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02439232v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01893045v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01879543v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Magne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748010v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598262v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bulte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804899v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813822v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813467v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01877695v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Besson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhiver" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01878106v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haslin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stutzmann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997131v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1781/9782759236077/d-une-agriculture-l-autre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602988v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-824-7_16" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129931v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Foll" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Wolf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03162295v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Blesic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968061v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vollet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965527v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04965990v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crouzy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04971078v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04967688v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474702v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raymond" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herbert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghibaudo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474542v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607332v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01667815v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orus Camille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474720v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04981258v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G&#233;nin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Villate" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05004615v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Genin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086053v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01877927v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606328v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02317715v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-mugnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8489-9479" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139598790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500394v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colonna Ceccaldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Duarte Malanski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miquel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04843213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170524000292" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art18" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03045993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174217052000037X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4557" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016052" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet-Guitton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ambruosi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044548" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000664v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019351v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poupart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.11.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7TPD378-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01878622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kervella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-7-129" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dell'Aquila" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelaez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.077651" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylene Goudet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.064568" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boittin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-6-51" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841239v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Dejob" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04477455v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Valero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=von Kerssenbrock, Florian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douni&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03997247v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734567v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559609v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03162076v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Belsic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03162059v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04930832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02288836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01877577v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02088833v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chauvat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01877003v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Delage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670529v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601453v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600201v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600199v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936565v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wirth" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01878650v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Br&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#233;rard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000667v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beneux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne C. Bulte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Chevassus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01880599v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189893v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix-Blanc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191091v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Belot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brayer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752835v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758124v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sizaret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758521v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Lacalandra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Iorga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa de Santis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2008.12.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8X1060J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754173v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Monika K&#246;lle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Kowalewski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Reich" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756327v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754771v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753725v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Solnais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lahuec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756558v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Dell'Aquila" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752884v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matarrese" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754743v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816475v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756970v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759064v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sachet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831959v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Yvon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03997169v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559762v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Balard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03105311v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beslic," TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02439232v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01893045v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01879543v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Magne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748010v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598262v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bulte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804899v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813822v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813467v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01877695v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Besson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhiver" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01878106v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haslin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stutzmann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997131v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1781/9782759236077/d-une-agriculture-l-autre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602988v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-824-7_16" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129931v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Foll" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Wolf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03162295v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Blesic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965527v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968061v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vollet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04965990v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crouzy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04971078v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04967688v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474702v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raymond" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herbert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghibaudo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474542v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607332v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01667815v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orus Camille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474720v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04981258v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G&#233;nin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Villate" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05004615v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Genin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086053v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01877927v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606328v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02317715v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>