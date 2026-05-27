--- v1 (2026-04-16)
+++ v2 (2026-05-27)
@@ -4208,217 +4208,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation sur le travail : diverses approches avant, pendant et après l’installation. Compte-rendu et animation de l’atelier n°11</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Module d’enseignement 3ème année de formation ingénieur en agronomie « Travail en agriculture : Enjeux et méthodes d’approche ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huguette Delage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+                <w:t xml:space="preserve">Gérard Servière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Rencontres nationales Travail en Elevage</w:t>
+              <w:t xml:space="preserve">4ème rencontres nationales Travail en Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage idele, Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877003v1</w:t>
+                <w:t xml:space="preserve">hal-01670529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Module d’enseignement 3ème année de formation ingénieur en agronomie « Travail en agriculture : Enjeux et méthodes d’approche ».</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation sur le travail : diverses approches avant, pendant et après l’installation. Compte-rendu et animation de l’atelier n°11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguette Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème rencontres nationales Travail en Elevage</w:t>
+              <w:t xml:space="preserve">4ème Rencontres nationales Travail en Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage idele, Nov 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670529v1</w:t>
+                <w:t xml:space="preserve">hal-01877003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation des races, d'ici ou d'ailleurs, en vue de l'adaptation des activités d'élevage</w:t>
               </w:r>
@@ -4640,394 +4640,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of horses on farm sustainability in different French grassland regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+                <w:t xml:space="preserve">Perception de la gestion du campagnol par des éleveurs ayant un grand troupeau laitier en AOP Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bretiere</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Annual meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.251-251</w:t>
+              <w:t xml:space="preserve">20èmes Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600201v1</w:t>
+                <w:t xml:space="preserve">hal-01936565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevage de traits comtois en système laitier de zone AOP et plus généralement stratégies d’équilibre entre équins et autres productions agricoles dans des exploitations professionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of horses on farm sustainability in different French grassland regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Perret</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème journée de la recherche équine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Clermont-Ferrand, France. pp.95-104</w:t>
+              <w:t xml:space="preserve">64th Annual meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.251-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600199v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de la gestion du campagnol par des éleveurs ayant un grand troupeau laitier en AOP Comté</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elevage de traits comtois en système laitier de zone AOP et plus généralement stratégies d’équilibre entre équins et autres productions agricoles dans des exploitations professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Michelin</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.235</w:t>
+              <w:t xml:space="preserve">39ème journée de la recherche équine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Clermont-Ferrand, France. pp.95-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936565v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de traits Comtois en système laitier de zone AOP et plus généralement stratégies d'équilibre entre équins et autres productions agricoles dans des exploitations professionnelles</w:t>
               </w:r>
@@ -5285,51 +5285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5374,402 +5374,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités d'association de vaches laitières et de chevaux au pâturage en AOP Comté</w:t>
+                <w:t xml:space="preserve">Valorisation des surfaces en herbe par les chevaux : exemple des élevages de chevaux de trait en Auvergne et en Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Beneux</w:t>
+                <w:t xml:space="preserve">Éric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brétière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carène C. Bulte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. C. Chevassus</w:t>
+                <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Journées Rencontres, Recherches, Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.297</w:t>
+              <w:t xml:space="preserve">Colloque sur «l’intérêt du cheval pour la valorisation des territoires» par l’IFCE au Sommet de l’élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cournon, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000667v1</w:t>
+                <w:t xml:space="preserve">hal-01880599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des cellules d'oviducte dans la fécondation équine et identification des protéines impliquées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modalités d'association de vaches laitières et de chevaux au pâturage en AOP Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Duchamp</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Beneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carène C. Bulte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Chevassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Labo/service de l'auteur, Le Pin, FRA., Mar 2012, Paris, France. 232 p</w:t>
+              <w:t xml:space="preserve">19. Journées Rencontres, Recherches, Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748627v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des surfaces en herbe par les chevaux : exemple des élevages de chevaux de trait en Auvergne et en Franche-Comté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle des cellules d'oviducte dans la fécondation équine et identification des protéines impliquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ambruosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nadine Turpin</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur «l’intérêt du cheval pour la valorisation des territoires» par l’IFCE au Sommet de l’élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Cournon, France. pp.19</w:t>
+              <w:t xml:space="preserve">38. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Labo/service de l'auteur, Le Pin, FRA., Mar 2012, Paris, France. 232 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880599v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inscription territoriale de la gestion des races animales: une recherche pluridisciplinaire</w:t>
               </w:r>
@@ -7137,277 +7137,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracytoplasmic equine or porcine sperm injection in equine and porcine oocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cytoplasmic lipid droplets aggregation in equine oocyte correlates with perinuclear mitochondrial distribution but not with fertilization after ICSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ambruosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Iorga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa de Santis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.E. Dell'Aquila</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A.I. Iorga</w:t>
+                <w:t xml:space="preserve">R. Matarrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Stallion Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Gramado, Brazil</w:t>
+              <w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756558v1</w:t>
+                <w:t xml:space="preserve">hal-02752884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoplasmic lipid droplets aggregation in equine oocyte correlates with perinuclear mitochondrial distribution but not with fertilization after ICSI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intracytoplasmic equine or porcine sperm injection in equine and porcine oocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Dell'Aquila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ambruosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa de Santis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Iorga</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Matarrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Stallion Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Gramado, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752884v1</w:t>
+                <w:t xml:space="preserve">hal-02756558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de la fécondation dans l'espèce équine : interaction des spermatozoïdes avec la zone pellucide des ovocytes</w:t>
               </w:r>
@@ -8845,77 +8845,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Beneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bulte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. C. Chevassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes journées Rencontres, Recherches, Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t>
@@ -9702,51 +9702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10084,263 +10084,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus Diversité de l'Elevage en Auvergne</w:t>
+                <w:t xml:space="preserve">Les résultats marquants du projet PSDR New-DEAL en 30 fiches illustrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965527v1</w:t>
+                <w:t xml:space="preserve">hal-04968061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les résultats marquants du projet PSDR New-DEAL en 30 fiches illustrées</w:t>
+                <w:t xml:space="preserve">Focus Diversité de l'Elevage en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vollet</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04968061v1</w:t>
+                <w:t xml:space="preserve">hal-02965527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du lien entre la mixité en élevage et la filière ovine</w:t>
               </w:r>
@@ -11973,51 +11973,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74DDC40D"/>
+    <w:nsid w:val="5D7AED13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12204,51 +12204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-mugnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8489-9479" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139598790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500394v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colonna Ceccaldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Duarte Malanski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miquel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04843213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170524000292" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art18" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03045993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174217052000037X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4557" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016052" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet-Guitton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ambruosi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044548" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000664v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019351v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poupart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.11.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7TPD378-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01878622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kervella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-7-129" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dell'Aquila" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelaez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.077651" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylene Goudet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.064568" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boittin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-6-51" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841239v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Dejob" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04477455v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Valero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=von Kerssenbrock, Florian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douni&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03997247v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734567v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559609v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03162076v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Belsic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03162059v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04930832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02288836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01877577v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02088833v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chauvat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01877003v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Delage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670529v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601453v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600201v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600199v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936565v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wirth" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01878650v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Br&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#233;rard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000667v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beneux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne C. Bulte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Chevassus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01880599v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189893v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix-Blanc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191091v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Belot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brayer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752835v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758124v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sizaret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758521v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Lacalandra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Iorga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa de Santis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2008.12.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8X1060J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754173v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Monika K&#246;lle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Kowalewski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Reich" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756327v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754771v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753725v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Solnais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lahuec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756558v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Dell'Aquila" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752884v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matarrese" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754743v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816475v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756970v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759064v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sachet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831959v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Yvon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03997169v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559762v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Balard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03105311v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beslic," TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02439232v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01893045v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01879543v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Magne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748010v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598262v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bulte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804899v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813822v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813467v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01877695v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Besson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhiver" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01878106v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haslin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stutzmann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997131v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1781/9782759236077/d-une-agriculture-l-autre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602988v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-824-7_16" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129931v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Foll" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Wolf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03162295v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Blesic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965527v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968061v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vollet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04965990v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crouzy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04971078v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04967688v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474702v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raymond" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herbert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghibaudo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474542v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607332v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01667815v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orus Camille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474720v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04981258v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G&#233;nin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Villate" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05004615v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Genin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086053v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01877927v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606328v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02317715v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-mugnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8489-9479" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139598790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500394v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colonna Ceccaldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Duarte Malanski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miquel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04843213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170524000292" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art18" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03045993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174217052000037X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4557" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016052" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet-Guitton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ambruosi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044548" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000664v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019351v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poupart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.11.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7TPD378-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01878622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kervella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-7-129" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dell'Aquila" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelaez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.077651" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylene Goudet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.064568" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boittin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-6-51" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841239v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Dejob" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04477455v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Valero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=von Kerssenbrock, Florian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douni&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03997247v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734567v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559609v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03162076v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Belsic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03162059v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04930832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02288836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01877577v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02088833v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chauvat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01877003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Delage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601453v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01936565v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wirth" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600201v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600199v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01878650v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Br&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01925016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#233;rard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01880599v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000667v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beneux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne C. Bulte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Chevassus" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748627v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189893v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix-Blanc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191091v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Belot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brayer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752835v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758124v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sizaret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758521v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Lacalandra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Iorga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa de Santis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2008.12.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8X1060J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754173v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Monika K&#246;lle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Kowalewski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Reich" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756327v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754771v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753725v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Solnais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lahuec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752884v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matarrese" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756558v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Dell'Aquila" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754743v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816475v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756970v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759064v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sachet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831959v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Yvon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03997169v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559762v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Balard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03105311v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beslic," TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02439232v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01893045v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01879543v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Magne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748010v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598262v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bulte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804899v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813822v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813467v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01877695v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Besson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhiver" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01878106v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haslin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stutzmann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997131v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1781/9782759236077/d-une-agriculture-l-autre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602988v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-824-7_16" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129931v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Foll" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Wolf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03162295v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Blesic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968061v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vollet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965527v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04965990v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crouzy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04971078v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04967688v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474702v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raymond" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herbert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghibaudo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474542v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607332v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01667815v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orus Camille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474720v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04981258v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G&#233;nin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Villate" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05004615v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Genin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086053v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01877927v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606328v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02317715v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>