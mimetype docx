--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -5371,165 +5371,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Πριν άπο την πόλη-κράτος</w:t>
+                <w:t xml:space="preserve">Vor der Stadtgründung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Müller Celka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ερέτρια. Mάτιες σε μια αρχαία πόλη</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kapon, pp.44-49, 92-94, 2010, 978-960-214-889-1</w:t>
+              <w:t xml:space="preserve">Vor der Stadtgründung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, infolio, pp.50-55, 86-88, 2010, 978-3-7965-2670-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735539v1</w:t>
+                <w:t xml:space="preserve">hal-02735584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vor der Stadtgründung</w:t>
+                <w:t xml:space="preserve">Πριν άπο την πόλη-κράτος</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Müller Celka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vor der Stadtgründung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, infolio, pp.50-55, 86-88, 2010, 978-3-7965-2670-1</w:t>
+              <w:t xml:space="preserve">Ερέτρια. Mάτιες σε μια αρχαία πόλη</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kapon, pp.44-49, 92-94, 2010, 978-960-214-889-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735584v1</w:t>
+                <w:t xml:space="preserve">hal-02735539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les calcarénites dunaires littorales en Méditerranée orientale : formation, propriétés, exploitation</w:t>
               </w:r>
@@ -6526,51 +6526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sylvie.muller-celka@mom.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeorient.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeorient.mom.fr/annuaire/m%C3%BCller-celka-sylvie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller Celka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15iwc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Krapf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Devolder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pomad&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poursat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363029v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lescure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94859-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974339v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Curras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Theurillat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8767" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W596B4B0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Charalambidou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Kiriatzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi S. M&#252;ller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verdan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974361v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kiriatzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. M&#252;ller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#252;ller-Celka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.11.022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTJC7K4V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615323v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Georgakopoulou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.01.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LJKLQL0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Psomiadis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Fachard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.12.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q26HV3CT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2011.7825" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2004.7774" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dalongeville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pastre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laffineur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Anslijn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093679v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634937v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1992.4664" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1992.6892" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1991.4674" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635015v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1991.4696" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1990.6852" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638863v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1989.4707" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Farnoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613162v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Emanuela Alberti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Laneri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arborsapientiae.com/libro/21829/constructing-kurgans-burial-mounds-and-funerary-customs-in-the-caucasus-and-eastern-anatolia-during-the-bronze-and-iron-age-sanem-4.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736428v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Borgna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/search?ta=article&amp;amp;q=ancestral+landscapes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735746v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boehm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735023v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Balensi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Monchambert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635352v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974325v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambidou Xenia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi S. Muller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615314v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615326v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615342v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Puglisi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bendali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735895v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736513v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615348v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomree" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735343v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735539v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735584v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615354v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649468v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615370v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079136v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735296v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735244v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615399v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634785v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sylvie.muller-celka@mom.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeorient.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeorient.mom.fr/annuaire/m%C3%BCller-celka-sylvie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller Celka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15iwc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Krapf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Devolder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pomad&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poursat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363029v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lescure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94859-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974339v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Curras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Theurillat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8767" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W596B4B0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Charalambidou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Kiriatzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi S. M&#252;ller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verdan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974361v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kiriatzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. M&#252;ller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#252;ller-Celka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.11.022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTJC7K4V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615323v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Georgakopoulou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.01.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LJKLQL0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Psomiadis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Fachard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.12.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q26HV3CT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2011.7825" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2004.7774" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dalongeville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pastre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laffineur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Anslijn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093679v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634937v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1992.4664" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1992.6892" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1991.4674" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635015v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1991.4696" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1990.6852" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638863v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1989.4707" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Farnoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613162v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Emanuela Alberti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Laneri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arborsapientiae.com/libro/21829/constructing-kurgans-burial-mounds-and-funerary-customs-in-the-caucasus-and-eastern-anatolia-during-the-bronze-and-iron-age-sanem-4.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736428v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Borgna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/search?ta=article&amp;amp;q=ancestral+landscapes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735746v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boehm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735023v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Balensi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Monchambert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635352v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974325v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambidou Xenia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi S. Muller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615314v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615326v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615342v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Puglisi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bendali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735895v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736513v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615348v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomree" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735343v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735584v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615354v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649468v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615370v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079136v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735296v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735244v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615399v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634785v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>