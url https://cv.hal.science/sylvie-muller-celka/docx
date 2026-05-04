--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -4889,173 +4889,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burial Mounds and ‘Ritual Tumuli’ of the Aegean Early Bronze Age</w:t>
+                <w:t xml:space="preserve">Tumuli et regroupement des morts dans la protohistoire de Grèce continentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Müller Celka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">E. Borgna, S. Müller Celka. </w:t>
+              <w:t xml:space="preserve">D. Castex, P. Courtaud, H. Duday, F. Le Mort, A.-M. Tillier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancestral Landscapes: Burial mounds in the Copper and Bronze Ages (Central and Eastern Europe, Balkans, Adriatic, Aegean, 4th-2nd millennium BC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 58, MOM Editions, pp.415-428, 2011, Travaux de la Maison de l'Orient et de la Méditerranée, 978-2-635668-022-8</w:t>
+              <w:t xml:space="preserve">Le regroupement des morts. Genèse et diversité en archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Maison des Sciences de l’Homme d’Aquitaine, pp.21-38, 2011, Thanat'os, 978-2-85892-414-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735895v1</w:t>
+                <w:t xml:space="preserve">hal-02736513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumuli et regroupement des morts dans la protohistoire de Grèce continentale</w:t>
+                <w:t xml:space="preserve">Burial Mounds and ‘Ritual Tumuli’ of the Aegean Early Bronze Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Müller Celka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">D. Castex, P. Courtaud, H. Duday, F. Le Mort, A.-M. Tillier. </w:t>
+              <w:t xml:space="preserve">E. Borgna, S. Müller Celka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le regroupement des morts. Genèse et diversité en archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Maison des Sciences de l’Homme d’Aquitaine, pp.21-38, 2011, Thanat'os, 978-2-85892-414-4</w:t>
+              <w:t xml:space="preserve">Ancestral Landscapes: Burial mounds in the Copper and Bronze Ages (Central and Eastern Europe, Balkans, Adriatic, Aegean, 4th-2nd millennium BC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58, MOM Editions, pp.415-428, 2011, Travaux de la Maison de l'Orient et de la Méditerranée, 978-2-635668-022-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736513v1</w:t>
+                <w:t xml:space="preserve">hal-02735895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches dans les carrières de calcarénite (ammouda) de la région de Malia</w:t>
               </w:r>
@@ -5371,165 +5371,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vor der Stadtgründung</w:t>
+                <w:t xml:space="preserve">Πριν άπο την πόλη-κράτος</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Müller Celka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vor der Stadtgründung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, infolio, pp.50-55, 86-88, 2010, 978-3-7965-2670-1</w:t>
+              <w:t xml:space="preserve">Ερέτρια. Mάτιες σε μια αρχαία πόλη</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kapon, pp.44-49, 92-94, 2010, 978-960-214-889-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735584v1</w:t>
+                <w:t xml:space="preserve">hal-02735539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Πριν άπο την πόλη-κράτος</w:t>
+                <w:t xml:space="preserve">Vor der Stadtgründung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Müller Celka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ερέτρια. Mάτιες σε μια αρχαία πόλη</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kapon, pp.44-49, 92-94, 2010, 978-960-214-889-1</w:t>
+              <w:t xml:space="preserve">Vor der Stadtgründung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, infolio, pp.50-55, 86-88, 2010, 978-3-7965-2670-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735539v1</w:t>
+                <w:t xml:space="preserve">hal-02735584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les calcarénites dunaires littorales en Méditerranée orientale : formation, propriétés, exploitation</w:t>
               </w:r>
@@ -6526,51 +6526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sylvie.muller-celka@mom.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeorient.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeorient.mom.fr/annuaire/m%C3%BCller-celka-sylvie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller Celka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15iwc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Krapf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Devolder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pomad&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poursat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363029v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lescure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94859-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974339v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Curras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Theurillat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8767" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W596B4B0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Charalambidou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Kiriatzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi S. M&#252;ller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verdan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974361v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kiriatzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. M&#252;ller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#252;ller-Celka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.11.022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTJC7K4V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615323v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Georgakopoulou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.01.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LJKLQL0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Psomiadis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Fachard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.12.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q26HV3CT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2011.7825" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2004.7774" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dalongeville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pastre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laffineur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Anslijn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093679v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634937v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1992.4664" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1992.6892" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1991.4674" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635015v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1991.4696" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1990.6852" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638863v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1989.4707" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Farnoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613162v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Emanuela Alberti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Laneri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arborsapientiae.com/libro/21829/constructing-kurgans-burial-mounds-and-funerary-customs-in-the-caucasus-and-eastern-anatolia-during-the-bronze-and-iron-age-sanem-4.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736428v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Borgna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/search?ta=article&amp;amp;q=ancestral+landscapes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735746v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boehm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735023v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Balensi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Monchambert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635352v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974325v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambidou Xenia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi S. Muller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615314v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615326v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615342v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Puglisi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bendali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735895v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736513v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615348v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomree" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735343v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735584v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615354v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649468v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615370v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079136v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735296v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735244v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615399v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634785v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sylvie.muller-celka@mom.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeorient.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeorient.mom.fr/annuaire/m%C3%BCller-celka-sylvie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller Celka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15iwc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Krapf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Devolder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pomad&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poursat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363029v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lescure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94859-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974339v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Curras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Theurillat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8767" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W596B4B0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Charalambidou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Kiriatzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi S. M&#252;ller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verdan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974361v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kiriatzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. M&#252;ller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#252;ller-Celka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.11.022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTJC7K4V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615323v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Georgakopoulou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.01.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LJKLQL0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Psomiadis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Fachard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.12.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q26HV3CT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2011.7825" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2004.7774" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dalongeville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pastre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laffineur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Anslijn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093679v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634937v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1992.4664" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1992.6892" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1991.4674" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635015v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1991.4696" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1990.6852" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638863v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1989.4707" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Farnoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613162v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Emanuela Alberti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Laneri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arborsapientiae.com/libro/21829/constructing-kurgans-burial-mounds-and-funerary-customs-in-the-caucasus-and-eastern-anatolia-during-the-bronze-and-iron-age-sanem-4.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736428v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Borgna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/search?ta=article&amp;amp;q=ancestral+landscapes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735746v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boehm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735023v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Balensi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Monchambert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635352v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974325v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambidou Xenia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi S. Muller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615314v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615326v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615342v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Puglisi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bendali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736513v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735895v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615348v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomree" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735343v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735539v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735584v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615354v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649468v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615370v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079136v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735296v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735244v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615399v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634785v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>