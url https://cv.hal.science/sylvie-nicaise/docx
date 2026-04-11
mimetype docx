--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1963,277 +1963,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur les désordres des digues de l'Agly maritime. Analyse des phénomènes de &amp;quot;sand-boils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying the erosion resistance of dikes with the overflowing simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Tourment</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ayyoub Salmi</w:t>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Byron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission Internationale des Grands Barrages. Vingt-sixième congrès des grands barrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Vienna, Autriche. pp.31</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Protection against Overtopping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Grange-over-Sands, United Kingdom. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607596v1</w:t>
+                <w:t xml:space="preserve">hal-02607882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the erosion resistance of dikes with the overflowing simulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+                <w:t xml:space="preserve">Retour d'expérience sur les désordres des digues de l'Agly maritime. Analyse des phénomènes de &amp;quot;sand-boils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Byron</w:t>
+                <w:t xml:space="preserve">Ayyoub Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Protection against Overtopping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Grange-over-Sands, United Kingdom. pp.6</w:t>
+              <w:t xml:space="preserve">Commission Internationale des Grands Barrages. Vingt-sixième congrès des grands barrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Vienna, Autriche. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607882v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tronçons de digue résistant à la surverse : quantification de la résistance à l'érosion interne et à l'érosion de surface dans le cadre du projet DigueELITE</w:t>
               </w:r>
@@ -3450,224 +3450,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DigueELITE – synthèse de 6 ans de suivi visuel du démonstrateur</w:t>
+                <w:t xml:space="preserve">Canal Seine Nord Europe - Bassin d’essai de Cizancourt (80200) – Bouygues Travaux Publics - Essais d'érosion in-situ sur sols traités - JET Erosion Test in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Byron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Chaouch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE, RECOVER. 2021, pp.37</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 2001380, INRAE, RECOVER. 2021, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540951v1</w:t>
+                <w:t xml:space="preserve">hal-03427913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canal Seine Nord Europe - Bassin d’essai de Cizancourt (80200) – Bouygues Travaux Publics - Essais d'érosion in-situ sur sols traités - JET Erosion Test in situ</w:t>
+                <w:t xml:space="preserve">DigueELITE – synthèse de 6 ans de suivi visuel du démonstrateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[0] 2001380, INRAE, RECOVER. 2021, pp.66</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE, RECOVER. 2021, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427913v1</w:t>
+                <w:t xml:space="preserve">hal-03540951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Vlassenbroek - Lhoist S.A. - Essais d'érosion in-situ sur sols traités - JET Erosion Test in situ</w:t>
               </w:r>
@@ -3949,250 +3949,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais d’érosion de surverse in situ sur les plots d’essais de Salin de Giraud – Résultats</w:t>
+                <w:t xml:space="preserve">DigueELITE - FUI n°15 - Rapport Technique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Symadrem. 2018</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tourment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2018, pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427988v1</w:t>
+                <w:t xml:space="preserve">hal-02608647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DigueELITE - FUI n°15 - Rapport Technique final</w:t>
+                <w:t xml:space="preserve">Essais d’érosion de surverse in situ sur les plots d’essais de Salin de Giraud – Résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Byron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grémeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Symadrem. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carvajal</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02608647v1</w:t>
+                <w:t xml:space="preserve">hal-03427988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des caractéristiques de cisaillement d'une grave calcaire 0/31.5 mm traitée à la chaux. Essais à la Grande Boîte de Casagrande. Vinci Construction Terrassements</w:t>
               </w:r>
@@ -4874,51 +4874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Youssef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20240034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bertola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Verelst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Hemert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Silvani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12378" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoltz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veylon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2019.11.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324231v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdulsamad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105272" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nerincx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crampette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Chaouch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lemaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Varillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Byron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gr&#233;meaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609794v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tachkler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornacchioli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609793v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Puiatti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Byron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607596v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Salmi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607882v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160714004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Froumentin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Puiatti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424555v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04450059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwadoud Mehenni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066769v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066750v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427798v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427921v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427967v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608647v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607515v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gremeaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tourment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carvajal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427996v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427997v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Youssef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20240034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bertola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Verelst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Hemert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Silvani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12378" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoltz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veylon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2019.11.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324231v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdulsamad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105272" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nerincx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crampette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Chaouch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lemaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Varillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Byron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gr&#233;meaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609794v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tachkler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornacchioli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609793v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Puiatti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Byron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Salmi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160714004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Froumentin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Puiatti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424555v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04450059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwadoud Mehenni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066769v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066750v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427913v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540951v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427798v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427921v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427967v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607515v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gremeaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tourment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carvajal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427996v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427997v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>