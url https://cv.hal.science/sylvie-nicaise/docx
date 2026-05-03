--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -100,299 +100,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hole Erosion Test: Techniques for Determining the Post-erosion Diameter and Its Uncertainty</w:t>
+                <w:t xml:space="preserve">AVANTAGES DE L'UTILISATION DES SOLS TRAITÉS À LA CHAUX POUR DES REMBLAIS D’OUVRAGES HYDRAULIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadi Youssef</w:t>
+                <w:t xml:space="preserve">Federica Bertola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Philippe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Recherche et innovations, retours d'expérience, enjeux environnementaux, 1013, pp.68-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227610v1</w:t>
+                <w:t xml:space="preserve">hal-05528127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVANTAGES DE L'UTILISATION DES SOLS TRAITÉS À LA CHAUX POUR DES REMBLAIS D’OUVRAGES HYDRAULIQUES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hole Erosion Test: Techniques for Determining the Post-erosion Diameter and Its Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Bertola</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelkrim Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (2), pp.129-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/GTJ20240034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528127v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrages hydrauliques : retours d’expérience sur la durabilité des sols traités à la chaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Bertola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Saussaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -482,51 +482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Silvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -573,51 +573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of geomembrane - protective geotextile friction angle: an insight into the shear rate effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Veylon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -824,64 +824,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DigueELITE project: lessons learned and impact on the design of levees with lime-treated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nerincx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -968,64 +968,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIME TREATMENT FOR HYDRAULIC STRUCTURES: BENEFITS, CHALLENGES, AND LONG-TERM PERFORMANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Bertola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Saussaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1089,103 +1089,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil surface erosion: influence of soil properties on the erosion resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Mécanique, Aug 2022, Nantes (44000), France</w:t>
@@ -1240,64 +1240,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Crampette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1339,51 +1339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance au cisaillement de graves argileuses traitées a la chaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1454,320 +1454,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving dams and dikes strength and resistance to erosion by means of lime treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digues résistantes en sol traité à la chaux : les apports du projet DigueELITE et les conséquences sur la conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nerincx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tachkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cornacchioli</w:t>
+                <w:t xml:space="preserve">D. Puiatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ICOLD European Club Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, CHANIA, Greece. pp.12</w:t>
+              <w:t xml:space="preserve">Digues maritimes et fluviales de protection contre les inondations - 3e colloque - Digues 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Aix-en-Provence, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609794v1</w:t>
+                <w:t xml:space="preserve">hal-02609793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digues résistantes en sol traité à la chaux : les apports du projet DigueELITE et les conséquences sur la conception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving dams and dikes strength and resistance to erosion by means of lime treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nerincx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tachkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Puiatti</w:t>
+                <w:t xml:space="preserve">F. Cornacchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digues maritimes et fluviales de protection contre les inondations - 3e colloque - Digues 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Aix-en-Provence, France. pp.11</w:t>
+              <w:t xml:space="preserve">11th ICOLD European Club Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, CHANIA, Greece. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609793v1</w:t>
+                <w:t xml:space="preserve">hal-02609794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais de surverse in situ et quantification de la résistance à l'érosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charrier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1857,90 +1857,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion resistant dikes thanks to soil treatment with lime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cornacchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nerincx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Protection against Overtopping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Grange-over-Sands, United Kingdom. 10 p</w:t>
@@ -1969,64 +1969,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the erosion resistance of dikes with the overflowing simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2107,64 +2107,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience sur les désordres des digues de l'Agly maritime. Analyse des phénomènes de &amp;quot;sand-boils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2232,64 +2232,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tronçons de digue résistant à la surverse : quantification de la résistance à l'érosion interne et à l'érosion de surface dans le cadre du projet DigueELITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nerincx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cornacchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Fry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2370,64 +2370,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2482,64 +2482,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of lime treated soils performance on design of earthfill dikes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nerincx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Puiatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2607,64 +2607,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of lime treated soils performance on design of earthfill dikes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nerincx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Puiatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2786,77 +2786,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Froumentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Puiatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Bertola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -2904,77 +2904,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Froumentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Puiatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Bertola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Booklet 2 DigueELITE project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.126</w:t>
@@ -3003,64 +3003,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norme XP P94-065 – Sols : reconnaissance et essais - Hole Erosion Test - Principe et méthode d'essai en laboratoire pour la détermination des caractéristiques de résistance à l'érosion de conduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3153,64 +3153,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlassenbroek project - Flanders Hydraulics Research - Field erosion tests on untreated soils - JET Erosion Test in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Byron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3254,64 +3254,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Vlassenbroek - Lhoist S.A. - Essais d'érosion in-situ sur sols traités, 2è campagne - JET Erosion Test in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Byron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3355,90 +3355,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canal Seine Nord Europe - Bassin d’essai de Cizancourt (80200) – Bouygues Travaux Publics - Essais d'érosion in-situ sur sols traités après 1 an d'immersion - 2ème campagne - JET Erosion Test in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Byron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2101280, Inrae. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3456,64 +3456,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canal Seine Nord Europe - Bassin d’essai de Cizancourt (80200) – Bouygues Travaux Publics - Essais d'érosion in-situ sur sols traités - JET Erosion Test in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Byron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3561,77 +3561,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DigueELITE – synthèse de 6 ans de suivi visuel du démonstrateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE, RECOVER. 2021, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3653,64 +3653,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Vlassenbroek - Lhoist S.A. - Essais d'érosion in-situ sur sols traités - JET Erosion Test in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Byron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3758,64 +3758,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canal Seine Nord Europe – Essais d’érosion en laboratoire sur sols traités. JET Erosion Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Byron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3880,51 +3880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais comparatifs inter-laboratoires Hole Erosion Test – campagne n°2 2019/2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Chaouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3955,64 +3955,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DigueELITE - FUI n°15 - Rapport Technique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4060,64 +4060,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais d’érosion de surverse in situ sur les plots d’essais de Salin de Giraud – Résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4178,51 +4178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des caractéristiques de cisaillement d'une grave calcaire 0/31.5 mm traitée à la chaux. Essais à la Grande Boîte de Casagrande. Vinci Construction Terrassements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Byron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4279,64 +4279,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des sols traités à la chaux dans les digues fluviales - DigueElite - Rapport final de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Tourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4401,64 +4401,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de réalisation du barrage de Lom Pangar (Cameroun) - Étude de la sensibilité à l’érosion interne de la fondation du barrage et de ses matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Byron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4493,64 +4493,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais d’érosion interne (Hole Erosion Test) - Digues du Rhône, Arles - Tarascon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Byron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4630,64 +4630,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais d'érosion - Retour d'expérience d'INRAE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4874,51 +4874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Youssef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20240034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bertola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Verelst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Hemert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Silvani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12378" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoltz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veylon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2019.11.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324231v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdulsamad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105272" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nerincx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crampette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Chaouch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lemaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Varillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Byron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gr&#233;meaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609794v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tachkler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornacchioli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609793v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Puiatti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Byron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Salmi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160714004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Froumentin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Puiatti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424555v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04450059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwadoud Mehenni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066769v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066750v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427913v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540951v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427798v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427921v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427967v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607515v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gremeaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tourment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carvajal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427996v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427997v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bertola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227610v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Youssef" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20240034" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Verelst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Hemert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Silvani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12378" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoltz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veylon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2019.11.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324231v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdulsamad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105272" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nerincx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crampette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Chaouch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lemaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Varillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Byron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gr&#233;meaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tachkler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Puiatti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609794v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornacchioli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Byron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Salmi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160714004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Froumentin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Puiatti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424555v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04450059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwadoud Mehenni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066769v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066750v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427913v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540951v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427798v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427921v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427967v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607515v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gremeaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tourment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carvajal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427996v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427997v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>