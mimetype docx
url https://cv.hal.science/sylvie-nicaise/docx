--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1838,208 +1838,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion resistant dikes thanks to soil treatment with lime</w:t>
+                <w:t xml:space="preserve">Retour d'expérience sur les désordres des digues de l'Agly maritime. Analyse des phénomènes de &amp;quot;sand-boils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Herrier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Nerincx</w:t>
+                <w:t xml:space="preserve">R. Tourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Protection against Overtopping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Grange-over-Sands, United Kingdom. 10 p</w:t>
+              <w:t xml:space="preserve">Commission Internationale des Grands Barrages. Vingt-sixième congrès des grands barrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Vienna, Autriche. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901804v1</w:t>
+                <w:t xml:space="preserve">hal-02607596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the erosion resistance of dikes with the overflowing simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2058,182 +2058,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Protection against Overtopping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Grange-over-Sands, United Kingdom. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur les désordres des digues de l'Agly maritime. Analyse des phénomènes de &amp;quot;sand-boils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+                <w:t xml:space="preserve">Erosion resistant dikes thanks to soil treatment with lime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cornacchioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nerincx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ayyoub Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission Internationale des Grands Barrages. Vingt-sixième congrès des grands barrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Vienna, Autriche. pp.31</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Protection against Overtopping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Grange-over-Sands, United Kingdom. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607596v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tronçons de digue résistant à la surverse : quantification de la résistance à l'érosion interne et à l'érosion de surface dans le cadre du projet DigueELITE</w:t>
               </w:r>
@@ -3147,51 +3147,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vlassenbroek project - Flanders Hydraulics Research - Field erosion tests on untreated soils - JET Erosion Test in situ</w:t>
+                <w:t xml:space="preserve">Projet Vlassenbroek - Lhoist S.A. - Essais d'érosion in-situ sur sols traités, 2è campagne - JET Erosion Test in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
@@ -3206,468 +3206,468 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Byron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Chaouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">21010Be, Inrae. 2022, pp.42</w:t>
+              <w:t xml:space="preserve">21011Be, INRAE. 2022, pp.107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066769v1</w:t>
+                <w:t xml:space="preserve">hal-04066750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Vlassenbroek - Lhoist S.A. - Essais d'érosion in-situ sur sols traités, 2è campagne - JET Erosion Test in situ</w:t>
+                <w:t xml:space="preserve">Canal Seine Nord Europe - Bassin d’essai de Cizancourt (80200) – Bouygues Travaux Publics - Essais d'érosion in-situ sur sols traités après 1 an d'immersion - 2ème campagne - JET Erosion Test in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Byron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">21011Be, INRAE. 2022, pp.107</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2101280, Inrae. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066750v1</w:t>
+                <w:t xml:space="preserve">hal-04066783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canal Seine Nord Europe - Bassin d’essai de Cizancourt (80200) – Bouygues Travaux Publics - Essais d'érosion in-situ sur sols traités après 1 an d'immersion - 2ème campagne - JET Erosion Test in situ</w:t>
+                <w:t xml:space="preserve">Vlassenbroek project - Flanders Hydraulics Research - Field erosion tests on untreated soils - JET Erosion Test in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Byron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Chaouch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2101280, Inrae. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">21010Be, Inrae. 2022, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066783v1</w:t>
+                <w:t xml:space="preserve">hal-04066769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canal Seine Nord Europe - Bassin d’essai de Cizancourt (80200) – Bouygues Travaux Publics - Essais d'érosion in-situ sur sols traités - JET Erosion Test in situ</w:t>
+                <w:t xml:space="preserve">DigueELITE – synthèse de 6 ans de suivi visuel du démonstrateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[0] 2001380, INRAE, RECOVER. 2021, pp.66</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE, RECOVER. 2021, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427913v1</w:t>
+                <w:t xml:space="preserve">hal-03540951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DigueELITE – synthèse de 6 ans de suivi visuel du démonstrateur</w:t>
+                <w:t xml:space="preserve">Canal Seine Nord Europe - Bassin d’essai de Cizancourt (80200) – Bouygues Travaux Publics - Essais d'érosion in-situ sur sols traités - JET Erosion Test in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Byron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Chaouch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE, RECOVER. 2021, pp.37</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 2001380, INRAE, RECOVER. 2021, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540951v1</w:t>
+                <w:t xml:space="preserve">hal-03427913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Vlassenbroek - Lhoist S.A. - Essais d'érosion in-situ sur sols traités - JET Erosion Test in situ</w:t>
               </w:r>
@@ -3752,447 +3752,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canal Seine Nord Europe – Essais d’érosion en laboratoire sur sols traités. JET Erosion Test</w:t>
+                <w:t xml:space="preserve">Essais comparatifs inter-laboratoires Hole Erosion Test – campagne n°2 2019/2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Chaouch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] 2000778, INRAE, RECOVER. 2020, pp.37</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 17001Re, INRAE, RECOVER. 2020, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427921v1</w:t>
+                <w:t xml:space="preserve">hal-03427967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais comparatifs inter-laboratoires Hole Erosion Test – campagne n°2 2019/2020</w:t>
+                <w:t xml:space="preserve">Canal Seine Nord Europe – Essais d’érosion en laboratoire sur sols traités. JET Erosion Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Byron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Chaouch</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[0] 17001Re, INRAE, RECOVER. 2020, pp.12</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grémeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 2000778, INRAE, RECOVER. 2020, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427967v1</w:t>
+                <w:t xml:space="preserve">hal-03427921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DigueELITE - FUI n°15 - Rapport Technique final</w:t>
+                <w:t xml:space="preserve">Essais d’érosion de surverse in situ sur les plots d’essais de Salin de Giraud – Résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2018, pp.120</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Byron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grémeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Symadrem. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608647v1</w:t>
+                <w:t xml:space="preserve">hal-03427988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais d’érosion de surverse in situ sur les plots d’essais de Salin de Giraud – Résultats</w:t>
+                <w:t xml:space="preserve">DigueELITE - FUI n°15 - Rapport Technique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Symadrem. 2018</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tourment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2018, pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427988v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des caractéristiques de cisaillement d'une grave calcaire 0/31.5 mm traitée à la chaux. Essais à la Grande Boîte de Casagrande. Vinci Construction Terrassements</w:t>
               </w:r>
@@ -4874,51 +4874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bertola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227610v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Youssef" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20240034" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Verelst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Hemert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Silvani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12378" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoltz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veylon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2019.11.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324231v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdulsamad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105272" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nerincx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crampette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Chaouch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lemaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Varillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Byron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gr&#233;meaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tachkler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Puiatti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609794v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornacchioli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Byron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Salmi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160714004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Froumentin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Puiatti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424555v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04450059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwadoud Mehenni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066769v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066750v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427913v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540951v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427798v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427921v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427967v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607515v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gremeaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tourment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carvajal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427996v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427997v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bertola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227610v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Youssef" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20240034" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Verelst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Hemert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Silvani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12378" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoltz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veylon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2019.11.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324231v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdulsamad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105272" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nerincx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crampette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Chaouch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lemaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Varillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Byron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gr&#233;meaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tachkler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Puiatti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609794v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornacchioli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Byron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Salmi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607882v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426458v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160714004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Froumentin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Puiatti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424555v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04450059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwadoud Mehenni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066750v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427798v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427967v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427921v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608647v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607515v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gremeaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tourment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carvajal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427996v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427997v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>