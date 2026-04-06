--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -622,408 +622,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane interaction of off-pathway prion oligomers and lipid-induced on-pathway intermediates during prion conversion: A clue for neurotoxicity</w:t>
+                <w:t xml:space="preserve">Pressure Reveals Unique Conformational Features in Prion Protein Fibril Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Combet</w:t>
+                <w:t xml:space="preserve">Joan Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Cousin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Human Rezaei</w:t>
+                <w:t xml:space="preserve">Davy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Noinville</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2018.12.001⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.2802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-39261-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345762v1</w:t>
+                <w:t xml:space="preserve">hal-02057700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative approach to create N -substituted cyclic dipeptides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Membrane interaction of off-pathway prion oligomers and lipid-induced on-pathway intermediates during prion conversion: A clue for neurotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bennevault</w:t>
+                <w:t xml:space="preserve">Sophie Combet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Illy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guégan</w:t>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Noinville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (6), pp.776-785. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1861 (2), pp.514-523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8py01552j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188779v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Reveals Unique Conformational Features in Prion Protein Fibril Diversity</w:t>
+                <w:t xml:space="preserve">An alternative approach to create N -substituted cyclic dipeptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Torrent</w:t>
+                <w:t xml:space="preserve">Ozgul Tezgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Noinville</w:t>
+                <w:t xml:space="preserve">Sylvie Servagent Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Yin</w:t>
+                <w:t xml:space="preserve">Véronique Bennevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Doumic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Illy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.2802. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (6), pp.776-785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-39261-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8py01552j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057700v1</w:t>
+                <w:t xml:space="preserve">hal-02188779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphazene-Promoted Metal-Free Ring-Opening Polymerization of 1,2-Epoxybutane Initiated by Secondary Amides</w:t>
               </w:r>
@@ -1048,51 +1048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Illy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1425,307 +1425,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption on montmorillonite prevents oligomerization of Bt Cry1Aa toxin</w:t>
+                <w:t xml:space="preserve">Conformational Plasticity of proNGF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Helassa</w:t>
+                <w:t xml:space="preserve">Francesca Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Revault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dejardin</w:t>
+                <w:t xml:space="preserve">Francesca Malerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siobhan Staunton</w:t>
+                <w:t xml:space="preserve">Geoff Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Noinville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriano Lamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.01.064⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0022615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693835v1</w:t>
+                <w:t xml:space="preserve">hal-02645020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Plasticity of proNGF</w:t>
+                <w:t xml:space="preserve">Adsorption on montmorillonite prevents oligomerization of Bt Cry1Aa toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Paoletti</w:t>
+                <w:t xml:space="preserve">N. Helassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Malerba</w:t>
+                <w:t xml:space="preserve">M. Revault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Quiquampoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoff Kelly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Doriano Lamba</w:t>
+                <w:t xml:space="preserve">Siobhan Staunton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 356 (2), pp.718 - 725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.01.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0022615⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645020v1</w:t>
+                <w:t xml:space="preserve">hal-01693835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility of adsorbed Cry1Aa insecticidal toxin from Bacillus thuringiensis (Bt) on montmorillonite measured by fluorescence recovery after photobleaching (FRAP)</w:t>
               </w:r>
@@ -2649,583 +2649,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and desorption of monomeric Bt (Bacillus thuringiensis) Cry1Aa toxin on montmorillonite and kaolinite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Respiratory Syncytial Virus M2-1 Protein Forms Tetramers and Interacts with RNA and P in a Competitive Manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Quiquampoix</w:t>
+                <w:t xml:space="preserve">Thi-Lan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Noinville</w:t>
+                <w:t xml:space="preserve">Nathalie Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Szponarski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Dubosclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Noinville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.12.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (13), pp.6363-6374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00335-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408995v1</w:t>
+                <w:t xml:space="preserve">hal-04673497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroglobin and Prion Cellular Localization: Investigation of a Potential Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption and desorption of monomeric Bt (Bacillus thuringiensis) Cry1Aa toxin on montmorillonite and kaolinite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Helassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lechauve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Human Rezaei</w:t>
+                <w:t xml:space="preserve">H. Quiquampoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Celier</w:t>
+                <w:t xml:space="preserve">S. Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Kiger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W. Szponarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Staunton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (3), pp.498-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2009.03.047⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439066v1</w:t>
+                <w:t xml:space="preserve">hal-00408995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Respiratory Syncytial Virus M2-1 Protein Forms Tetramers and Interacts with RNA and P in a Competitive Manner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuroglobin and Prion Cellular Localization: Investigation of a Potential Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lechauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Lan Tran</w:t>
+                <w:t xml:space="preserve">Chantal Celier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Castagné</w:t>
+                <w:t xml:space="preserve">Laurent Kiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Dubosclard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Koch</w:t>
+                <w:t xml:space="preserve">Marisol Corral-Debrinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 388 (5), pp.968-977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2009.03.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00335-09⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02666983v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Respiratory Syncytial Virus M2-1 Protein Forms Tetramers and Interacts with RNA and P in a Competitive Manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Lan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dubosclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 83 (13), pp.6363-6374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.00335-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673497v1</w:t>
+                <w:t xml:space="preserve">hal-02666983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misfolding of the prion protein: linking biophysical and biological approaches</w:t>
               </w:r>
@@ -3565,90 +3565,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of prions in soil: Trapped conformation of full-length ovine prion protein induced by adsorption on clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Revault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Quiquampoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Noinville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1724 (3), pp.367-374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3828,64 +3828,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural effects of drying and rehydration for enzymes in soils: a kinetics-FTIR analysis of alpha-chymotrypsin adsorbed on montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Revault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Quiquampoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3957,51 +3957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational Changes and Orientation of Humicola lanuginosa Lipase on a Solid Hydrophobic Surface: An in Situ Interface Fourier Transform Infrared-Attenuated Total Reflection Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servagent Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Revault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4091,64 +4091,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational changes of enzymes adsorbed at liquid- solid interface: Relevance to enzymatic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Revault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-H Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4482,51 +4482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational changes of bovine serum albumin induced by adsorption on different clay surfaces: FTIR analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Servagent-Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Revault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Quiquampoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4590,64 +4590,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational Changes of Bovine Serum Albumin Induced by Adsorption on Different Clay Surfaces: FTIR Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Servagent-Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Revault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Quiquampoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4719,51 +4719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chymotrypsin adsorption on Montmorillonite: Enzymatic activity and kinetic FTIR structural analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Revault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Servagent-Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4840,90 +4840,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chymotrypsin Adsorption on Montmorillonite: Enzymatic Activity and Kinetic FTIR Structural Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. H Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Revault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Servagent-Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Quiquampoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 214 (2), pp.319-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5156,51 +5156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Quiquampoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siobhan Staunton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5344,277 +5344,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Adsorption of Bt toxin on mica and glass. Study by normal scanning confocal fluorescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions of Bt Cry 1Aa toxin soil and soil components : adsorption, extraction and persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Helassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Janot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Boissière</w:t>
+                <w:t xml:space="preserve">G. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Noinville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Thami</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Helassa</w:t>
+                <w:t xml:space="preserve">H. Quincampoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82nd ACS Colloid and Surface Science Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">ISMOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Pucon, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333618v1</w:t>
+                <w:t xml:space="preserve">hal-00362238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of Bt Cry 1Aa toxin soil and soil components : adsorption, extraction and persistence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Adsorption of Bt toxin on mica and glass. Study by normal scanning confocal fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tronel-Peyroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Helassa</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Quincampoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Pucon, Chile</w:t>
+              <w:t xml:space="preserve">82nd ACS Colloid and Surface Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362238v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional characterization of PB1-F2 from several influenza A virus isolates</w:t>
               </w:r>
@@ -5725,90 +5725,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of microbial degradation and chemical fixation of Cry 1Aa Bt toxin in various soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Helassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M'Charek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5902,51 +5902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siobhan Staunton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Torino, Italy</w:t>
@@ -6141,51 +6141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformations of Proteins Adsorbed at Liquid-Solid Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servagent Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Revault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6530,51 +6530,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6217886"/>
+    <w:nsid w:val="113F01B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6761,51 +6761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-noinville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8320-9488" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234016809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-8318-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Balestra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Leghmizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Drujon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Portier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian Byrne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2025.184439" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cayrou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ravault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guitot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Noinville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02895C" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cronier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2020.108517" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Combet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2018.12.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgul Tezgel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servagent Noinville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bennevault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Illy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py01552j" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02057700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39261-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dentzer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01638" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wojcieszak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mauchamp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65E0D09F83C6C78CE7E1010539CDDC481241DD91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01692464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Helassa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij M&#8217;charek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quiquampoix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dejardin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.01.030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G39F43CJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Helassa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.01.064" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQH0VBX4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Paoletti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Malerba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Kelly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriano Lamba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022615" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696603v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Daudin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786431003636071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00906705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chakroun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prigent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile A Dreiss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chapuis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-153924" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01701137v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tronel-Peyroz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm100313n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351290v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapuis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Henry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vidic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rezaei" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.02.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN14GFG1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01699404v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.10.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGV95HP9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Bazzal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fevrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.067710" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rezaei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408995v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quiquampoix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noinville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Szponarski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.12.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKQ7JCKM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechauve" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Celier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kiger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Corral-Debrinski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.03.047" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKLSFSW8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666983v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Tran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castagn&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubosclard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00335-09" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902935v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085546v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baujard-Lamotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marque" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pauthe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2007.11.015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G37NG09F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683236v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Baron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.05.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z6157FD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085567v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Oellerich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Soulimane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Baron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.103.025114" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680687v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.01.067" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJLM03HF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158723v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Revault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tiss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Yapoudjian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(02)75612-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158061v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Baron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.10117" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KR4NHRQB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085276v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Millot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Servagent-Noinville" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L Taleb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H Baron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Revault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(00)00424-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0356F8VB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;gis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hapiot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servagent-Noinville" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac991188b" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XSXCTF34-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697807v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Baron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157994v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H Baron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1999.6576" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3XM9WV9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692438v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158006v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. H Baron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1999.6189" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHJN6N0N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157981v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servagent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vieil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(90)87101-O" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H26V0NGM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757266v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822489v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rigou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quenet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333618v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Janot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thami" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tronel-Peyroz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362238v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daudin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quincampoix" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815729v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362236v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M'Charek" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752829v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817777v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05297-2_56" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159914v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-32658-8_6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LVJRQ3PQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832415v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812508v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-noinville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8320-9488" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234016809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-8318-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Balestra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Leghmizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Drujon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Portier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian Byrne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2025.184439" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cayrou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ravault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guitot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Noinville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02895C" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cronier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2020.108517" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02057700v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39261-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Combet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2018.12.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgul Tezgel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servagent Noinville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bennevault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Illy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py01552j" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dentzer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01638" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wojcieszak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mauchamp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65E0D09F83C6C78CE7E1010539CDDC481241DD91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01692464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Helassa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij M&#8217;charek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quiquampoix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dejardin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.01.030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G39F43CJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645020v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Paoletti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Malerba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Kelly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriano Lamba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022615" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Helassa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.01.064" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQH0VBX4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696603v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Daudin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786431003636071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00906705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chakroun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prigent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile A Dreiss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chapuis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-153924" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01701137v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tronel-Peyroz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm100313n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351290v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapuis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Henry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vidic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rezaei" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.02.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN14GFG1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01699404v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.10.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGV95HP9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Bazzal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fevrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.067710" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rezaei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673497v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Tran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castagn&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubosclard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00335-09" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quiquampoix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noinville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Szponarski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.12.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKQ7JCKM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439066v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechauve" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Celier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kiger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Corral-Debrinski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.03.047" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKLSFSW8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902935v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085546v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baujard-Lamotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marque" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pauthe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2007.11.015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G37NG09F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683236v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Baron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.05.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z6157FD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085567v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Oellerich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Soulimane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Baron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.103.025114" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680687v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.01.067" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJLM03HF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158723v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Revault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tiss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Yapoudjian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(02)75612-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158061v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Baron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.10117" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KR4NHRQB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085276v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Millot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Servagent-Noinville" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L Taleb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H Baron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Revault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(00)00424-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0356F8VB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;gis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hapiot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servagent-Noinville" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac991188b" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XSXCTF34-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697807v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Baron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157994v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H Baron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1999.6576" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3XM9WV9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692438v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158006v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. H Baron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1999.6189" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHJN6N0N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157981v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servagent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vieil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(90)87101-O" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H26V0NGM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757266v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822489v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rigou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quenet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362238v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daudin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quincampoix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333618v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Janot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thami" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tronel-Peyroz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815729v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362236v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M'Charek" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752829v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817777v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05297-2_56" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159914v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-32658-8_6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LVJRQ3PQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832415v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812508v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>