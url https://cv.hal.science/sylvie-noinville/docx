--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -622,408 +622,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Reveals Unique Conformational Features in Prion Protein Fibril Diversity</w:t>
+                <w:t xml:space="preserve">Membrane interaction of off-pathway prion oligomers and lipid-induced on-pathway intermediates during prion conversion: A clue for neurotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Torrent</w:t>
+                <w:t xml:space="preserve">Sophie Combet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Martin</w:t>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Noinville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-39261-8⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1861 (2), pp.514-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057700v1</w:t>
+                <w:t xml:space="preserve">hal-02345762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane interaction of off-pathway prion oligomers and lipid-induced on-pathway intermediates during prion conversion: A clue for neurotoxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An alternative approach to create N -substituted cyclic dipeptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozgul Tezgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servagent Noinville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Combet</w:t>
+                <w:t xml:space="preserve">Véronique Bennevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Cousin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Noinville</w:t>
+                <w:t xml:space="preserve">Nicolas Illy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1861 (2), pp.514-523. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (6), pp.776-785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2018.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8py01552j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345762v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative approach to create N -substituted cyclic dipeptides</w:t>
+                <w:t xml:space="preserve">Pressure Reveals Unique Conformational Features in Prion Protein Fibril Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozgul Tezgel</w:t>
+                <w:t xml:space="preserve">Joan Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Servagent Noinville</w:t>
+                <w:t xml:space="preserve">Davy Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bennevault</w:t>
+                <w:t xml:space="preserve">Yi Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Illy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Doumic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (6), pp.776-785. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.2802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8py01552j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-39261-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188779v1</w:t>
+                <w:t xml:space="preserve">hal-02057700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphazene-Promoted Metal-Free Ring-Opening Polymerization of 1,2-Epoxybutane Initiated by Secondary Amides</w:t>
               </w:r>
@@ -1048,51 +1048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Illy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1705,575 +1705,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of adsorbed Cry1Aa insecticidal toxin from Bacillus thuringiensis (Bt) on montmorillonite measured by fluorescence recovery after photobleaching (FRAP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption of Alexa-Labeled Bt Toxin on Mica, Glass, and Hydrophobized Glass: Study by Normal Scanning Confocal Fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tronel-Peyroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordine Helassa</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786431003636071⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (6), pp.1661 - 1666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm100313n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696603v1</w:t>
+                <w:t xml:space="preserve">hal-01701137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oligomerization properties of prion protein are restricted to the H2H3 domain.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vesicle Permeabilization by Purified Soluble Oligomers of Prion Protein: A Comparative Study of the Interaction of Oligomers and Monomers with Lipid Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile A Dreiss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Noinville</w:t>
+                <w:t xml:space="preserve">Jean-Francois Chich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chapuis</w:t>
+                <w:t xml:space="preserve">C Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vidic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.09-153924⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 397 (4), pp.1017 - 1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2010.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906705v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of Alexa-Labeled Bt Toxin on Mica, Glass, and Hydrophobized Glass: Study by Normal Scanning Confocal Fluorescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Mobility of adsorbed Cry1Aa insecticidal toxin from Bacillus thuringiensis (Bt) on montmorillonite measured by fluorescence recovery after photobleaching (FRAP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Helassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Noinville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nordine Helassa</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 90 (17-18), pp.2365 - 2371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786431003636071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm100313n⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01701137v1</w:t>
+                <w:t xml:space="preserve">hal-01696603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesicle Permeabilization by Purified Soluble Oligomers of Prion Protein: A Comparative Study of the Interaction of Oligomers and Monomers with Lipid Membranes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The oligomerization properties of prion protein are restricted to the H2H3 domain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Henry</w:t>
+                <w:t xml:space="preserve">Nesrine Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Vidic</w:t>
+                <w:t xml:space="preserve">Stéphanie Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Rezaei</w:t>
+                <w:t xml:space="preserve">Cécile A Dreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Noinville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2010.02.013⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (9), pp.3222-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.09-153924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03351290v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption rate dependence on convection over a large length of a sensor to get adsorption constant and solute diffusion coefficient</w:t>
               </w:r>
@@ -2588,644 +2588,644 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 397 (4), pp.1017-1030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmb.2010.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Respiratory Syncytial Virus M2-1 Protein Forms Tetramers and Interacts with RNA and P in a Competitive Manner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption and desorption of monomeric Bt (Bacillus thuringiensis) Cry1Aa toxin on montmorillonite and kaolinite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Helassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Lan Tran</w:t>
+                <w:t xml:space="preserve">H. Quiquampoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Castagné</w:t>
+                <w:t xml:space="preserve">S. Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Dubosclard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W. Szponarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Staunton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (3), pp.498-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00335-09⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673497v1</w:t>
+                <w:t xml:space="preserve">hal-00408995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and desorption of monomeric Bt (Bacillus thuringiensis) Cry1Aa toxin on montmorillonite and kaolinite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuroglobin and Prion Cellular Localization: Investigation of a Potential Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Quiquampoix</w:t>
+                <w:t xml:space="preserve">Christophe Lechauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Noinville</w:t>
+                <w:t xml:space="preserve">Chantal Celier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Szponarski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Kiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisol Corral-Debrinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.12.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 388 (5), pp.968-977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2009.03.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408995v1</w:t>
+                <w:t xml:space="preserve">hal-02439066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroglobin and Prion Cellular Localization: Investigation of a Potential Interaction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Respiratory Syncytial Virus M2-1 Protein Forms Tetramers and Interacts with RNA and P in a Competitive Manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Celier</w:t>
+                <w:t xml:space="preserve">Thi-Lan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Kiger</w:t>
+                <w:t xml:space="preserve">Nathalie Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisol Corral-Debrinski</w:t>
+                <w:t xml:space="preserve">Virginie Dubosclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Noinville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2009.03.047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (13), pp.6363-6374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00335-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02439066v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Respiratory Syncytial Virus M2-1 Protein Forms Tetramers and Interacts with RNA and P in a Competitive Manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Lan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dubosclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 83 (13), pp.6363-6374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.00335-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666983v1</w:t>
+                <w:t xml:space="preserve">hal-04673497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misfolding of the prion protein: linking biophysical and biological approaches</w:t>
               </w:r>
@@ -3276,310 +3276,310 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39 (4), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/vetres:2008025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00902935v1</w:t>
+                <w:t xml:space="preserve">hal-03355639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of conformational changes of fibronectin adsorbed onto model surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Misfolding of the prion protein: linking biophysical and biological approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Pauthe</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Rezaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2007.11.015⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (4), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2008025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085546v1</w:t>
+                <w:t xml:space="preserve">hal-00902935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misfolding of the prion protein: linking biophysical and biological approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of conformational changes of fibronectin adsorbed onto model surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baujard-Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Human Rezaei</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pauthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/vetres:2008025⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (1), pp.129-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2007.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355639v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of prions in soil: Trapped conformation of full-length ovine prion protein induced by adsorption on clays</w:t>
               </w:r>
@@ -3604,51 +3604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Quiquampoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Noinville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1724 (3), pp.367-374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3688,346 +3688,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Horse Heart and Thermus thermophilus Type c Cytochromes with Phospholipid Vesicles and Hydrophobic Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural effects of drying and rehydration for enzymes in soils: a kinetics-FTIR analysis of alpha-chymotrypsin adsorbed on montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Noinville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Revault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Quiquampoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bernad</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. H. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1529/biophysj.103.025114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 273 (2), pp.414-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.01.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085567v1</w:t>
+                <w:t xml:space="preserve">hal-02680687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural effects of drying and rehydration for enzymes in soils: a kinetics-FTIR analysis of alpha-chymotrypsin adsorbed on montmorillonite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Herve Quiquampoix</w:t>
+                <w:t xml:space="preserve">Interaction of Horse Heart and Thermus thermophilus Type c Cytochromes with Phospholipid Vesicles and Hydrophobic Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bernad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Oellerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. H. Baron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tewfik Soulimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Noinville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.01.067⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 86 (6), pp.3863-3872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1529/biophysj.103.025114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02680687v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational Changes and Orientation of Humicola lanuginosa Lipase on a Solid Hydrophobic Surface: An in Situ Interface Fourier Transform Infrared-Attenuated Total Reflection Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servagent Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Revault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4091,51 +4091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational changes of enzymes adsorbed at liquid- solid interface: Relevance to enzymatic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Revault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4603,51 +4603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Servagent-Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Revault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Quiquampoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4879,51 +4879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Servagent-Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Quiquampoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 214 (2), pp.319-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5376,51 +5376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Helassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5488,51 +5488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;Adsorption of Bt toxin on mica and glass. Study by normal scanning confocal fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5764,51 +5764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M'Charek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6046,51 +6046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Quiquampoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6141,51 +6141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformations of Proteins Adsorbed at Liquid-Solid Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servagent Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Revault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6530,51 +6530,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="113F01B4"/>
+    <w:nsid w:val="60AF5E24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6761,51 +6761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-noinville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8320-9488" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234016809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-8318-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Balestra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Leghmizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Drujon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Portier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian Byrne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2025.184439" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cayrou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ravault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guitot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Noinville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02895C" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cronier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2020.108517" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02057700v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39261-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Combet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2018.12.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgul Tezgel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servagent Noinville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bennevault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Illy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py01552j" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dentzer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01638" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wojcieszak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mauchamp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65E0D09F83C6C78CE7E1010539CDDC481241DD91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01692464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Helassa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij M&#8217;charek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quiquampoix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dejardin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.01.030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G39F43CJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645020v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Paoletti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Malerba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Kelly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriano Lamba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022615" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Helassa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.01.064" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQH0VBX4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696603v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Daudin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786431003636071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00906705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chakroun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prigent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile A Dreiss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chapuis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-153924" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01701137v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tronel-Peyroz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm100313n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351290v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapuis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Henry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vidic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rezaei" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.02.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN14GFG1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01699404v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.10.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGV95HP9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Bazzal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fevrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.067710" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rezaei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673497v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Tran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castagn&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubosclard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00335-09" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quiquampoix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noinville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Szponarski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.12.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKQ7JCKM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439066v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechauve" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Celier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kiger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Corral-Debrinski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.03.047" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKLSFSW8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902935v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085546v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baujard-Lamotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marque" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pauthe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2007.11.015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G37NG09F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683236v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Baron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.05.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z6157FD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085567v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Oellerich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Soulimane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Baron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.103.025114" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680687v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.01.067" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJLM03HF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158723v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Revault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tiss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Yapoudjian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(02)75612-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158061v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Baron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.10117" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KR4NHRQB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085276v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Millot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Servagent-Noinville" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L Taleb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H Baron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Revault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(00)00424-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0356F8VB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;gis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hapiot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servagent-Noinville" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac991188b" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XSXCTF34-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697807v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Baron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157994v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H Baron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1999.6576" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3XM9WV9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692438v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158006v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. H Baron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1999.6189" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHJN6N0N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157981v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servagent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vieil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(90)87101-O" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H26V0NGM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757266v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822489v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rigou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quenet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362238v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daudin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quincampoix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333618v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Janot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thami" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tronel-Peyroz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815729v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362236v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M'Charek" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752829v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817777v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05297-2_56" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159914v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-32658-8_6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LVJRQ3PQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832415v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812508v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-noinville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8320-9488" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234016809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-8318-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Balestra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Leghmizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Drujon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Portier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian Byrne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2025.184439" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cayrou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ravault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guitot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Noinville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02895C" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cronier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2020.108517" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Combet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2018.12.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgul Tezgel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servagent Noinville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bennevault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Illy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py01552j" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02057700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39261-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dentzer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01638" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wojcieszak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mauchamp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65E0D09F83C6C78CE7E1010539CDDC481241DD91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01692464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Helassa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij M&#8217;charek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quiquampoix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dejardin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.01.030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G39F43CJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645020v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Paoletti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Malerba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Kelly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriano Lamba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022615" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Helassa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.01.064" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQH0VBX4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01701137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tronel-Peyroz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm100313n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapuis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vidic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rezaei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.02.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN14GFG1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696603v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Daudin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786431003636071" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00906705v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chakroun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prigent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile A Dreiss" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chapuis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-153924" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01699404v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.10.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGV95HP9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Bazzal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fevrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.067710" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rezaei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408995v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quiquampoix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noinville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Szponarski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.12.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKQ7JCKM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechauve" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Celier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kiger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Corral-Debrinski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.03.047" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKLSFSW8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666983v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Tran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castagn&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubosclard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00335-09" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355639v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902935v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085546v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baujard-Lamotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pauthe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2007.11.015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G37NG09F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683236v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Baron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.05.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z6157FD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680687v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Baron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.01.067" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJLM03HF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085567v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Oellerich" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Soulimane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Baron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.103.025114" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158723v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Revault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tiss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Yapoudjian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(02)75612-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158061v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Baron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.10117" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KR4NHRQB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085276v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Millot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Servagent-Noinville" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L Taleb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H Baron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Revault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(00)00424-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0356F8VB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;gis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hapiot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servagent-Noinville" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac991188b" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XSXCTF34-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697807v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Baron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157994v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H Baron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1999.6576" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3XM9WV9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692438v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158006v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. H Baron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1999.6189" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHJN6N0N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157981v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servagent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vieil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(90)87101-O" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H26V0NGM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757266v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822489v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rigou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quenet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362238v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daudin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quincampoix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333618v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Janot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thami" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tronel-Peyroz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815729v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362236v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M'Charek" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752829v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817777v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05297-2_56" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159914v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-32658-8_6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LVJRQ3PQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832415v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812508v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>