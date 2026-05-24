--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1425,307 +1425,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Plasticity of proNGF</w:t>
+                <w:t xml:space="preserve">Adsorption on montmorillonite prevents oligomerization of Bt Cry1Aa toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Paoletti</w:t>
+                <w:t xml:space="preserve">N. Helassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Malerba</w:t>
+                <w:t xml:space="preserve">M. Revault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Quiquampoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoff Kelly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Doriano Lamba</w:t>
+                <w:t xml:space="preserve">Siobhan Staunton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 356 (2), pp.718 - 725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.01.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0022615⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645020v1</w:t>
+                <w:t xml:space="preserve">hal-01693835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption on montmorillonite prevents oligomerization of Bt Cry1Aa toxin</w:t>
+                <w:t xml:space="preserve">Conformational Plasticity of proNGF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Helassa</w:t>
+                <w:t xml:space="preserve">Francesca Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Revault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dejardin</w:t>
+                <w:t xml:space="preserve">Francesca Malerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siobhan Staunton</w:t>
+                <w:t xml:space="preserve">Geoff Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Noinville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriano Lamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.01.064⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0022615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693835v1</w:t>
+                <w:t xml:space="preserve">hal-02645020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of Alexa-Labeled Bt Toxin on Mica, Glass, and Hydrophobized Glass: Study by Normal Scanning Confocal Fluorescence</w:t>
               </w:r>
@@ -2655,51 +2655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and desorption of monomeric Bt (Bacillus thuringiensis) Cry1Aa toxin on montmorillonite and kaolinite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Helassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Quiquampoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2707,51 +2707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Szponarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siobhan Staunton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41 (3), pp.498-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3565,51 +3565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of prions in soil: Trapped conformation of full-length ovine prion protein induced by adsorption on clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Revault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Quiquampoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3688,290 +3688,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural effects of drying and rehydration for enzymes in soils: a kinetics-FTIR analysis of alpha-chymotrypsin adsorbed on montmorillonite</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of Horse Heart and Thermus thermophilus Type c Cytochromes with Phospholipid Vesicles and Hydrophobic Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. H. Baron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Bernad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Oellerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Soulimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Noinville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.01.067⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 86 (6), pp.3863-3872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1529/biophysj.103.025114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680687v1</w:t>
+                <w:t xml:space="preserve">hal-03085567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Horse Heart and Thermus thermophilus Type c Cytochromes with Phospholipid Vesicles and Hydrophobic Surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silke Oellerich</w:t>
+                <w:t xml:space="preserve">Structural effects of drying and rehydration for enzymes in soils: a kinetics-FTIR analysis of alpha-chymotrypsin adsorbed on montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Noinville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Revault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Quiquampoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tewfik Soulimane</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. H. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 273 (2), pp.414-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.01.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1529/biophysj.103.025114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03085567v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational Changes and Orientation of Humicola lanuginosa Lipase on a Solid Hydrophobic Surface: An in Situ Interface Fourier Transform Infrared-Attenuated Total Reflection Study</w:t>
               </w:r>
@@ -3983,51 +3983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servagent Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Revault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4104,51 +4104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational changes of enzymes adsorbed at liquid- solid interface: Relevance to enzymatic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Revault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-H Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4482,51 +4482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational changes of bovine serum albumin induced by adsorption on different clay surfaces: FTIR analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Servagent-Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Revault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Quiquampoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4590,51 +4590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational Changes of Bovine Serum Albumin Induced by Adsorption on Different Clay Surfaces: FTIR Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Servagent-Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Revault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Quiquampoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4719,51 +4719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chymotrypsin adsorption on Montmorillonite: Enzymatic activity and kinetic FTIR structural analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Revault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Servagent-Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4840,51 +4840,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chymotrypsin Adsorption on Montmorillonite: Enzymatic Activity and Kinetic FTIR Structural Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. H Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Revault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Servagent-Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5156,51 +5156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Quiquampoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siobhan Staunton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. World Congress of Soil Science; Soil Solutions for a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5344,277 +5344,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of Bt Cry 1Aa toxin soil and soil components : adsorption, extraction and persistence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Adsorption of Bt toxin on mica and glass. Study by normal scanning confocal fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tronel-Peyroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Helassa</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Quincampoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Pucon, Chile</w:t>
+              <w:t xml:space="preserve">82nd ACS Colloid and Surface Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362238v1</w:t>
+                <w:t xml:space="preserve">hal-00333618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Adsorption of Bt toxin on mica and glass. Study by normal scanning confocal fluorescence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Boissière</w:t>
+                <w:t xml:space="preserve">Interactions of Bt Cry 1Aa toxin soil and soil components : adsorption, extraction and persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Helassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Thami</w:t>
+                <w:t xml:space="preserve">G. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Noinville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tronel-Peyroz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Helassa</w:t>
+                <w:t xml:space="preserve">H. Quincampoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82nd ACS Colloid and Surface Science Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">ISMOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Pucon, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333618v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional characterization of PB1-F2 from several influenza A virus isolates</w:t>
               </w:r>
@@ -5725,77 +5725,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of microbial degradation and chemical fixation of Cry 1Aa Bt toxin in various soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Helassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M'Charek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Noinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5902,51 +5902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siobhan Staunton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Torino, Italy</w:t>
@@ -6530,51 +6530,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60AF5E24"/>
+    <w:nsid w:val="19311F2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6761,51 +6761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-noinville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8320-9488" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234016809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-8318-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Balestra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Leghmizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Drujon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Portier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian Byrne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2025.184439" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cayrou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ravault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guitot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Noinville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02895C" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cronier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2020.108517" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Combet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2018.12.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgul Tezgel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servagent Noinville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bennevault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Illy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py01552j" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02057700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39261-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dentzer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01638" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wojcieszak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mauchamp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65E0D09F83C6C78CE7E1010539CDDC481241DD91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01692464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Helassa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij M&#8217;charek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quiquampoix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dejardin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.01.030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G39F43CJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645020v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Paoletti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Malerba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Kelly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriano Lamba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022615" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Helassa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.01.064" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQH0VBX4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01701137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tronel-Peyroz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm100313n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapuis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vidic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rezaei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.02.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN14GFG1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696603v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Daudin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786431003636071" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00906705v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chakroun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prigent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile A Dreiss" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chapuis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-153924" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01699404v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.10.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGV95HP9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Bazzal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fevrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.067710" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rezaei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408995v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quiquampoix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noinville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Szponarski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.12.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKQ7JCKM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechauve" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Celier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kiger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Corral-Debrinski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.03.047" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKLSFSW8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666983v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Tran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castagn&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubosclard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00335-09" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355639v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902935v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085546v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baujard-Lamotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pauthe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2007.11.015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G37NG09F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683236v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Baron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.05.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z6157FD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680687v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Baron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.01.067" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJLM03HF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085567v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Oellerich" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Soulimane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Baron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.103.025114" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158723v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Revault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tiss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Yapoudjian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(02)75612-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158061v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Baron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.10117" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KR4NHRQB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085276v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Millot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Servagent-Noinville" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L Taleb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H Baron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Revault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(00)00424-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0356F8VB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;gis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hapiot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servagent-Noinville" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac991188b" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XSXCTF34-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697807v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Baron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157994v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H Baron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1999.6576" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3XM9WV9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692438v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158006v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. H Baron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1999.6189" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHJN6N0N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157981v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servagent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vieil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(90)87101-O" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H26V0NGM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757266v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822489v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rigou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quenet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362238v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daudin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quincampoix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333618v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Janot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thami" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tronel-Peyroz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815729v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362236v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M'Charek" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752829v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817777v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05297-2_56" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159914v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-32658-8_6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LVJRQ3PQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832415v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812508v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-noinville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8320-9488" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234016809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-8318-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Balestra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Leghmizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Drujon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Portier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian Byrne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2025.184439" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cayrou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ravault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guitot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Noinville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02895C" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cronier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;gan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2020.108517" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Combet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2018.12.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgul Tezgel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servagent Noinville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bennevault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Illy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py01552j" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02057700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Torrent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39261-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dentzer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01638" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wojcieszak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gouadec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mauchamp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65E0D09F83C6C78CE7E1010539CDDC481241DD91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01692464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Helassa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij M&#8217;charek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quiquampoix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dejardin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.01.030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G39F43CJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Helassa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.01.064" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQH0VBX4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Paoletti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Malerba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Kelly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriano Lamba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022615" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01701137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tronel-Peyroz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm100313n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapuis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vidic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rezaei" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.02.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN14GFG1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696603v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Daudin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786431003636071" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00906705v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chakroun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prigent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile A Dreiss" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chapuis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.09-153924" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01699404v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.10.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGV95HP9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Bazzal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fevrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.067710" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rezaei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408995v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quiquampoix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noinville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Szponarski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.12.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKQ7JCKM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lechauve" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Celier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kiger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Corral-Debrinski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.03.047" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKLSFSW8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666983v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Tran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castagn&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubosclard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Koch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00335-09" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355639v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902935v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085546v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baujard-Lamotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pauthe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2007.11.015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G37NG09F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683236v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Baron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.05.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z6157FD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085567v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Oellerich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Soulimane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Baron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.103.025114" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680687v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.01.067" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJLM03HF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158723v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Revault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tiss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Yapoudjian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(02)75612-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158061v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Baron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.10117" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KR4NHRQB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085276v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Millot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Servagent-Noinville" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L Taleb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H Baron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Revault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(00)00424-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0356F8VB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;gis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hapiot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servagent-Noinville" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac991188b" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XSXCTF34-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697807v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Baron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157994v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H Baron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1999.6576" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3XM9WV9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692438v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158006v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. H Baron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1999.6189" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHJN6N0N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157981v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servagent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vieil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(90)87101-O" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H26V0NGM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757266v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822489v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rigou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quenet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333618v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Janot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thami" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tronel-Peyroz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362238v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daudin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quincampoix" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815729v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362236v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M'Charek" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752829v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817777v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05297-2_56" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159914v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-32658-8_6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LVJRQ3PQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832415v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812508v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>