--- v0 (2026-04-16)
+++ v1 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:147.69230769231px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Octobre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée d'études, Département des études, de la prospective et des statistiques, ministère de la CultureChercheur au Centre Max Weber</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvie-octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3326-0170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les K-dramas : ces séries qui font du bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782130856481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture & Émotions, La dimension affective des goûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, 2024, 9782724641257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth on Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2022, Studies in Childhood and Youth, 978-3-03-111824-1. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11825-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-pop, soft power et culture globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2022, 9782130830501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation artistique et culturelle : une utopie à l’épreuve des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jonchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences po, 2022, 9782724639359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-pop, soft power et culture globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2022, Hors collection, 978-2-13-083050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth on edge: facing global crises in multicultural french society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, 2022, Studies in chlidhood and youth, 978-3-031-11824-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une jeunesse crispée. Le vivre ensemble à l’épreuve des crises globales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2021, 978-2-343-23880-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une jeunesse crispée. Le vivre ensemble face aux crises globales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2021, Logiques sociales, 978-2-343-23880-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités culturelles : retour en enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Sirota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences po, 2021, 978-2724637953</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sociology of Hallyu Pop Culture: Surfing the Korean Wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave MacMillan, 2021, 978-3-030-84295-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cicchelli, Vincenzo and Octobre, Sylvie. La découverte, 226-227, 2021, Réseaux (revue), 978-2-348-06945-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sociology of Hallyu Pop Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave, 2021, 9783030842983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe et genre des mondes culturels. Publics, artistes, intermédiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Patureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions, 2020, 979-10-362-0214-8. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.15207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth Techno-culture: from aesthetics to politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2020, 978-90-04-44753-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global culture and aesthetic cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2019, 9789004459496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Quién teme a las culturas juveniles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oceano Traversia, 2019, 9786075271481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetic Cosmopolitanism and Global Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Riegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cicchelli, Vincenzo and Octobre, Sylvie and Riegel, Viviane. Brill, 9, 2019, Youth in a Globalizing World, 978-90-04-41148-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technocultures juvéniles : du culturel au politique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2018, ISBN : 978-2-343-14529-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetico-cultural Cosmopolitanism among French Youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave, 2018, ISBN-10 ‏ : ‎ 3319663100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes de genre dans les institutions culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Patureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2018, ISBN : 978-2-72462330-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes et cultures : dialogue franco-québécois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Laval. 2017, ISBN: 9782763735917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amateur cosmopolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture - DEPS, 2017, ISBN: 9782111515154. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/deps.octo.2017.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux pouces et des neurones : les cultures juvéniles de l’ère médiatique à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. 2014, 2111281557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions de genre, questions de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture et de la Communication, Département des études de la prospective et des statistiques; La Documentation Française, 150 p., 2014, Questions de culture, 2-111-28156-5. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/deps.octob.2014.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfance et ses cultures, approches internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Sirota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture et de la communication / La documentation française, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant et ses cultures, approches internationales,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Sirota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. 2013, ISBN : 9782111281530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques culturelles et enfance sous le regard du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, revue Réseaux, pp.235, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfance des loisirs : trajectoires communes et parcours individuels de la fin de l’enfance à la grande adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. 432 p., 2010, Questions de culture, 2110975458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance et culture : transmission, appropriation et représentation,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. 2010, ISBN 2110975431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfance des loisirs. Trajectoires communes et parcours individuels de la fin de l'enfance à la grande adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Detrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfance des loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 432 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociales Fictions. Les androïdes rêvent-ils s’insertion sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréal. 2004, ISBN-10. 2749500656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loisirs culturels des 6-14 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. 2004, ISBN-10. 2110054808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrans sont responsables d’une inculture adolescente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Cordier; Séverine Erhel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enfants et les écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Retz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, coll. mythes et réalités, 9782725643816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants et les écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Cordier; Séverine Erhel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enfants et les écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Retz, pp.99-110, 2023, 9782725643816. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/retz.cordi.2023.01.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking youth cosmo-cultures: global pop culture and the example of its Korean glocalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roudometof, Victor and Dessì, Ugo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Culture and Glocalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.371--385, 2022, 978-1-83910-901-0 978-1-83910-900-3. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839109010.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations du métier de consommateur culturel et inégalités éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Danic; Barbara Fontar; Agnès Grimault-Leprince; Mickaël Le Mentec; Olivier David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces de construction des inégalités éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.275-294, 2022, 978-2-7535-7686-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking youth cosmo-cultures: global pop culture and the example of its Korean glocalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor Roudometof, Ugo Dessì. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Culture and Glocalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.371-385, 2022, 9781839109003. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839109010.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants de moins de 6 ans et les écrans numériques : à chacun son rythme, d’après l’enquête Elfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France, portrait social édition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEE, pp.63-71, 2022, 978-2-11-162371-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la primo-socialisation culturelle par les climats familiaux durant les deux premières années de la vie des enfants de la cohorte elfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dupuy; Christine Mennesson; Michelle Kelly-Irving; Chantal Zaouche Gaudron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socialisation familiale des jeunes enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Érès, pp.49-61, 2021, 9782749270265. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.dupuy.2021.01.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conspiracy Theories and Informational Radicalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galland, Olivier; Muxel, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical Thought among the Young: A Survey of French Lycée Students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.153-177, 2020, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004432369_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amatore cosmopolita: come nasce nei giovani l’interesse per gli altri. Il caso della hallyu in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vittorio Cotesta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Millenials. Avere vent’anni a Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, pp.128-141, 2020, 978-88-351-0100-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Globalization of Culture to Aesthetico-Cultural Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liana M. Daher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Social Conflict. The Relationship between Sociology and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis International, pp.223-240, 2020, 978-88-6977-161-3 88-6977-161-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetico-Cultural Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincenzo Cicchelli, Sylvie Mesure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitanism in Hard Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.276-288, 2020, 978-90-04-43801-9. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004438026_021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amatore cosmopolita: come nasce nei giovani l’interesse per gli altri. Il caso della hallyu in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Millenials. Avere vent’anni a Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, pp.128--141, 2020, 978-88-351-0100-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de l'ordre genré : des incarnations corporelles si &amp;quot;naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buscatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patureau, Frédérique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexe et genre des mondes culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.187-194, 2020, Sociétés, Espaces, Temps, 979-10-362-0216-2. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.15462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seven Pillars of Aesthetico-Cultural Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aesthetic Cosmopolitanism and Global Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.46-65, 2019, 978-90-04-41148-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: How Aesthetic Cosmopolitan Is Our Global World?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Riegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vincenzo Cicchelli, Sylvie Octobre et Viviane Riege (dir.) Aesthetic Cosmopolitanism and Global Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.1--24, 2019, 978-90-04-41148-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éducation cosmopolite. De la peur de la globalisation aux espoirs du cosmopolitisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Policar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cosmopolitisme sauvera-t-il la démocratie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.155-178, 2019, 978-2-406-09431-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Shakira à Naruto et Soliman. Cosmopolitisme esthético-culturel chez les jeunes Français et Tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Tarhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Cultures et jeunes adultes en région Méditerranée, Circulations, pratiques et soft power (ss. la dir. de Benchenna A., Bourdeloie, H. et Zineb Majdouli)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.241--258, 2019, Socio-anthropologie des mondes méditerranéens, 978-2-343-16849-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cómo el gusto del mundo llega a los jóvenes? El cosmopolitismo estético-cultural en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosario Radakovich; Ana Elisa Wortman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutaciones del consumo cultural en el siglo XXI. Tecnologías, espacios y experiencias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editorial Teseo, pp.135-162, 2019, 978-987-723-221-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cómo el gusto del mundo llega a los jóvenes? El cosmopolitismo estético-cultural en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutaciones del consumo cultural en el siglo XXI. Tecnologías, espacios y experiencias. In Rosario Radakovich y Ana Elisa Wortman (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editorial Teseo, pp.135--162, 2019, 978-987-723-221-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Shakira à Naruto et Soliman. Cosmopolitisme esthético-culturel chez les jeunes Français et Tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Tarhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelfettah Benchenna, Hélène Bourdeloie, Zineb Majdouli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et jeunes adultes en région Méditerranée. Circulations, pratiques et soft power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2019, 978-2-343-16849-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: How Aesthetic Cosmopolitan Is Our Global World?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Riegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aesthetic Cosmopolitanism and Global Culture,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.1-24, 2019, 978-90-04-41148-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éducation cosmopolite: De la peur de la globalisation aux espoirs du cosmopolitisme. (in Policar alian eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cosmopolitisme sauvera-t-il la démocratie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Classiques Garnier, pp.155--178, 2019, PolitiqueS, 978-2-406-09431-9. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/ISBN.978-2-406-09431-9.P.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seven Pillars of Aesthetico-Cultural Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Vincenzo Cicchelli, Sylvie Octobre et Viviane Riege (dir.) Aesthetic Cosmopolitanism and Global Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.46--65, 2019, 978-90-04-41148-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le longitudinal révèle des incohérences. Une discussion à partir des résultats de l’enquête sur les univers culturels des adolescents (2002-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre le social dans la durée. Les études longitudinales en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.113-125, 2018, Res Publica, 978-2-7535-7470-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie du complot et radicalité informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La tentation radicale : enquête auprès des lycéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.319-364, 2018, ISBN-10 ‏ : ‎ 2130799574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Shahrukh Khan to Shakira: Reflections on Aesthetico-cultural Cosmopolitanism Among Young French People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Cosmopolitanism: Towards Planetary Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, pp.337-388, 2017, ISBN-10 ‏ : ‎ 9811053758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temporalités du métier de consommateur culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUQ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Générations et pratiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-112, 2017, SBN-13, ‎978-2760544758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetico-cultural cosmopolitanism: a new kind of “good taste” among French youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitanism, markets and consumption. A critical global perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69-95, Palgrave, 2017, ISBN : 9783319641782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debating cosmopolitanism: a new appraisal of globalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalization, Supranational Dynamics and Local Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.43-63, 2017, ISBN 13 : 978-3319640747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et numérique : réflexions sur les temporalités juvéniles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Quête de musique. Questions de méthode à l’ère de la numérimorphose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.91-114, 2017, ISBN-10. 2705693009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler aux jeunes de culture, oui, mais à quels jeunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation culturelle : cinquième roue du carrosse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.43-49, 2016, ISBN-10, ‎2343078149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment lire à l’ère des smartphones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques, enfance et jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. du cercle de la Librairie, pp.24-30, 2015, ISBN-10, ‎2765414890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’enfance au prisme de la culture, approches internationales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Sirota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture et de la communication / La documentation française, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enfance et ses cultures, approches internationales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-31, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles cultures, générations et institutions de transmission : enfance contemporaine et mutations du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infancia, criancas, internet : desafios na era digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundacao Galouste Gulbekian, pp.217-238, 2012, ISBN : 9789723114645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Titeuf aux séries à succès : trajectoires de lecteurs de la fin de l'enfance à la grande adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Detrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evans Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures et lecteurs à l'heure d'interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Cercle de la Librairie, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Titeuf aux séries à succès : trajectoires de lecteurs de la fin de l’enfance à la grande adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures et lecteurs à l’heure d’internet : livre, presse et bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. du Cercle de la Librairie, pp.61-92, 2011, ISBN : 2765411786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transmissions culturelles chez les adolescents : influences et stratégies individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance et culture, transmission, appropriation, représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-211, 2010, SBN-10, ‎2110975431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant en culture : sortir de l’invisibilité statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures enfantines : universalité et diversité,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-93, 2010, ISBN : 978-2-7535-1249-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître les populations et les publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des Publics, De l'usage des études et recherches par les musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-105, 2007, ISBN-10, ‎2110067934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 6-14 ans et les équipements culturels. Des pratiques encadrées à la construction des goûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les publics de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 2003, ISBN-10, ‎2724609212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publics, pratiques et usages des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.341-374., 2002, ISBN. 2-7475-2677-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemme de la professionnalisation : le cas des conservateurs de musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collectivités locales et la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-311, 2002, ISBN-13, ‎978-2110050861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité du premier dimanche du mois dans les monuments et musées nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tarifs de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-344, 2002, ISBN-10, ‎2110052759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et usages des langues dans les consommations culturelles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien M’barki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-52. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.233.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire avec la crise. Enfance et jeunesse à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Sirota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, 2023, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.9495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 226-227, 300 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adolescents face aux dispositifs de médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (66), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques culturelles et enfance sous le regard du</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n'y a plus d'égalité en France&amp;quot;. Crise de l’État-providence et crise démocratique chez les jeunes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69, pp.100-107. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.9645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante nuances de crise. Repenser les inégalités de l’enfance et de la jeunesse en temps de crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Sirota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69, pp.6-11. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.9519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Because we all love K‐Pop”: How young adults reshape symbolic boundaries in Paris, Manchester, and Philadelphia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tally Katz-Gerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neta Yodovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femida Handy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (1), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-4446.12983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour l’amour de la K-pop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 242, pp.89-126. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.242.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants et écrans durant les six premières années de la vie à travers le suivi de la cohorte Elfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.1-40. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.227.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Because we all love K‐Pop”: How young adults reshape symbolic boundaries in Paris, Manchester, and Philadelphia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tally Katz-Gerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neta Yodovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femida Handy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74 (1), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-4446.12983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Republican Universalism at the Test of French Multicultural Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (2), pp.184-208. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25888072-bja10039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Republican Universalism at the Test of French Multicultural Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (2), pp.184-208. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25888072-bja10039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crispations de la jeunesse contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [France]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques culturelles des enfants à l’épreuve du temps et du vieillissement : les apports des enquêtes longitudinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89, pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à l’âge global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226-227, pp.19-43. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.226.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants à l’épreuve du premier confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 585, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.585.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à l’âge global: Une analyse par la circulation des produits culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226-227 (2), pp.19--43. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.226.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La globalisation de la culture à l’aune de la circulation des produits culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 226-227 (2), pp.9--15. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.226.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s experience of the first lockdown in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 585, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.585.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmopolitan Empowerments and Biographical Trajectories among Young French Fans of Hallyu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and Empathy: International Journal of Sociology, Psychology, and Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (34), pp.95-118. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32860/26356619/2020/3.34.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réorganisation des temps enfantins à l’entrée en maternelle des enfants de la cohorte Elfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.204.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Hallyu ou comment apprendre des petites choses : une éducation au cosmopolitisme par le bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 44 (2), pp.131-148. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.044.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisirs des enfants de 9 ans en situation de confinement au printemps 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.205.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégagement, participation et engagement culturel des jeunes : des concepts pour une problématique mouvante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Jeunes et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.58-76. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1069169ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Hallyu ou comment apprendre des petites choses : une éducation au cosmopolitisme par le bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 44 (2), pp.131-148. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.044.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime technoculturel : une écologie culturelle entre incertitudes et responsabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.5894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Youth and Globalization and the Special Issue: The Rise and Fall of Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth and Globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25895745-00101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo-socialisation culturelle par les climats familiaux des enfants de la cohorte Elfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.1-32. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.192.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois élèves sur quatre touchés par au moins une action ou un projet relevant de l’éducation artistique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thoumelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Touahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture chiffres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/culc.193.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Youth and Globalization and the Special Issue: The Rise and Fall of Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth and Globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25895745-00101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo-socialisation au langage : le rôle des interactions langagières avec les parents durant les 365 premiers jours de l’enfant d’après l’enquête Elfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 2, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.182.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche cosmopolite de la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Épistémologies du pluriel, 2, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/societes-plurielles.2018.4246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictionnalisation des attentats et théorie du complot chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.53-64. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.1140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of three cities: Aesthetico-cultural cosmopolitanism as a new capital among youth in Paris, São Paulo, and Seoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tally Katz-Gerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femida Handy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (3), pp.576-597. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1469540518818629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a Cosmopolitan Approach of Globalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Épistémologies du pluriel (Articles), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/societes-plurielles.2018.4246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La primo-socialisation culturelle durant la première année de la vie à travers l’enquête ELFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Facq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 156 (2), pp.43-76. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.156.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cosmopolitisme esthético-culturel des jeunes. Les cultures juvéniles à l’ère de la globalisation : une approche par le cosmopolitisme esthético-culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.171.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-culture and childhood: cultural and social transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175-176, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures juvéniles à l’ère de la globalisation : une approche par le cosmopolitisme esthético-culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 1, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.171.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetico-Cultural Cosmopolitanism Among French Young People: Beyond Social Stratification, The Role of Aspirations and Competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.416-437. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1749975517720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O gosto pelo mundo: a globalização da cultura apreendida pelo cosmopolitismo estético-cultural dos jovens na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Pós Ciências Sociais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (28), pp.167. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18764/2236-9473.v14n28p167-190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After the Omnivore, the Cosmopolitan Amateur: Reflections about Aesthetic Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Riegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.55-70. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18848/1835-4432/CGP/v09i01/55-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtés mentent-ils ? Incohérences de réponse et illusion biographique dans une enquête longitudinale sur les loisirs des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 56 (3), pp.561-591. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.563.0561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Survey Respondents Lie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (3), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.563.0561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtés mentent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (3), pp.561-591. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.563.0561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° 66 (1), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.066.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants du numérique : mutations culturelles et mutations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n° 181 (1), pp.50-60. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.181.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cosmopolitan Perspective of Globalization: Cultural and Aesthetic Consumption Among Young People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies of Changing Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2013 (3), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/scs-2014-0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tome 418 (5), pp.607-618. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etu.4185.0607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique adoucit-elle les moeurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Detrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratification sociale des pratiques numériques des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (1), pp.25-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation et pratiques culturelles des frères et sœurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 173 (5), pp.49-58. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.173.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Le genre, la culture et l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 168-169 (4), pp.9-22. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.168.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification des formes de la transmission culturelle : quelques éléments de réflexion à partir d'une enquête longitudinale sur les pratiques culturelles des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 8 (1), pp.71-80. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.008.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification des formes de la transmission culturelle : quelques éléments de réflexion à partir d'une enquête longitudinale sur les pratiques culturelles des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 8, pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfance des loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°6, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.116.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête inédite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2226S, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du féminin et du masculin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 168-169 (4), pp.23-57. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.168.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socialisation culturelle sexuée des enfants au sein de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 49 (2), pp.55-76. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.049.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tels parents, tels enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jauneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol. 49 (4), pp.695-722. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.494.0695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques culturelles chez les jeunes et institutions de transmission : un choc de cultures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture Prospective, DEPS, Ministère de la Culture et de la Communication,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°1, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/culp.091.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisirs culturels et construction du genre au sein de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 47 (1), pp.98-110. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.047.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les horizons culturels des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 163, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loisirs culturels des 6-14 ans. Contribution à une sociologie de l’enfance et de la prime adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/012898ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 6-14 ans et les équipements culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 86 (3), pp.143. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.086.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction and conflicts of professional legitimacy: The qualifications and competence of museum curators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 43 (1), pp.91-109. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.34557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession, segments professionnels et identité L'évolution des conservateurs de musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40 (2), pp.357. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3322769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique de conservation, rhétorique de conservateur : au sujet de quelques paradoxes de la médiation en art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publics et musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (14), pp.98-111. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pumus.1998.1119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « Le régime du faux : quels usages et quels effets dans la fiction et la réalité ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Observatoire de la lecture des adolescents « Raison et fiction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse longitudinale et réduction de l'illusion biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Famille, éducation et politique : apports et enjeux des études longitudinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId258"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:147.69230769231px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Octobre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée d'études, Département des études, de la prospective et des statistiques, ministère de la CultureChercheur au Centre Max Weber</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvie-octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3326-0170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les K-dramas : ces séries qui font du bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782130856481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture & Émotions, La dimension affective des goûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, 2024, 9782724641257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth on edge: facing global crises in multicultural french society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, 2022, Studies in chlidhood and youth, 978-3-031-11824-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-pop, soft power et culture globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2022, 9782130830501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth on Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2022, Studies in Childhood and Youth, 978-3-03-111824-1. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11825-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation artistique et culturelle : une utopie à l’épreuve des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jonchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences po, 2022, 9782724639359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-pop, soft power et culture globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2022, Hors collection, 978-2-13-083050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sociology of Hallyu Pop Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave, 2021, 9783030842983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une jeunesse crispée. Le vivre ensemble à l’épreuve des crises globales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2021, 978-2-343-23880-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une jeunesse crispée. Le vivre ensemble face aux crises globales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2021, Logiques sociales, 978-2-343-23880-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités culturelles : retour en enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Sirota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences po, 2021, 978-2724637953</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sociology of Hallyu Pop Culture: Surfing the Korean Wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave MacMillan, 2021, 978-3-030-84295-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cicchelli, Vincenzo and Octobre, Sylvie. La découverte, 226-227, 2021, Réseaux (revue), 978-2-348-06945-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe et genre des mondes culturels. Publics, artistes, intermédiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Patureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions, 2020, 979-10-362-0214-8. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.15207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth Techno-culture: from aesthetics to politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2020, 978-90-04-44753-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Quién teme a las culturas juveniles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oceano Traversia, 2019, 9786075271481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global culture and aesthetic cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2019, 9789004459496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetic Cosmopolitanism and Global Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Riegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cicchelli, Vincenzo and Octobre, Sylvie and Riegel, Viviane. Brill, 9, 2019, Youth in a Globalizing World, 978-90-04-41148-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes de genre dans les institutions culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Patureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2018, ISBN : 978-2-72462330-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technocultures juvéniles : du culturel au politique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2018, ISBN : 978-2-343-14529-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetico-cultural Cosmopolitanism among French Youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave, 2018, ISBN-10 ‏ : ‎ 3319663100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes et cultures : dialogue franco-québécois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Laval. 2017, ISBN: 9782763735917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amateur cosmopolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture - DEPS, 2017, ISBN: 9782111515154. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/deps.octo.2017.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux pouces et des neurones : les cultures juvéniles de l’ère médiatique à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. 2014, 2111281557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions de genre, questions de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture et de la Communication, Département des études de la prospective et des statistiques; La Documentation Française, 150 p., 2014, Questions de culture, 2-111-28156-5. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/deps.octob.2014.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant et ses cultures, approches internationales,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Sirota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. 2013, ISBN : 9782111281530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfance et ses cultures, approches internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Sirota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture et de la communication / La documentation française, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques culturelles et enfance sous le regard du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, revue Réseaux, pp.235, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfance des loisirs : trajectoires communes et parcours individuels de la fin de l’enfance à la grande adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. 432 p., 2010, Questions de culture, 2110975458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfance des loisirs. Trajectoires communes et parcours individuels de la fin de l'enfance à la grande adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Detrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance et culture : transmission, appropriation et représentation,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. 2010, ISBN 2110975431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfance des loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 432 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociales Fictions. Les androïdes rêvent-ils s’insertion sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréal. 2004, ISBN-10. 2749500656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loisirs culturels des 6-14 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. 2004, ISBN-10. 2110054808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants et les écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Cordier; Séverine Erhel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enfants et les écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Retz, pp.99-110, 2023, 9782725643816. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/retz.cordi.2023.01.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrans sont responsables d’une inculture adolescente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Cordier; Séverine Erhel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enfants et les écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Retz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, coll. mythes et réalités, 9782725643816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants de moins de 6 ans et les écrans numériques : à chacun son rythme, d’après l’enquête Elfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France, portrait social édition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEE, pp.63-71, 2022, 978-2-11-162371-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations du métier de consommateur culturel et inégalités éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Danic; Barbara Fontar; Agnès Grimault-Leprince; Mickaël Le Mentec; Olivier David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces de construction des inégalités éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.275-294, 2022, 978-2-7535-7686-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking youth cosmo-cultures: global pop culture and the example of its Korean glocalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roudometof, Victor and Dessì, Ugo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Culture and Glocalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.371--385, 2022, 978-1-83910-901-0 978-1-83910-900-3. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839109010.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking youth cosmo-cultures: global pop culture and the example of its Korean glocalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor Roudometof, Ugo Dessì. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Culture and Glocalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.371-385, 2022, 9781839109003. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839109010.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la primo-socialisation culturelle par les climats familiaux durant les deux premières années de la vie des enfants de la cohorte elfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dupuy; Christine Mennesson; Michelle Kelly-Irving; Chantal Zaouche Gaudron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socialisation familiale des jeunes enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Érès, pp.49-61, 2021, 9782749270265. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.dupuy.2021.01.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amatore cosmopolita: come nasce nei giovani l’interesse per gli altri. Il caso della hallyu in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Millenials. Avere vent’anni a Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, pp.128--141, 2020, 978-88-351-0100-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de l'ordre genré : des incarnations corporelles si &amp;quot;naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buscatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patureau, Frédérique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexe et genre des mondes culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.187-194, 2020, Sociétés, Espaces, Temps, 979-10-362-0216-2. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.15462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conspiracy Theories and Informational Radicalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galland, Olivier; Muxel, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical Thought among the Young: A Survey of French Lycée Students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.153-177, 2020, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004432369_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amatore cosmopolita: come nasce nei giovani l’interesse per gli altri. Il caso della hallyu in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vittorio Cotesta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Millenials. Avere vent’anni a Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, pp.128-141, 2020, 978-88-351-0100-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Globalization of Culture to Aesthetico-Cultural Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liana M. Daher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Social Conflict. The Relationship between Sociology and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis International, pp.223-240, 2020, 978-88-6977-161-3 88-6977-161-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetico-Cultural Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincenzo Cicchelli, Sylvie Mesure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitanism in Hard Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.276-288, 2020, 978-90-04-43801-9. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004438026_021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éducation cosmopolite: De la peur de la globalisation aux espoirs du cosmopolitisme. (in Policar alian eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cosmopolitisme sauvera-t-il la démocratie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Classiques Garnier, pp.155--178, 2019, PolitiqueS, 978-2-406-09431-9. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/ISBN.978-2-406-09431-9.P.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seven Pillars of Aesthetico-Cultural Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Vincenzo Cicchelli, Sylvie Octobre et Viviane Riege (dir.) Aesthetic Cosmopolitanism and Global Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.46--65, 2019, 978-90-04-41148-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: How Aesthetic Cosmopolitan Is Our Global World?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Riegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aesthetic Cosmopolitanism and Global Culture,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.1-24, 2019, 978-90-04-41148-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Shakira à Naruto et Soliman. Cosmopolitisme esthético-culturel chez les jeunes Français et Tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Tarhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelfettah Benchenna, Hélène Bourdeloie, Zineb Majdouli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et jeunes adultes en région Méditerranée. Circulations, pratiques et soft power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2019, 978-2-343-16849-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éducation cosmopolite. De la peur de la globalisation aux espoirs du cosmopolitisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Policar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cosmopolitisme sauvera-t-il la démocratie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.155-178, 2019, 978-2-406-09431-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seven Pillars of Aesthetico-Cultural Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aesthetic Cosmopolitanism and Global Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.46-65, 2019, 978-90-04-41148-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: How Aesthetic Cosmopolitan Is Our Global World?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Riegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vincenzo Cicchelli, Sylvie Octobre et Viviane Riege (dir.) Aesthetic Cosmopolitanism and Global Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.1--24, 2019, 978-90-04-41148-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Shakira à Naruto et Soliman. Cosmopolitisme esthético-culturel chez les jeunes Français et Tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Tarhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Cultures et jeunes adultes en région Méditerranée, Circulations, pratiques et soft power (ss. la dir. de Benchenna A., Bourdeloie, H. et Zineb Majdouli)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.241--258, 2019, Socio-anthropologie des mondes méditerranéens, 978-2-343-16849-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cómo el gusto del mundo llega a los jóvenes? El cosmopolitismo estético-cultural en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosario Radakovich; Ana Elisa Wortman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutaciones del consumo cultural en el siglo XXI. Tecnologías, espacios y experiencias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editorial Teseo, pp.135-162, 2019, 978-987-723-221-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cómo el gusto del mundo llega a los jóvenes? El cosmopolitismo estético-cultural en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutaciones del consumo cultural en el siglo XXI. Tecnologías, espacios y experiencias. In Rosario Radakovich y Ana Elisa Wortman (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editorial Teseo, pp.135--162, 2019, 978-987-723-221-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie du complot et radicalité informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La tentation radicale : enquête auprès des lycéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.319-364, 2018, ISBN-10 ‏ : ‎ 2130799574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le longitudinal révèle des incohérences. Une discussion à partir des résultats de l’enquête sur les univers culturels des adolescents (2002-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre le social dans la durée. Les études longitudinales en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.113-125, 2018, Res Publica, 978-2-7535-7470-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temporalités du métier de consommateur culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUQ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Générations et pratiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-112, 2017, SBN-13, ‎978-2760544758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Shahrukh Khan to Shakira: Reflections on Aesthetico-cultural Cosmopolitanism Among Young French People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Cosmopolitanism: Towards Planetary Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, pp.337-388, 2017, ISBN-10 ‏ : ‎ 9811053758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetico-cultural cosmopolitanism: a new kind of “good taste” among French youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitanism, markets and consumption. A critical global perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69-95, Palgrave, 2017, ISBN : 9783319641782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debating cosmopolitanism: a new appraisal of globalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalization, Supranational Dynamics and Local Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.43-63, 2017, ISBN 13 : 978-3319640747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et numérique : réflexions sur les temporalités juvéniles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Quête de musique. Questions de méthode à l’ère de la numérimorphose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.91-114, 2017, ISBN-10. 2705693009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler aux jeunes de culture, oui, mais à quels jeunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation culturelle : cinquième roue du carrosse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.43-49, 2016, ISBN-10, ‎2343078149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment lire à l’ère des smartphones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques, enfance et jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. du cercle de la Librairie, pp.24-30, 2015, ISBN-10, ‎2765414890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’enfance au prisme de la culture, approches internationales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Sirota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture et de la communication / La documentation française, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enfance et ses cultures, approches internationales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-31, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles cultures, générations et institutions de transmission : enfance contemporaine et mutations du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infancia, criancas, internet : desafios na era digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundacao Galouste Gulbekian, pp.217-238, 2012, ISBN : 9789723114645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Titeuf aux séries à succès : trajectoires de lecteurs de la fin de l'enfance à la grande adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Detrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evans Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures et lecteurs à l'heure d'interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Cercle de la Librairie, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Titeuf aux séries à succès : trajectoires de lecteurs de la fin de l’enfance à la grande adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures et lecteurs à l’heure d’internet : livre, presse et bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. du Cercle de la Librairie, pp.61-92, 2011, ISBN : 2765411786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant en culture : sortir de l’invisibilité statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures enfantines : universalité et diversité,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-93, 2010, ISBN : 978-2-7535-1249-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transmissions culturelles chez les adolescents : influences et stratégies individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance et culture, transmission, appropriation, représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-211, 2010, SBN-10, ‎2110975431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître les populations et les publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des Publics, De l'usage des études et recherches par les musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-105, 2007, ISBN-10, ‎2110067934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 6-14 ans et les équipements culturels. Des pratiques encadrées à la construction des goûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les publics de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 2003, ISBN-10, ‎2724609212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemme de la professionnalisation : le cas des conservateurs de musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collectivités locales et la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-311, 2002, ISBN-13, ‎978-2110050861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité du premier dimanche du mois dans les monuments et musées nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tarifs de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-344, 2002, ISBN-10, ‎2110052759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publics, pratiques et usages des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.341-374., 2002, ISBN. 2-7475-2677-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et usages des langues dans les consommations culturelles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien M’barki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-52. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.233.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n'y a plus d'égalité en France&amp;quot;. Crise de l’État-providence et crise démocratique chez les jeunes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69, pp.100-107. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.9645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante nuances de crise. Repenser les inégalités de l’enfance et de la jeunesse en temps de crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Sirota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69, pp.6-11. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.9519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Because we all love K‐Pop”: How young adults reshape symbolic boundaries in Paris, Manchester, and Philadelphia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tally Katz-Gerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neta Yodovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femida Handy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (1), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-4446.12983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour l’amour de la K-pop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 242, pp.89-126. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.242.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Republican Universalism at the Test of French Multicultural Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (2), pp.184-208. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25888072-bja10039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants et écrans durant les six premières années de la vie à travers le suivi de la cohorte Elfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.1-40. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.227.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Because we all love K‐Pop”: How young adults reshape symbolic boundaries in Paris, Manchester, and Philadelphia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tally Katz-Gerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neta Yodovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femida Handy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74 (1), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-4446.12983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Republican Universalism at the Test of French Multicultural Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (2), pp.184-208. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25888072-bja10039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crispations de la jeunesse contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [France]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques culturelles des enfants à l’épreuve du temps et du vieillissement : les apports des enquêtes longitudinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89, pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à l’âge global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226-227, pp.19-43. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.226.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants à l’épreuve du premier confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 585, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.585.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à l’âge global: Une analyse par la circulation des produits culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226-227 (2), pp.19--43. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.226.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La globalisation de la culture à l’aune de la circulation des produits culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 226-227 (2), pp.9--15. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.226.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s experience of the first lockdown in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 585, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.585.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réorganisation des temps enfantins à l’entrée en maternelle des enfants de la cohorte Elfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.204.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Hallyu ou comment apprendre des petites choses : une éducation au cosmopolitisme par le bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 44 (2), pp.131-148. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.044.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisirs des enfants de 9 ans en situation de confinement au printemps 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.205.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmopolitan Empowerments and Biographical Trajectories among Young French Fans of Hallyu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and Empathy: International Journal of Sociology, Psychology, and Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (34), pp.95-118. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32860/26356619/2020/3.34.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégagement, participation et engagement culturel des jeunes : des concepts pour une problématique mouvante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Jeunes et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.58-76. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1069169ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Hallyu ou comment apprendre des petites choses : une éducation au cosmopolitisme par le bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 44 (2), pp.131-148. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.044.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime technoculturel : une écologie culturelle entre incertitudes et responsabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.5894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Youth and Globalization and the Special Issue: The Rise and Fall of Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth and Globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25895745-00101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo-socialisation culturelle par les climats familiaux des enfants de la cohorte Elfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.1-32. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.192.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois élèves sur quatre touchés par au moins une action ou un projet relevant de l’éducation artistique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thoumelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Touahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture chiffres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/culc.193.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Youth and Globalization and the Special Issue: The Rise and Fall of Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth and Globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25895745-00101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo-socialisation au langage : le rôle des interactions langagières avec les parents durant les 365 premiers jours de l’enfant d’après l’enquête Elfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 2, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.182.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche cosmopolite de la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Épistémologies du pluriel, 2, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/societes-plurielles.2018.4246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La primo-socialisation culturelle durant la première année de la vie à travers l’enquête ELFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Facq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 156 (2), pp.43-76. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.156.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictionnalisation des attentats et théorie du complot chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.53-64. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.1140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of three cities: Aesthetico-cultural cosmopolitanism as a new capital among youth in Paris, São Paulo, and Seoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tally Katz-Gerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femida Handy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (3), pp.576-597. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1469540518818629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O gosto pelo mundo: a globalização da cultura apreendida pelo cosmopolitismo estético-cultural dos jovens na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Pós Ciências Sociais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (28), pp.167. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18764/2236-9473.v14n28p167-190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cosmopolitisme esthético-culturel des jeunes. Les cultures juvéniles à l’ère de la globalisation : une approche par le cosmopolitisme esthético-culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.171.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-culture and childhood: cultural and social transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175-176, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures juvéniles à l’ère de la globalisation : une approche par le cosmopolitisme esthético-culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 1, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.171.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetico-Cultural Cosmopolitanism Among French Young People: Beyond Social Stratification, The Role of Aspirations and Competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.416-437. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1749975517720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After the Omnivore, the Cosmopolitan Amateur: Reflections about Aesthetic Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Riegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.55-70. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18848/1835-4432/CGP/v09i01/55-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Survey Respondents Lie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (3), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.563.0561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtés mentent-ils ? Incohérences de réponse et illusion biographique dans une enquête longitudinale sur les loisirs des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 56 (3), pp.561-591. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.563.0561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtés mentent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (3), pp.561-591. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.563.0561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cosmopolitan Perspective of Globalization: Cultural and Aesthetic Consumption Among Young People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies of Changing Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2013 (3), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/scs-2014-0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° 66 (1), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.066.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants du numérique : mutations culturelles et mutations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n° 181 (1), pp.50-60. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.181.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique adoucit-elle les moeurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Detrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tome 418 (5), pp.607-618. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etu.4185.0607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation et pratiques culturelles des frères et sœurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 173 (5), pp.49-58. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.173.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratification sociale des pratiques numériques des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (1), pp.25-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Le genre, la culture et l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 168-169 (4), pp.9-22. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.168.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification des formes de la transmission culturelle : quelques éléments de réflexion à partir d'une enquête longitudinale sur les pratiques culturelles des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 8, pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification des formes de la transmission culturelle : quelques éléments de réflexion à partir d'une enquête longitudinale sur les pratiques culturelles des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 8 (1), pp.71-80. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.008.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfance des loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°6, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.116.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête inédite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2226S, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du féminin et du masculin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 168-169 (4), pp.23-57. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.168.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socialisation culturelle sexuée des enfants au sein de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 49 (2), pp.55-76. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.049.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques culturelles chez les jeunes et institutions de transmission : un choc de cultures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture Prospective, DEPS, Ministère de la Culture et de la Communication,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°1, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/culp.091.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tels parents, tels enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jauneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol. 49 (4), pp.695-722. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.494.0695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisirs culturels et construction du genre au sein de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 47 (1), pp.98-110. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.047.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les horizons culturels des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 163, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loisirs culturels des 6-14 ans. Contribution à une sociologie de l’enfance et de la prime adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/012898ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 6-14 ans et les équipements culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 86 (3), pp.143. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.086.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction and conflicts of professional legitimacy: The qualifications and competence of museum curators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 43 (1), pp.91-109. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.34557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession, segments professionnels et identité L'évolution des conservateurs de musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40 (2), pp.357. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3322769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique de conservation, rhétorique de conservateur : au sujet de quelques paradoxes de la médiation en art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publics et musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (14), pp.98-111. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pumus.1998.1119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire avec la crise. Enfance et jeunesse à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Sirota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, 2023, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.9495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 226-227, 300 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adolescents face aux dispositifs de médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (66), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques culturelles et enfance sous le regard du</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « Le régime du faux : quels usages et quels effets dans la fiction et la réalité ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Observatoire de la lecture des adolescents « Raison et fiction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse longitudinale et réduction de l'illusion biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Famille, éducation et politique : apports et enjeux des études longitudinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId257"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4869F39"/>
+    <w:nsid w:val="5FA8BF39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-octobre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3326-0170" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014750v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Octobre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cicchelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/les-k-dramas-ces-series-qui-font-du-bien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592010v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11825-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592039v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonchery" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150429v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150428v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592065v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Sirota" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592059v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Patureau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.15207" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592103v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Riegel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592120v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dallaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.octo.2017.01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592192v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.octob.2014.02" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286771v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthomier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974696v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592264v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Evans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743892v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/enrichir-sa-pedagogie/mes-connaissances-educatives/les-enfants-et-les-ecrans-9782725643816.html?srsltid=AfmBOoqUsF3wR9Z1WvILQQKLqGE1sJvKm6Xbjw9auAXFbErM_3jWYitS#details-techniques" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retz.cordi.2023.01.0099" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839109010.00032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592495v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04122014v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152573v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004432369_007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592529v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004438026_021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115688v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buscatto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.15462" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592541v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153621v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tarhouni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592535v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592554v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tarhouni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-09431-9.P.0155" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592567v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592570v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592586v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592604v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592608v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592614v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448122v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592623v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592651v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592644v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592666v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592663v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Louguet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#8217;barki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.233.0001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9495" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591932v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591943v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Labadie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dahan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9645" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591921v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Sirota" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9519" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150432v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tally Katz-Gerro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neta Yodovich" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femida Handy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-4446.12983" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591761v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.242.0089" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.227.0001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591808v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150544v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25888072-bja10039" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151309v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591830v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591813v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.226.0019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497985v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Camus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.585.0001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151298v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151307v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.226.0009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935400v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592512v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32860/26356619/2020/3.34.0004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.204.0001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591815v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.044.0131" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591737v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.205.0001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591832v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069169ar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153661v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591833v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.5894" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153667v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-00101001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591741v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.192.0001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591747v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ayoub" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thoumelin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Touahir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/culc.193.0001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592531v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591751v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.182.0001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692718v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2018.4246" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591839v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1140" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469540518818629" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591843v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591838v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Facq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.156.0043" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795105v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.171.0001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591844v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3554" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591755v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591852v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1749975517720" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591854v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18764/2236-9473.v14n28p167-190" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591857v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/1835-4432/CGP/v09i01/55-70" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591858v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.563.0561" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716773v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716770v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591864v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.066.0039" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591862v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.181.0050" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591865v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/scs-2014-0151" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591867v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4185.0607" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949897v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591869v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.173.0049" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591872v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.168.0009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591870v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.008.0071" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579246v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591757v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.116.0001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586298v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591873v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.168.0023" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591874v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.049.0055" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591881v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jauneau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.494.0695" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591758v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/culp.091.0001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591875v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.047.0098" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591879v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.940" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591882v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/012898ar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591884v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.086.0143" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591898v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.34557" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591902v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3322769" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591893v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.1998.1119" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03224455v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961645v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-octobre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3326-0170" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014750v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Octobre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cicchelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/les-k-dramas-ces-series-qui-font-du-bien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150428v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592010v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11825-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonchery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592059v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592065v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151308v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592046v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Sirota" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151305v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Patureau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.15207" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592110v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592103v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Riegel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dallaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.octo.2017.01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592192v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.octob.2014.02" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286771v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthomier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592264v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Evans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592494v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retz.cordi.2023.01.0099" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/enrichir-sa-pedagogie/mes-connaissances-educatives/les-enfants-et-les-ecrans-9782725643816.html?srsltid=AfmBOoqUsF3wR9Z1WvILQQKLqGE1sJvKm6Xbjw9auAXFbErM_3jWYitS#details-techniques" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04122014v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839109010.00032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buscatto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.15462" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152573v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004432369_007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592517v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004438026_021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-09431-9.P.0155" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153622v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tarhouni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592541v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tarhouni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592535v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153624v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592570v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592567v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592598v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592586v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592604v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592608v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592614v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448122v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592623v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592644v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592651v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592663v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592658v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592666v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Louguet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#8217;barki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.233.0001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9645" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591921v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Sirota" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9519" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150432v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tally Katz-Gerro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neta Yodovich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femida Handy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-4446.12983" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591761v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.242.0089" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591810v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25888072-bja10039" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.227.0001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591808v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150544v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591830v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591813v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.226.0019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497985v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Camus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.585.0001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151298v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.226.0009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935400v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.204.0001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591815v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.044.0131" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591737v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.205.0001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592512v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32860/26356619/2020/3.34.0004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591832v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069169ar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153661v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591833v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.5894" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153667v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-00101001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591741v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.192.0001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591747v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ayoub" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thoumelin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Touahir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/culc.193.0001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592531v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591751v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.182.0001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692718v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2018.4246" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591838v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Facq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.156.0043" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591839v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1140" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591836v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469540518818629" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18764/2236-9473.v14n28p167-190" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795105v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.171.0001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591844v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3554" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591755v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591852v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1749975517720" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591857v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/1835-4432/CGP/v09i01/55-70" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716773v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.563.0561" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591858v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716770v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591865v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/scs-2014-0151" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591864v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dahan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Labadie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.066.0039" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591862v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.181.0050" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974511v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591867v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4185.0607" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591869v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.173.0049" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949897v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591872v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.168.0009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579246v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591870v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.008.0071" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591757v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.116.0001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586298v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591873v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.168.0023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591874v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.049.0055" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591758v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/culp.091.0001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591881v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jauneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.494.0695" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591875v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.047.0098" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591879v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.940" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591882v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/012898ar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591884v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.086.0143" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591898v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.34557" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591902v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3322769" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591893v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.1998.1119" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744873v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9495" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591932v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591943v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591950v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03224455v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961645v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>