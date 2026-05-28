--- v1 (2026-05-08)
+++ v2 (2026-05-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:147.69230769231px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Octobre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée d'études, Département des études, de la prospective et des statistiques, ministère de la CultureChercheur au Centre Max Weber</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvie-octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3326-0170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les K-dramas : ces séries qui font du bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782130856481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture & Émotions, La dimension affective des goûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, 2024, 9782724641257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth on edge: facing global crises in multicultural french society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, 2022, Studies in chlidhood and youth, 978-3-031-11824-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-pop, soft power et culture globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2022, 9782130830501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth on Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2022, Studies in Childhood and Youth, 978-3-03-111824-1. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11825-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation artistique et culturelle : une utopie à l’épreuve des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jonchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences po, 2022, 9782724639359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-pop, soft power et culture globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2022, Hors collection, 978-2-13-083050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sociology of Hallyu Pop Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave, 2021, 9783030842983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une jeunesse crispée. Le vivre ensemble à l’épreuve des crises globales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2021, 978-2-343-23880-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une jeunesse crispée. Le vivre ensemble face aux crises globales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2021, Logiques sociales, 978-2-343-23880-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités culturelles : retour en enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Sirota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences po, 2021, 978-2724637953</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sociology of Hallyu Pop Culture: Surfing the Korean Wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave MacMillan, 2021, 978-3-030-84295-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cicchelli, Vincenzo and Octobre, Sylvie. La découverte, 226-227, 2021, Réseaux (revue), 978-2-348-06945-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe et genre des mondes culturels. Publics, artistes, intermédiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Patureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions, 2020, 979-10-362-0214-8. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.15207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth Techno-culture: from aesthetics to politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2020, 978-90-04-44753-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Quién teme a las culturas juveniles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oceano Traversia, 2019, 9786075271481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global culture and aesthetic cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2019, 9789004459496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetic Cosmopolitanism and Global Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Riegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cicchelli, Vincenzo and Octobre, Sylvie and Riegel, Viviane. Brill, 9, 2019, Youth in a Globalizing World, 978-90-04-41148-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes de genre dans les institutions culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Patureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2018, ISBN : 978-2-72462330-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technocultures juvéniles : du culturel au politique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2018, ISBN : 978-2-343-14529-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetico-cultural Cosmopolitanism among French Youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave, 2018, ISBN-10 ‏ : ‎ 3319663100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes et cultures : dialogue franco-québécois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Laval. 2017, ISBN: 9782763735917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amateur cosmopolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture - DEPS, 2017, ISBN: 9782111515154. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/deps.octo.2017.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux pouces et des neurones : les cultures juvéniles de l’ère médiatique à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. 2014, 2111281557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions de genre, questions de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture et de la Communication, Département des études de la prospective et des statistiques; La Documentation Française, 150 p., 2014, Questions de culture, 2-111-28156-5. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/deps.octob.2014.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant et ses cultures, approches internationales,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Sirota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. 2013, ISBN : 9782111281530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfance et ses cultures, approches internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Sirota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture et de la communication / La documentation française, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques culturelles et enfance sous le regard du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, revue Réseaux, pp.235, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfance des loisirs : trajectoires communes et parcours individuels de la fin de l’enfance à la grande adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. 432 p., 2010, Questions de culture, 2110975458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfance des loisirs. Trajectoires communes et parcours individuels de la fin de l'enfance à la grande adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Detrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance et culture : transmission, appropriation et représentation,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. 2010, ISBN 2110975431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfance des loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 432 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociales Fictions. Les androïdes rêvent-ils s’insertion sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréal. 2004, ISBN-10. 2749500656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loisirs culturels des 6-14 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. 2004, ISBN-10. 2110054808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants et les écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Cordier; Séverine Erhel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enfants et les écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Retz, pp.99-110, 2023, 9782725643816. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/retz.cordi.2023.01.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrans sont responsables d’une inculture adolescente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Cordier; Séverine Erhel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enfants et les écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Retz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, coll. mythes et réalités, 9782725643816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants de moins de 6 ans et les écrans numériques : à chacun son rythme, d’après l’enquête Elfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France, portrait social édition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEE, pp.63-71, 2022, 978-2-11-162371-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations du métier de consommateur culturel et inégalités éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Danic; Barbara Fontar; Agnès Grimault-Leprince; Mickaël Le Mentec; Olivier David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces de construction des inégalités éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.275-294, 2022, 978-2-7535-7686-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking youth cosmo-cultures: global pop culture and the example of its Korean glocalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roudometof, Victor and Dessì, Ugo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Culture and Glocalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.371--385, 2022, 978-1-83910-901-0 978-1-83910-900-3. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839109010.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking youth cosmo-cultures: global pop culture and the example of its Korean glocalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor Roudometof, Ugo Dessì. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Culture and Glocalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.371-385, 2022, 9781839109003. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839109010.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la primo-socialisation culturelle par les climats familiaux durant les deux premières années de la vie des enfants de la cohorte elfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dupuy; Christine Mennesson; Michelle Kelly-Irving; Chantal Zaouche Gaudron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socialisation familiale des jeunes enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Érès, pp.49-61, 2021, 9782749270265. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.dupuy.2021.01.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amatore cosmopolita: come nasce nei giovani l’interesse per gli altri. Il caso della hallyu in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Millenials. Avere vent’anni a Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, pp.128--141, 2020, 978-88-351-0100-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de l'ordre genré : des incarnations corporelles si &amp;quot;naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buscatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patureau, Frédérique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexe et genre des mondes culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.187-194, 2020, Sociétés, Espaces, Temps, 979-10-362-0216-2. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.15462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conspiracy Theories and Informational Radicalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galland, Olivier; Muxel, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical Thought among the Young: A Survey of French Lycée Students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.153-177, 2020, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004432369_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amatore cosmopolita: come nasce nei giovani l’interesse per gli altri. Il caso della hallyu in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vittorio Cotesta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Millenials. Avere vent’anni a Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, pp.128-141, 2020, 978-88-351-0100-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Globalization of Culture to Aesthetico-Cultural Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liana M. Daher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Social Conflict. The Relationship between Sociology and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis International, pp.223-240, 2020, 978-88-6977-161-3 88-6977-161-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetico-Cultural Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincenzo Cicchelli, Sylvie Mesure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitanism in Hard Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.276-288, 2020, 978-90-04-43801-9. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004438026_021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éducation cosmopolite: De la peur de la globalisation aux espoirs du cosmopolitisme. (in Policar alian eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cosmopolitisme sauvera-t-il la démocratie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Classiques Garnier, pp.155--178, 2019, PolitiqueS, 978-2-406-09431-9. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/ISBN.978-2-406-09431-9.P.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seven Pillars of Aesthetico-Cultural Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Vincenzo Cicchelli, Sylvie Octobre et Viviane Riege (dir.) Aesthetic Cosmopolitanism and Global Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.46--65, 2019, 978-90-04-41148-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: How Aesthetic Cosmopolitan Is Our Global World?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Riegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aesthetic Cosmopolitanism and Global Culture,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.1-24, 2019, 978-90-04-41148-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Shakira à Naruto et Soliman. Cosmopolitisme esthético-culturel chez les jeunes Français et Tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Tarhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelfettah Benchenna, Hélène Bourdeloie, Zineb Majdouli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et jeunes adultes en région Méditerranée. Circulations, pratiques et soft power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2019, 978-2-343-16849-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éducation cosmopolite. De la peur de la globalisation aux espoirs du cosmopolitisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Policar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cosmopolitisme sauvera-t-il la démocratie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.155-178, 2019, 978-2-406-09431-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seven Pillars of Aesthetico-Cultural Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aesthetic Cosmopolitanism and Global Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.46-65, 2019, 978-90-04-41148-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: How Aesthetic Cosmopolitan Is Our Global World?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Riegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vincenzo Cicchelli, Sylvie Octobre et Viviane Riege (dir.) Aesthetic Cosmopolitanism and Global Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.1--24, 2019, 978-90-04-41148-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Shakira à Naruto et Soliman. Cosmopolitisme esthético-culturel chez les jeunes Français et Tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Tarhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Cultures et jeunes adultes en région Méditerranée, Circulations, pratiques et soft power (ss. la dir. de Benchenna A., Bourdeloie, H. et Zineb Majdouli)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.241--258, 2019, Socio-anthropologie des mondes méditerranéens, 978-2-343-16849-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cómo el gusto del mundo llega a los jóvenes? El cosmopolitismo estético-cultural en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosario Radakovich; Ana Elisa Wortman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutaciones del consumo cultural en el siglo XXI. Tecnologías, espacios y experiencias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editorial Teseo, pp.135-162, 2019, 978-987-723-221-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cómo el gusto del mundo llega a los jóvenes? El cosmopolitismo estético-cultural en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutaciones del consumo cultural en el siglo XXI. Tecnologías, espacios y experiencias. In Rosario Radakovich y Ana Elisa Wortman (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editorial Teseo, pp.135--162, 2019, 978-987-723-221-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie du complot et radicalité informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La tentation radicale : enquête auprès des lycéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.319-364, 2018, ISBN-10 ‏ : ‎ 2130799574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le longitudinal révèle des incohérences. Une discussion à partir des résultats de l’enquête sur les univers culturels des adolescents (2002-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre le social dans la durée. Les études longitudinales en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.113-125, 2018, Res Publica, 978-2-7535-7470-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temporalités du métier de consommateur culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUQ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Générations et pratiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-112, 2017, SBN-13, ‎978-2760544758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Shahrukh Khan to Shakira: Reflections on Aesthetico-cultural Cosmopolitanism Among Young French People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Cosmopolitanism: Towards Planetary Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, pp.337-388, 2017, ISBN-10 ‏ : ‎ 9811053758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetico-cultural cosmopolitanism: a new kind of “good taste” among French youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitanism, markets and consumption. A critical global perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69-95, Palgrave, 2017, ISBN : 9783319641782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debating cosmopolitanism: a new appraisal of globalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalization, Supranational Dynamics and Local Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.43-63, 2017, ISBN 13 : 978-3319640747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et numérique : réflexions sur les temporalités juvéniles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Quête de musique. Questions de méthode à l’ère de la numérimorphose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.91-114, 2017, ISBN-10. 2705693009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler aux jeunes de culture, oui, mais à quels jeunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation culturelle : cinquième roue du carrosse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.43-49, 2016, ISBN-10, ‎2343078149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment lire à l’ère des smartphones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques, enfance et jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. du cercle de la Librairie, pp.24-30, 2015, ISBN-10, ‎2765414890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’enfance au prisme de la culture, approches internationales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Sirota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture et de la communication / La documentation française, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enfance et ses cultures, approches internationales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-31, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles cultures, générations et institutions de transmission : enfance contemporaine et mutations du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infancia, criancas, internet : desafios na era digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundacao Galouste Gulbekian, pp.217-238, 2012, ISBN : 9789723114645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Titeuf aux séries à succès : trajectoires de lecteurs de la fin de l'enfance à la grande adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Detrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evans Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures et lecteurs à l'heure d'interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Cercle de la Librairie, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Titeuf aux séries à succès : trajectoires de lecteurs de la fin de l’enfance à la grande adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures et lecteurs à l’heure d’internet : livre, presse et bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. du Cercle de la Librairie, pp.61-92, 2011, ISBN : 2765411786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant en culture : sortir de l’invisibilité statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures enfantines : universalité et diversité,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-93, 2010, ISBN : 978-2-7535-1249-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transmissions culturelles chez les adolescents : influences et stratégies individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance et culture, transmission, appropriation, représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-211, 2010, SBN-10, ‎2110975431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître les populations et les publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des Publics, De l'usage des études et recherches par les musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-105, 2007, ISBN-10, ‎2110067934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 6-14 ans et les équipements culturels. Des pratiques encadrées à la construction des goûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les publics de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 2003, ISBN-10, ‎2724609212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemme de la professionnalisation : le cas des conservateurs de musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collectivités locales et la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-311, 2002, ISBN-13, ‎978-2110050861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité du premier dimanche du mois dans les monuments et musées nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tarifs de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-344, 2002, ISBN-10, ‎2110052759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publics, pratiques et usages des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.341-374., 2002, ISBN. 2-7475-2677-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et usages des langues dans les consommations culturelles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien M’barki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-52. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.233.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n'y a plus d'égalité en France&amp;quot;. Crise de l’État-providence et crise démocratique chez les jeunes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69, pp.100-107. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.9645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante nuances de crise. Repenser les inégalités de l’enfance et de la jeunesse en temps de crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Sirota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69, pp.6-11. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.9519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Because we all love K‐Pop”: How young adults reshape symbolic boundaries in Paris, Manchester, and Philadelphia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tally Katz-Gerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neta Yodovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femida Handy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (1), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-4446.12983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour l’amour de la K-pop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 242, pp.89-126. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.242.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Republican Universalism at the Test of French Multicultural Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (2), pp.184-208. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25888072-bja10039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants et écrans durant les six premières années de la vie à travers le suivi de la cohorte Elfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.1-40. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.227.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Because we all love K‐Pop”: How young adults reshape symbolic boundaries in Paris, Manchester, and Philadelphia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tally Katz-Gerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neta Yodovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femida Handy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74 (1), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-4446.12983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Republican Universalism at the Test of French Multicultural Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (2), pp.184-208. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25888072-bja10039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crispations de la jeunesse contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [France]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques culturelles des enfants à l’épreuve du temps et du vieillissement : les apports des enquêtes longitudinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89, pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à l’âge global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226-227, pp.19-43. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.226.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants à l’épreuve du premier confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 585, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.585.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à l’âge global: Une analyse par la circulation des produits culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226-227 (2), pp.19--43. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.226.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La globalisation de la culture à l’aune de la circulation des produits culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 226-227 (2), pp.9--15. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.226.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s experience of the first lockdown in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 585, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.585.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réorganisation des temps enfantins à l’entrée en maternelle des enfants de la cohorte Elfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.204.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Hallyu ou comment apprendre des petites choses : une éducation au cosmopolitisme par le bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 44 (2), pp.131-148. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.044.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisirs des enfants de 9 ans en situation de confinement au printemps 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.205.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmopolitan Empowerments and Biographical Trajectories among Young French Fans of Hallyu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and Empathy: International Journal of Sociology, Psychology, and Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (34), pp.95-118. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32860/26356619/2020/3.34.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégagement, participation et engagement culturel des jeunes : des concepts pour une problématique mouvante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Jeunes et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.58-76. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1069169ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Hallyu ou comment apprendre des petites choses : une éducation au cosmopolitisme par le bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 44 (2), pp.131-148. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.044.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime technoculturel : une écologie culturelle entre incertitudes et responsabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.5894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Youth and Globalization and the Special Issue: The Rise and Fall of Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth and Globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25895745-00101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo-socialisation culturelle par les climats familiaux des enfants de la cohorte Elfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.1-32. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.192.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois élèves sur quatre touchés par au moins une action ou un projet relevant de l’éducation artistique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thoumelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Touahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture chiffres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/culc.193.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Youth and Globalization and the Special Issue: The Rise and Fall of Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth and Globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25895745-00101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo-socialisation au langage : le rôle des interactions langagières avec les parents durant les 365 premiers jours de l’enfant d’après l’enquête Elfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 2, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.182.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche cosmopolite de la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Épistémologies du pluriel, 2, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/societes-plurielles.2018.4246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La primo-socialisation culturelle durant la première année de la vie à travers l’enquête ELFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Facq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 156 (2), pp.43-76. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.156.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictionnalisation des attentats et théorie du complot chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.53-64. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.1140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of three cities: Aesthetico-cultural cosmopolitanism as a new capital among youth in Paris, São Paulo, and Seoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tally Katz-Gerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femida Handy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (3), pp.576-597. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1469540518818629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O gosto pelo mundo: a globalização da cultura apreendida pelo cosmopolitismo estético-cultural dos jovens na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Pós Ciências Sociais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (28), pp.167. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18764/2236-9473.v14n28p167-190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cosmopolitisme esthético-culturel des jeunes. Les cultures juvéniles à l’ère de la globalisation : une approche par le cosmopolitisme esthético-culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.171.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-culture and childhood: cultural and social transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175-176, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures juvéniles à l’ère de la globalisation : une approche par le cosmopolitisme esthético-culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 1, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.171.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetico-Cultural Cosmopolitanism Among French Young People: Beyond Social Stratification, The Role of Aspirations and Competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.416-437. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1749975517720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After the Omnivore, the Cosmopolitan Amateur: Reflections about Aesthetic Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Riegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.55-70. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18848/1835-4432/CGP/v09i01/55-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Survey Respondents Lie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (3), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.563.0561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtés mentent-ils ? Incohérences de réponse et illusion biographique dans une enquête longitudinale sur les loisirs des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 56 (3), pp.561-591. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.563.0561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtés mentent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (3), pp.561-591. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.563.0561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cosmopolitan Perspective of Globalization: Cultural and Aesthetic Consumption Among Young People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies of Changing Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2013 (3), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/scs-2014-0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° 66 (1), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.066.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants du numérique : mutations culturelles et mutations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n° 181 (1), pp.50-60. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.181.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique adoucit-elle les moeurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Detrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tome 418 (5), pp.607-618. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etu.4185.0607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation et pratiques culturelles des frères et sœurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 173 (5), pp.49-58. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.173.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratification sociale des pratiques numériques des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (1), pp.25-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Le genre, la culture et l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 168-169 (4), pp.9-22. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.168.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification des formes de la transmission culturelle : quelques éléments de réflexion à partir d'une enquête longitudinale sur les pratiques culturelles des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 8, pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification des formes de la transmission culturelle : quelques éléments de réflexion à partir d'une enquête longitudinale sur les pratiques culturelles des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 8 (1), pp.71-80. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.008.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfance des loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°6, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.116.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête inédite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2226S, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du féminin et du masculin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 168-169 (4), pp.23-57. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.168.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socialisation culturelle sexuée des enfants au sein de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 49 (2), pp.55-76. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.049.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques culturelles chez les jeunes et institutions de transmission : un choc de cultures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture Prospective, DEPS, Ministère de la Culture et de la Communication,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°1, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/culp.091.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tels parents, tels enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jauneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol. 49 (4), pp.695-722. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.494.0695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisirs culturels et construction du genre au sein de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 47 (1), pp.98-110. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.047.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les horizons culturels des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 163, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loisirs culturels des 6-14 ans. Contribution à une sociologie de l’enfance et de la prime adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/012898ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 6-14 ans et les équipements culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 86 (3), pp.143. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.086.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction and conflicts of professional legitimacy: The qualifications and competence of museum curators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 43 (1), pp.91-109. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.34557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession, segments professionnels et identité L'évolution des conservateurs de musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40 (2), pp.357. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3322769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique de conservation, rhétorique de conservateur : au sujet de quelques paradoxes de la médiation en art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publics et musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (14), pp.98-111. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pumus.1998.1119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire avec la crise. Enfance et jeunesse à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Sirota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, 2023, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.9495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 226-227, 300 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adolescents face aux dispositifs de médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (66), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques culturelles et enfance sous le regard du</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « Le régime du faux : quels usages et quels effets dans la fiction et la réalité ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Observatoire de la lecture des adolescents « Raison et fiction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse longitudinale et réduction de l'illusion biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Famille, éducation et politique : apports et enjeux des études longitudinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId257"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:147.69230769231px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Octobre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée d'études, Département des études, de la prospective et des statistiques, ministère de la CultureChercheur au Centre Max Weber</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvie-octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3326-0170</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les K-dramas : ces séries qui font du bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782130856481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture & Émotions, La dimension affective des goûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, 2024, 9782724641257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth on Edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2022, Studies in Childhood and Youth, 978-3-03-111824-1. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11825-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-pop, soft power et culture globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2022, 9782130830501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation artistique et culturelle : une utopie à l’épreuve des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jonchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences po, 2022, 9782724639359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-pop, soft power et culture globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 2022, Hors collection, 978-2-13-083050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth on edge: facing global crises in multicultural french society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, 2022, Studies in chlidhood and youth, 978-3-031-11824-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une jeunesse crispée. Le vivre ensemble face aux crises globales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2021, Logiques sociales, 978-2-343-23880-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités culturelles : retour en enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Sirota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences po, 2021, 978-2724637953</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une jeunesse crispée. Le vivre ensemble à l’épreuve des crises globales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2021, 978-2-343-23880-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sociology of Hallyu Pop Culture: Surfing the Korean Wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave MacMillan, 2021, 978-3-030-84295-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cicchelli, Vincenzo and Octobre, Sylvie. La découverte, 226-227, 2021, Réseaux (revue), 978-2-348-06945-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sociology of Hallyu Pop Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave, 2021, 9783030842983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe et genre des mondes culturels. Publics, artistes, intermédiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Patureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions, 2020, 979-10-362-0214-8. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.15207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth Techno-culture: from aesthetics to politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2020, 978-90-04-44753-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetic Cosmopolitanism and Global Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Riegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cicchelli, Vincenzo and Octobre, Sylvie and Riegel, Viviane. Brill, 9, 2019, Youth in a Globalizing World, 978-90-04-41148-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Quién teme a las culturas juveniles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oceano Traversia, 2019, 9786075271481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global culture and aesthetic cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, 2019, 9789004459496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technocultures juvéniles : du culturel au politique,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2018, ISBN : 978-2-343-14529-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetico-cultural Cosmopolitanism among French Youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave, 2018, ISBN-10 ‏ : ‎ 3319663100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes de genre dans les institutions culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Patureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture. 2018, ISBN : 978-2-72462330-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amateur cosmopolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture - DEPS, 2017, ISBN: 9782111515154. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/deps.octo.2017.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes et cultures : dialogue franco-québécois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Laval. 2017, ISBN: 9782763735917</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions de genre, questions de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture et de la Communication, Département des études de la prospective et des statistiques; La Documentation Française, 150 p., 2014, Questions de culture, 2-111-28156-5. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/deps.octob.2014.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux pouces et des neurones : les cultures juvéniles de l’ère médiatique à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. 2014, 2111281557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfance et ses cultures, approches internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Sirota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture et de la communication / La documentation française, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant et ses cultures, approches internationales,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Sirota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. 2013, ISBN : 9782111281530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques culturelles et enfance sous le regard du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, revue Réseaux, pp.235, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance et culture : transmission, appropriation et représentation,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. 2010, ISBN 2110975431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfance des loisirs. Trajectoires communes et parcours individuels de la fin de l'enfance à la grande adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Detrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfance des loisirs : trajectoires communes et parcours individuels de la fin de l’enfance à la grande adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. 432 p., 2010, Questions de culture, 2110975458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfance des loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 432 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociales Fictions. Les androïdes rêvent-ils s’insertion sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréal. 2004, ISBN-10. 2749500656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loisirs culturels des 6-14 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. 2004, ISBN-10. 2110054808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrans sont responsables d’une inculture adolescente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Cordier; Séverine Erhel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enfants et les écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Retz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, coll. mythes et réalités, 9782725643816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants et les écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Cordier; Séverine Erhel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enfants et les écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Retz, pp.99-110, 2023, 9782725643816. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/retz.cordi.2023.01.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking youth cosmo-cultures: global pop culture and the example of its Korean glocalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roudometof, Victor and Dessì, Ugo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Culture and Glocalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.371--385, 2022, 978-1-83910-901-0 978-1-83910-900-3. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839109010.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations du métier de consommateur culturel et inégalités éducatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Danic; Barbara Fontar; Agnès Grimault-Leprince; Mickaël Le Mentec; Olivier David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces de construction des inégalités éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.275-294, 2022, 978-2-7535-7686-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking youth cosmo-cultures: global pop culture and the example of its Korean glocalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor Roudometof, Ugo Dessì. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Culture and Glocalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.371-385, 2022, 9781839109003. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839109010.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants de moins de 6 ans et les écrans numériques : à chacun son rythme, d’après l’enquête Elfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France, portrait social édition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEE, pp.63-71, 2022, 978-2-11-162371-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de la primo-socialisation culturelle par les climats familiaux durant les deux premières années de la vie des enfants de la cohorte elfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dupuy; Christine Mennesson; Michelle Kelly-Irving; Chantal Zaouche Gaudron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socialisation familiale des jeunes enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Érès, pp.49-61, 2021, 9782749270265. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.dupuy.2021.01.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amatore cosmopolita: come nasce nei giovani l’interesse per gli altri. Il caso della hallyu in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vittorio Cotesta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Millenials. Avere vent’anni a Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, pp.128-141, 2020, 978-88-351-0100-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conspiracy Theories and Informational Radicalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galland, Olivier; Muxel, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radical Thought among the Young: A Survey of French Lycée Students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.153-177, 2020, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004432369_007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Globalization of Culture to Aesthetico-Cultural Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liana M. Daher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Social Conflict. The Relationship between Sociology and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mimesis International, pp.223-240, 2020, 978-88-6977-161-3 88-6977-161-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetico-Cultural Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincenzo Cicchelli, Sylvie Mesure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitanism in Hard Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.276-288, 2020, 978-90-04-43801-9. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004438026_021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amatore cosmopolita: come nasce nei giovani l’interesse per gli altri. Il caso della hallyu in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Millenials. Avere vent’anni a Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, pp.128--141, 2020, 978-88-351-0100-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de l'ordre genré : des incarnations corporelles si &amp;quot;naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buscatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patureau, Frédérique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexe et genre des mondes culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.187-194, 2020, Sociétés, Espaces, Temps, 979-10-362-0216-2. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.15462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seven Pillars of Aesthetico-Cultural Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aesthetic Cosmopolitanism and Global Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.46-65, 2019, 978-90-04-41148-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: How Aesthetic Cosmopolitan Is Our Global World?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Riegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vincenzo Cicchelli, Sylvie Octobre et Viviane Riege (dir.) Aesthetic Cosmopolitanism and Global Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.1--24, 2019, 978-90-04-41148-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éducation cosmopolite. De la peur de la globalisation aux espoirs du cosmopolitisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Policar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cosmopolitisme sauvera-t-il la démocratie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.155-178, 2019, 978-2-406-09431-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Shakira à Naruto et Soliman. Cosmopolitisme esthético-culturel chez les jeunes Français et Tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Tarhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Cultures et jeunes adultes en région Méditerranée, Circulations, pratiques et soft power (ss. la dir. de Benchenna A., Bourdeloie, H. et Zineb Majdouli)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.241--258, 2019, Socio-anthropologie des mondes méditerranéens, 978-2-343-16849-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cómo el gusto del mundo llega a los jóvenes? El cosmopolitismo estético-cultural en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosario Radakovich; Ana Elisa Wortman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutaciones del consumo cultural en el siglo XXI. Tecnologías, espacios y experiencias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editorial Teseo, pp.135-162, 2019, 978-987-723-221-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Cómo el gusto del mundo llega a los jóvenes? El cosmopolitismo estético-cultural en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutaciones del consumo cultural en el siglo XXI. Tecnologías, espacios y experiencias. In Rosario Radakovich y Ana Elisa Wortman (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editorial Teseo, pp.135--162, 2019, 978-987-723-221-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Shakira à Naruto et Soliman. Cosmopolitisme esthético-culturel chez les jeunes Français et Tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Tarhouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelfettah Benchenna, Hélène Bourdeloie, Zineb Majdouli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et jeunes adultes en région Méditerranée. Circulations, pratiques et soft power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2019, 978-2-343-16849-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: How Aesthetic Cosmopolitan Is Our Global World?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Riegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aesthetic Cosmopolitanism and Global Culture,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.1-24, 2019, 978-90-04-41148-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éducation cosmopolite: De la peur de la globalisation aux espoirs du cosmopolitisme. (in Policar alian eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cosmopolitisme sauvera-t-il la démocratie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Classiques Garnier, pp.155--178, 2019, PolitiqueS, 978-2-406-09431-9. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/ISBN.978-2-406-09431-9.P.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seven Pillars of Aesthetico-Cultural Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Vincenzo Cicchelli, Sylvie Octobre et Viviane Riege (dir.) Aesthetic Cosmopolitanism and Global Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.46--65, 2019, 978-90-04-41148-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le longitudinal révèle des incohérences. Une discussion à partir des résultats de l’enquête sur les univers culturels des adolescents (2002-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre le social dans la durée. Les études longitudinales en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.113-125, 2018, Res Publica, 978-2-7535-7470-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie du complot et radicalité informationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La tentation radicale : enquête auprès des lycéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.319-364, 2018, ISBN-10 ‏ : ‎ 2130799574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Shahrukh Khan to Shakira: Reflections on Aesthetico-cultural Cosmopolitanism Among Young French People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Cosmopolitanism: Towards Planetary Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave, pp.337-388, 2017, ISBN-10 ‏ : ‎ 9811053758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temporalités du métier de consommateur culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUQ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Générations et pratiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-112, 2017, SBN-13, ‎978-2760544758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetico-cultural cosmopolitanism: a new kind of “good taste” among French youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitanism, markets and consumption. A critical global perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69-95, Palgrave, 2017, ISBN : 9783319641782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debating cosmopolitanism: a new appraisal of globalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalization, Supranational Dynamics and Local Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.43-63, 2017, ISBN 13 : 978-3319640747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et numérique : réflexions sur les temporalités juvéniles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Quête de musique. Questions de méthode à l’ère de la numérimorphose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.91-114, 2017, ISBN-10. 2705693009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler aux jeunes de culture, oui, mais à quels jeunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation culturelle : cinquième roue du carrosse ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.43-49, 2016, ISBN-10, ‎2343078149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment lire à l’ère des smartphones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques, enfance et jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. du cercle de la Librairie, pp.24-30, 2015, ISBN-10, ‎2765414890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’enfance au prisme de la culture, approches internationales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Sirota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture et de la communication / La documentation française, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enfance et ses cultures, approches internationales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-31, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles cultures, générations et institutions de transmission : enfance contemporaine et mutations du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infancia, criancas, internet : desafios na era digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundacao Galouste Gulbekian, pp.217-238, 2012, ISBN : 9789723114645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Titeuf aux séries à succès : trajectoires de lecteurs de la fin de l'enfance à la grande adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Detrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evans Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures et lecteurs à l'heure d'interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Cercle de la Librairie, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Titeuf aux séries à succès : trajectoires de lecteurs de la fin de l’enfance à la grande adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures et lecteurs à l’heure d’internet : livre, presse et bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. du Cercle de la Librairie, pp.61-92, 2011, ISBN : 2765411786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transmissions culturelles chez les adolescents : influences et stratégies individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance et culture, transmission, appropriation, représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-211, 2010, SBN-10, ‎2110975431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant en culture : sortir de l’invisibilité statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures enfantines : universalité et diversité,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-93, 2010, ISBN : 978-2-7535-1249-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître les populations et les publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des Publics, De l'usage des études et recherches par les musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-105, 2007, ISBN-10, ‎2110067934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 6-14 ans et les équipements culturels. Des pratiques encadrées à la construction des goûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les publics de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 2003, ISBN-10, ‎2724609212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publics, pratiques et usages des musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique et musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.341-374., 2002, ISBN. 2-7475-2677-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemme de la professionnalisation : le cas des conservateurs de musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collectivités locales et la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-311, 2002, ISBN-13, ‎978-2110050861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité du premier dimanche du mois dans les monuments et musées nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les tarifs de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-344, 2002, ISBN-10, ‎2110052759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et usages des langues dans les consommations culturelles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Louguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien M’barki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-52. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.233.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n'y a plus d'égalité en France&amp;quot;. Crise de l’État-providence et crise démocratique chez les jeunes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69, pp.100-107. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.9645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante nuances de crise. Repenser les inégalités de l’enfance et de la jeunesse en temps de crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Sirota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69, pp.6-11. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.9519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Because we all love K‐Pop”: How young adults reshape symbolic boundaries in Paris, Manchester, and Philadelphia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tally Katz-Gerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neta Yodovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femida Handy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (1), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-4446.12983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour l’amour de la K-pop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 242, pp.89-126. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.242.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Because we all love K‐Pop”: How young adults reshape symbolic boundaries in Paris, Manchester, and Philadelphia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tally Katz-Gerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neta Yodovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femida Handy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74 (1), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-4446.12983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants et écrans durant les six premières années de la vie à travers le suivi de la cohorte Elfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.1-40. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.227.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Republican Universalism at the Test of French Multicultural Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (2), pp.184-208. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25888072-bja10039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Republican Universalism at the Test of French Multicultural Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (2), pp.184-208. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25888072-bja10039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques culturelles des enfants à l’épreuve du temps et du vieillissement : les apports des enquêtes longitudinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 89, pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à l’âge global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226-227, pp.19-43. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.226.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants à l’épreuve du premier confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 585, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.585.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à l’âge global: Une analyse par la circulation des produits culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 226-227 (2), pp.19--43. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.226.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crispations de la jeunesse contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telos [France]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La globalisation de la culture à l’aune de la circulation des produits culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 226-227 (2), pp.9--15. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.226.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s experience of the first lockdown in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 585, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.585.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmopolitan Empowerments and Biographical Trajectories among Young French Fans of Hallyu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and Empathy: International Journal of Sociology, Psychology, and Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (34), pp.95-118. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32860/26356619/2020/3.34.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réorganisation des temps enfantins à l’entrée en maternelle des enfants de la cohorte Elfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.204.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Hallyu ou comment apprendre des petites choses : une éducation au cosmopolitisme par le bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 44 (2), pp.131-148. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.044.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisirs des enfants de 9 ans en situation de confinement au printemps 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.205.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégagement, participation et engagement culturel des jeunes : des concepts pour une problématique mouvante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Jeunes et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.58-76. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1069169ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Hallyu ou comment apprendre des petites choses : une éducation au cosmopolitisme par le bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 44 (2), pp.131-148. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.044.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Youth and Globalization and the Special Issue: The Rise and Fall of Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth and Globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25895745-00101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo-socialisation culturelle par les climats familiaux des enfants de la cohorte Elfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.1-32. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.192.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois élèves sur quatre touchés par au moins une action ou un projet relevant de l’éducation artistique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thoumelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Touahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture chiffres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/culc.193.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime technoculturel : une écologie culturelle entre incertitudes et responsabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.5894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Youth and Globalization and the Special Issue: The Rise and Fall of Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth and Globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25895745-00101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche cosmopolite de la globalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Épistémologies du pluriel, 2, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/societes-plurielles.2018.4246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo-socialisation au langage : le rôle des interactions langagières avec les parents durant les 365 premiers jours de l’enfant d’après l’enquête Elfe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 2, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.182.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La primo-socialisation culturelle durant la première année de la vie à travers l’enquête ELFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Facq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 156 (2), pp.43-76. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.156.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictionnalisation des attentats et théorie du complot chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.53-64. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.1140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of three cities: Aesthetico-cultural cosmopolitanism as a new capital among youth in Paris, São Paulo, and Seoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Riegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tally Katz-Gerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femida Handy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (3), pp.576-597. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1469540518818629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cosmopolitisme esthético-culturel des jeunes. Les cultures juvéniles à l’ère de la globalisation : une approche par le cosmopolitisme esthético-culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.171.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01795105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-culture and childhood: cultural and social transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175-176, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures juvéniles à l’ère de la globalisation : une approche par le cosmopolitisme esthético-culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 1, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.171.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetico-Cultural Cosmopolitanism Among French Young People: Beyond Social Stratification, The Role of Aspirations and Competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.416-437. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1749975517720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O gosto pelo mundo: a globalização da cultura apreendida pelo cosmopolitismo estético-cultural dos jovens na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Pós Ciências Sociais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (28), pp.167. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18764/2236-9473.v14n28p167-190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After the Omnivore, the Cosmopolitan Amateur: Reflections about Aesthetic Cosmopolitanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Riegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.55-70. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18848/1835-4432/CGP/v09i01/55-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtés mentent-ils ? Incohérences de réponse et illusion biographique dans une enquête longitudinale sur les loisirs des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 56 (3), pp.561-591. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.563.0561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Survey Respondents Lie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (3), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.563.0561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtés mentent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (3), pp.561-591. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.563.0561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° 66 (1), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.066.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants du numérique : mutations culturelles et mutations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n° 181 (1), pp.50-60. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.181.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cosmopolitan Perspective of Globalization: Cultural and Aesthetic Consumption Among Young People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies of Changing Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2013 (3), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/scs-2014-0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tome 418 (5), pp.607-618. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etu.4185.0607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique adoucit-elle les moeurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Detrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00974511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratification sociale des pratiques numériques des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (1), pp.25-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation et pratiques culturelles des frères et sœurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 173 (5), pp.49-58. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.173.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification des formes de la transmission culturelle : quelques éléments de réflexion à partir d'une enquête longitudinale sur les pratiques culturelles des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 8 (1), pp.71-80. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.008.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification des formes de la transmission culturelle : quelques éléments de réflexion à partir d'une enquête longitudinale sur les pratiques culturelles des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 8, pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Le genre, la culture et l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 168-169 (4), pp.9-22. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.168.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfance des loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°6, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cule.116.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête inédite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Berthomier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2226S, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du féminin et du masculin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 168-169 (4), pp.23-57. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.168.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La socialisation culturelle sexuée des enfants au sein de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 49 (2), pp.55-76. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.049.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tels parents, tels enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jauneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol. 49 (4), pp.695-722. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.494.0695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques culturelles chez les jeunes et institutions de transmission : un choc de cultures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture Prospective, DEPS, Ministère de la Culture et de la Communication,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°1, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/culp.091.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisirs culturels et construction du genre au sein de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 47 (1), pp.98-110. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.047.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les horizons culturels des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 163, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loisirs culturels des 6-14 ans. Contribution à une sociologie de l’enfance et de la prime adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/012898ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 6-14 ans et les équipements culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 86 (3), pp.143. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.086.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction and conflicts of professional legitimacy: The qualifications and competence of museum curators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 43 (1), pp.91-109. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.34557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profession, segments professionnels et identité L'évolution des conservateurs de musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40 (2), pp.357. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3322769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique de conservation, rhétorique de conservateur : au sujet de quelques paradoxes de la médiation en art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publics et musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (14), pp.98-111. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pumus.1998.1119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire avec la crise. Enfance et jeunesse à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Sirota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69, 2023, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.9495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 226-227, 300 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adolescents face aux dispositifs de médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (66), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques culturelles et enfance sous le regard du</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde « Le régime du faux : quels usages et quels effets dans la fiction et la réalité ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Observatoire de la lecture des adolescents « Raison et fiction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse longitudinale et réduction de l'illusion biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Octobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Famille, éducation et politique : apports et enjeux des études longitudinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId257"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FA8BF39"/>
+    <w:nsid w:val="65DFB188"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-octobre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3326-0170" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014750v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Octobre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cicchelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/les-k-dramas-ces-series-qui-font-du-bien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150428v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592010v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11825-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonchery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592059v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592065v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151308v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592046v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Sirota" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151305v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Patureau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.15207" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592110v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592103v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Riegel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592120v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dallaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.octo.2017.01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592192v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.octob.2014.02" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286771v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthomier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592264v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Evans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592494v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retz.cordi.2023.01.0099" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/enrichir-sa-pedagogie/mes-connaissances-educatives/les-enfants-et-les-ecrans-9782725643816.html?srsltid=AfmBOoqUsF3wR9Z1WvILQQKLqGE1sJvKm6Xbjw9auAXFbErM_3jWYitS#details-techniques" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04122014v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839109010.00032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buscatto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.15462" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152573v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004432369_007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592517v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004438026_021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-09431-9.P.0155" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153622v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tarhouni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592541v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tarhouni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592535v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153624v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592570v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592567v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592598v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592586v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592604v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592608v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592614v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448122v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592623v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592644v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592651v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592663v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592658v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592666v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Louguet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#8217;barki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.233.0001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9645" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591921v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Sirota" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9519" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150432v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tally Katz-Gerro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neta Yodovich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femida Handy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-4446.12983" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591761v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.242.0089" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591810v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25888072-bja10039" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.227.0001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591808v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150544v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591830v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591813v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.226.0019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497985v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Camus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.585.0001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151298v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.226.0009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935400v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.204.0001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591815v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.044.0131" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591737v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.205.0001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592512v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32860/26356619/2020/3.34.0004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591832v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069169ar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153661v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591833v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.5894" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153667v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-00101001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591741v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.192.0001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591747v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ayoub" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thoumelin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Touahir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/culc.193.0001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592531v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591751v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.182.0001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692718v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2018.4246" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591838v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Facq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.156.0043" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591839v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1140" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591836v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469540518818629" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18764/2236-9473.v14n28p167-190" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795105v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.171.0001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591844v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3554" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591755v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591852v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1749975517720" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591857v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/1835-4432/CGP/v09i01/55-70" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716773v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.563.0561" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591858v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716770v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591865v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/scs-2014-0151" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591864v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dahan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Labadie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.066.0039" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591862v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.181.0050" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974511v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591867v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4185.0607" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591869v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.173.0049" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949897v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591872v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.168.0009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579246v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591870v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.008.0071" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591757v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.116.0001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586298v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591873v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.168.0023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591874v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.049.0055" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591758v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/culp.091.0001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591881v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jauneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.494.0695" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591875v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.047.0098" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591879v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.940" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591882v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/012898ar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591884v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.086.0143" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591898v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.34557" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591902v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3322769" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591893v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.1998.1119" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744873v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9495" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591932v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591943v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591950v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03224455v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961645v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-octobre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3326-0170" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014750v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Octobre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cicchelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/les-k-dramas-ces-series-qui-font-du-bien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592010v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11825-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592039v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jonchery" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150429v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150428v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151308v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Sirota" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592065v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592059v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Patureau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.15207" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Riegel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592103v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592120v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.octo.2017.01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592133v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dallaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.octob.2014.02" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286771v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592247v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Detrez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berthomier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592264v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Evans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743892v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/enrichir-sa-pedagogie/mes-connaissances-educatives/les-enfants-et-les-ecrans-9782725643816.html?srsltid=AfmBOoqUsF3wR9Z1WvILQQKLqGE1sJvKm6Xbjw9auAXFbErM_3jWYitS#details-techniques" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retz.cordi.2023.01.0099" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839109010.00032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592495v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04122014v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152573v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004432369_007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592529v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004438026_021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115688v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buscatto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.15462" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592541v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153621v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tarhouni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592535v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592554v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tarhouni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-09431-9.P.0155" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592567v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592570v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592586v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592604v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592608v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592614v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448122v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592623v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592651v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592644v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592653v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592666v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592663v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Louguet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#8217;barki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.233.0001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9645" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591921v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Sirota" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9519" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150432v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tally Katz-Gerro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neta Yodovich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femida Handy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-4446.12983" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591761v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.242.0089" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591808v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591734v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.227.0001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150544v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25888072-bja10039" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591810v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591813v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.226.0019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497985v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Geay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Camus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.585.0001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151298v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151309v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.226.0009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935400v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32860/26356619/2020/3.34.0004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591740v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.204.0001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591815v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.044.0131" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591737v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.205.0001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591832v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069169ar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153661v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153667v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-00101001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591741v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.192.0001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591747v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ayoub" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thoumelin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Touahir" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/culc.193.0001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.5894" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592531v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692718v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2018.4246" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591751v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.182.0001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591838v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Facq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.156.0043" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591839v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1140" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591836v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469540518818629" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795105v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.171.0001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591844v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3554" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591755v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591852v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1749975517720" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591854v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18764/2236-9473.v14n28p167-190" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591857v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/1835-4432/CGP/v09i01/55-70" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591858v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.563.0561" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716773v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716770v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591864v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dahan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Labadie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.066.0039" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591862v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.181.0050" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591865v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/scs-2014-0151" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591867v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4185.0607" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974511v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949897v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591869v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.173.0049" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591870v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.008.0071" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579246v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591872v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.168.0009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591757v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cule.116.0001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586298v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591873v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.168.0023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591874v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.049.0055" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591881v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jauneau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.494.0695" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591758v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/culp.091.0001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591875v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.047.0098" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591879v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.940" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591882v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/012898ar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591884v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.086.0143" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591898v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.34557" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591902v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3322769" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591893v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.1998.1119" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744873v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9495" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591932v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591943v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591950v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03224455v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961645v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>